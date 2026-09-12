--- v0 (2026-07-28)
+++ v1 (2026-09-12)
@@ -1853,7186 +1853,7000 @@
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve">6 yıl, 156 gün</t>
         </is>
       </c>
       <c r="E58">
         <v>13</v>
       </c>
       <c r="F58">
         <v>29</v>
       </c>
       <c r="G58" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">otomobiluzmani.com</t>
+          <t xml:space="preserve">oyuncudeposu.com</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 333 gün</t>
+          <t xml:space="preserve">1 yıl, 362 gün</t>
         </is>
       </c>
       <c r="E59">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F59">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G59" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">oyuncudeposu.com</t>
+          <t xml:space="preserve">resim.pro</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 362 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E60">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F60">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="G60" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">resim.pro</t>
+          <t xml:space="preserve">3eniyi.com</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E61">
-[...4 lines deleted...]
-      </c>
       <c r="G61" s="2">
-        <v>300.00</v>
+        <v>315.00</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">3eniyi.com</t>
+          <t xml:space="preserve">buradabiliyorum.com</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 17 gün</t>
+        </is>
+      </c>
+      <c r="E62">
+        <v>31</v>
+      </c>
+      <c r="F62">
+        <v>42</v>
       </c>
       <c r="G62" s="2">
         <v>315.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">buradabiliyorum.com</t>
+          <t xml:space="preserve">bilgilendiren.com</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 17 gün</t>
+          <t xml:space="preserve">7 yıl, 0 gün</t>
         </is>
       </c>
       <c r="E63">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F63">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G63" s="2">
-        <v>315.00</v>
+        <v>350.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgilendiren.com</t>
+          <t xml:space="preserve">darkhaberajansi.com.tr</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 0 gün</t>
+          <t xml:space="preserve">2 yıl, 295 gün</t>
         </is>
       </c>
       <c r="E64">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F64">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G64" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">darkhaberajansi.com.tr</t>
+          <t xml:space="preserve">mobiluzman.com</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 295 gün</t>
+          <t xml:space="preserve">0 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E65">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F65">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="G65" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">mobiluzman.com</t>
+          <t xml:space="preserve">okumadangecme.com</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 161 gün</t>
+          <t xml:space="preserve">4 yıl, 50 gün</t>
         </is>
       </c>
       <c r="E66">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F66">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G66" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">okumadangecme.com</t>
+          <t xml:space="preserve">yucex.com</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 50 gün</t>
+          <t xml:space="preserve">10 yıl, 88 gün</t>
         </is>
       </c>
       <c r="E67">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F67">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G67" s="2">
-        <v>350.00</v>
+        <v>357.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">yucex.com</t>
+          <t xml:space="preserve">emindogu.com</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 88 gün</t>
+          <t xml:space="preserve">14 yıl, 316 gün</t>
         </is>
       </c>
       <c r="E68">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F68">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G68" s="2">
-        <v>357.00</v>
+        <v>367.50</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">emindogu.com</t>
+          <t xml:space="preserve">ansad.org.tr</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 316 gün</t>
+          <t xml:space="preserve">0 yıl, 229 gün</t>
         </is>
       </c>
       <c r="E69">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F69">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G69" s="2">
-        <v>367.50</v>
+        <v>400.00</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">ansad.org.tr</t>
+          <t xml:space="preserve">Aracarizasi.com</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 229 gün</t>
+          <t xml:space="preserve">9 yıl, 324 gün</t>
         </is>
       </c>
       <c r="E70">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F70">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="G70" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aracarizasi.com</t>
+          <t xml:space="preserve">bandirmayemek.com</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 324 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G71" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">bandirmayemek.com</t>
+          <t xml:space="preserve">baskatip.net</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">18 yıl, 307 gün</t>
+        </is>
+      </c>
+      <c r="E72">
+        <v>52</v>
+      </c>
+      <c r="F72">
+        <v>40</v>
       </c>
       <c r="G72" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">baskatip.net</t>
+          <t xml:space="preserve">bilgihakkinda.com</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 307 gün</t>
+          <t xml:space="preserve">6 yıl, 264 gün</t>
         </is>
       </c>
       <c r="E73">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F73">
         <v>40</v>
       </c>
       <c r="G73" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgihakkinda.com</t>
+          <t xml:space="preserve">bilgikanalim.com</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 264 gün</t>
+          <t xml:space="preserve">0 yıl, 114 gün</t>
         </is>
       </c>
       <c r="E74">
-        <v>57</v>
+        <v>3</v>
       </c>
       <c r="F74">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="G74" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgikanalim.com</t>
+          <t xml:space="preserve">bilgio.net</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 114 gün</t>
+          <t xml:space="preserve">6 yıl, 159 gün</t>
         </is>
       </c>
       <c r="E75">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="F75">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G75" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgio.net</t>
+          <t xml:space="preserve">bilgiyolcusu.com</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 159 gün</t>
+          <t xml:space="preserve">16 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E76">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F76">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G76" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgiyolcusu.com</t>
+          <t xml:space="preserve">dovmesianlami.com</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 323 gün</t>
+          <t xml:space="preserve">1 yıl, 166 gün</t>
         </is>
       </c>
       <c r="E77">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F77">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G77" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">dovmesianlami.com</t>
+          <t xml:space="preserve">fabrikasyon.com</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 166 gün</t>
+          <t xml:space="preserve">1 yıl, 326 gün</t>
         </is>
       </c>
       <c r="E78">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F78">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G78" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">fabrikasyon.com</t>
+          <t xml:space="preserve">finansofisi.com</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 326 gün</t>
+          <t xml:space="preserve">1 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E79">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F79">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G79" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">finansofisi.com</t>
+          <t xml:space="preserve">incelebak.com</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 288 gün</t>
+          <t xml:space="preserve">3 yıl, 149 gün</t>
         </is>
       </c>
       <c r="E80">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="F80">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G80" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">incelebak.com</t>
+          <t xml:space="preserve">insaatbulteni.com</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 149 gün</t>
+          <t xml:space="preserve">1 yıl, 6 gün</t>
         </is>
       </c>
       <c r="E81">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="F81">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G81" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatbulteni.com</t>
+          <t xml:space="preserve">izmirfirmalari.com.tr</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 6 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E82">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="F82">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G82" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmirfirmalari.com.tr</t>
+          <t xml:space="preserve">kpsshocasi.com</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">5 yıl, 193 gün</t>
         </is>
       </c>
       <c r="E83">
         <v>11</v>
       </c>
       <c r="F83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G83" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">kpsshocasi.com</t>
+          <t xml:space="preserve">kucukeris.com.tr</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 193 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E84">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F84">
         <v>20</v>
       </c>
       <c r="G84" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">kucukeris.com.tr</t>
+          <t xml:space="preserve">livingroom.com.tr</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">1 yıl, 239 gün</t>
         </is>
       </c>
       <c r="E85">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F85">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G85" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">livingroom.com.tr</t>
+          <t xml:space="preserve">mutfakdergisi.net</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 239 gün</t>
-[...6 lines deleted...]
-        <v>23</v>
+          <t xml:space="preserve">8 yıl, 229 gün</t>
+        </is>
       </c>
       <c r="G86" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">mutfakdergisi.net</t>
+          <t xml:space="preserve">necdetsubasi.com</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 229 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 244 gün</t>
+        </is>
+      </c>
+      <c r="E87">
+        <v>14</v>
+      </c>
+      <c r="F87">
+        <v>27</v>
       </c>
       <c r="G87" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">necdetsubasi.com</t>
+          <t xml:space="preserve">plastikkirmamakinasi.com.tr</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 244 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E88">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F88">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G88" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">plastikkirmamakinasi.com.tr</t>
+          <t xml:space="preserve">rollingstone.com.tr</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">3 yıl, 147 gün</t>
         </is>
       </c>
       <c r="E89">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F89">
         <v>23</v>
       </c>
       <c r="G89" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">rollingstone.com.tr</t>
+          <t xml:space="preserve">trafikkurallari.net</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 147 gün</t>
-[...6 lines deleted...]
-        <v>23</v>
+          <t xml:space="preserve">12 yıl, 349 gün</t>
+        </is>
       </c>
       <c r="G90" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">trafikkurallari.net</t>
+          <t xml:space="preserve">termalkaplicalar.com</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 349 gün</t>
-        </is>
+          <t xml:space="preserve">17 yıl, 329 gün</t>
+        </is>
+      </c>
+      <c r="E91">
+        <v>13</v>
+      </c>
+      <c r="F91">
+        <v>35</v>
       </c>
       <c r="G91" s="2">
-        <v>400.00</v>
+        <v>450.00</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">termalkaplicalar.com</t>
+          <t xml:space="preserve">anayemektarifleri.com</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 329 gün</t>
+          <t xml:space="preserve">2 yıl, 358 gün</t>
         </is>
       </c>
       <c r="E92">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F92">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G92" s="2">
-        <v>450.00</v>
+        <v>500.00</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">anayemektarifleri.com</t>
+          <t xml:space="preserve">bilgiharika.com</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 358 gün</t>
+          <t xml:space="preserve">1 yıl, 156 gün</t>
         </is>
       </c>
       <c r="E93">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F93">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G93" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgiharika.com</t>
+          <t xml:space="preserve">celalyurtcu.com</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 156 gün</t>
+          <t xml:space="preserve">16 yıl, 145 gün</t>
         </is>
       </c>
       <c r="E94">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F94">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G94" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">celalyurtcu.com</t>
+          <t xml:space="preserve">ciceklerce.com</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 145 gün</t>
+          <t xml:space="preserve">5 yıl, 222 gün</t>
         </is>
       </c>
       <c r="E95">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F95">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="G95" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">ciceklerce.com</t>
+          <t xml:space="preserve">dostbiri.com</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 222 gün</t>
-[...6 lines deleted...]
-        <v>30</v>
+          <t xml:space="preserve">12 yıl, 300 gün</t>
+        </is>
       </c>
       <c r="G96" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">dostbiri.com</t>
+          <t xml:space="preserve">ekolojikkoyy.com</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 300 gün</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 259 gün</t>
+        </is>
+      </c>
+      <c r="E97">
+        <v>7</v>
+      </c>
+      <c r="F97">
+        <v>26</v>
       </c>
       <c r="G97" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekolojikkoyy.com</t>
+          <t xml:space="preserve">enerjidergisi.com</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 259 gün</t>
+          <t xml:space="preserve">1 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E98">
         <v>7</v>
       </c>
       <c r="F98">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G98" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">enerjidergisi.com</t>
+          <t xml:space="preserve">Fonttr.com</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 22 gün</t>
+          <t xml:space="preserve">18 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E99">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="F99">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="G99" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fonttr.com</t>
+          <t xml:space="preserve">hayatadair.com.tr</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 350 gün</t>
+          <t xml:space="preserve">2 yıl, 39 gün</t>
         </is>
       </c>
       <c r="E100">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="F100">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G100" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">hayatadair.com.tr</t>
+          <t xml:space="preserve">hduman.com</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 39 gün</t>
+          <t xml:space="preserve">12 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E101">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="F101">
         <v>38</v>
       </c>
       <c r="G101" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">hduman.com</t>
+          <t xml:space="preserve">istanbul3nolubarosu.org.tr</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 300 gün</t>
+          <t xml:space="preserve">0 yıl, 141 gün</t>
         </is>
       </c>
       <c r="E102">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F102">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="G102" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbul3nolubarosu.org.tr</t>
+          <t xml:space="preserve">kampanyamerkez.com</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 141 gün</t>
+          <t xml:space="preserve">9 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E103">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F103">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="G103" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">kampanyamerkez.com</t>
+          <t xml:space="preserve">kuzuportal.com</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 177 gün</t>
+          <t xml:space="preserve">3 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E104">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="F104">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G104" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">kuzuportal.com</t>
+          <t xml:space="preserve">listemakale.com</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 45 gün</t>
+          <t xml:space="preserve">1 yıl, 242 gün</t>
         </is>
       </c>
       <c r="E105">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F105">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G105" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">listemakale.com</t>
+          <t xml:space="preserve">melodianaokulu.com.tr</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 242 gün</t>
+          <t xml:space="preserve">1 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E106">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="F106">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="G106" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">melodianaokulu.com.tr</t>
+          <t xml:space="preserve">muzikbilim.com</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 243 gün</t>
+          <t xml:space="preserve">3 yıl, 322 gün</t>
         </is>
       </c>
       <c r="E107">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F107">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G107" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">muzikbilim.com</t>
+          <t xml:space="preserve">neredeyseburada.com</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 322 gün</t>
+          <t xml:space="preserve">4 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E108">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F108">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G108" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">neredeyseburada.com</t>
+          <t xml:space="preserve">puzmy.com</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 12 gün</t>
+          <t xml:space="preserve">1 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E109">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F109">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G109" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">puzmy.com</t>
+          <t xml:space="preserve">sanathaberleri.com</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 223 gün</t>
+          <t xml:space="preserve">17 yıl, 278 gün</t>
         </is>
       </c>
       <c r="E110">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F110">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="G110" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanathaberleri.com</t>
+          <t xml:space="preserve">sektorelbilgi.net</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 278 gün</t>
+          <t xml:space="preserve">2 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E111">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F111">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G111" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">sektorelbilgi.net</t>
+          <t xml:space="preserve">sociopan.com</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 4 gün</t>
+          <t xml:space="preserve">7 yıl, 3 gün</t>
         </is>
       </c>
       <c r="E112">
-        <v>54</v>
+        <v>4</v>
       </c>
       <c r="F112">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G112" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">sociopan.com</t>
+          <t xml:space="preserve">sozlerce.com</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 3 gün</t>
+          <t xml:space="preserve">5 yıl, 209 gün</t>
         </is>
       </c>
       <c r="E113">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F113">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G113" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozlerce.com</t>
+          <t xml:space="preserve">ucuzbakim.com</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 209 gün</t>
+          <t xml:space="preserve">3 yıl, 246 gün</t>
         </is>
       </c>
       <c r="E114">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G114" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">ucuzbakim.com</t>
+          <t xml:space="preserve">bilgici.net</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 246 gün</t>
+          <t xml:space="preserve">22 yıl, 244 gün</t>
         </is>
       </c>
       <c r="E115">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="F115">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="G115" s="2">
-        <v>500.00</v>
+        <v>525.00</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgici.net</t>
+          <t xml:space="preserve">bilgikulisi.com</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 244 gün</t>
+          <t xml:space="preserve">6 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E116">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="F116">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G116" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgikulisi.com</t>
+          <t xml:space="preserve">conseilselle.com</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 111 gün</t>
+          <t xml:space="preserve">5 yıl, 224 gün</t>
         </is>
       </c>
       <c r="E117">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F117">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G117" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">conseilselle.com</t>
+          <t xml:space="preserve">ozgurlukicin.com</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 224 gün</t>
+          <t xml:space="preserve">14 yıl, 15 gün</t>
         </is>
       </c>
       <c r="E118">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F118">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G118" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">ozgurlukicin.com</t>
+          <t xml:space="preserve">anilsenyurt.com.tr</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 15 gün</t>
+          <t xml:space="preserve">11 yıl, 182 gün</t>
         </is>
       </c>
       <c r="E119">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="F119">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G119" s="2">
-        <v>525.00</v>
+        <v>550.00</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">anilsenyurt.com.tr</t>
+          <t xml:space="preserve">bilgiburada.net</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 182 gün</t>
+          <t xml:space="preserve">4 yıl, 311 gün</t>
         </is>
       </c>
       <c r="E120">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="F120">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G120" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgiburada.net</t>
+          <t xml:space="preserve">devletmemuralimi.com</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 311 gün</t>
+          <t xml:space="preserve">6 yıl, 89 gün</t>
         </is>
       </c>
       <c r="E121">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="F121">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G121" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">devletmemuralimi.com</t>
+          <t xml:space="preserve">enerjikaynagi.com</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 89 gün</t>
+          <t xml:space="preserve">1 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E122">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F122">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G122" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">duzcenakliyat.com</t>
+          <t xml:space="preserve">enerjiportali.com.tr</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 353 gün</t>
+          <t xml:space="preserve">1 yıl, 30 gün</t>
         </is>
       </c>
       <c r="E123">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F123">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="G123" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">enerjikaynagi.com</t>
+          <t xml:space="preserve">nediroyun.com</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 22 gün</t>
+          <t xml:space="preserve">5 yıl, 207 gün</t>
         </is>
       </c>
       <c r="E124">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F124">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="G124" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">enerjiportali.com.tr</t>
+          <t xml:space="preserve">resimliorgumodelleri.com</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 30 gün</t>
-[...6 lines deleted...]
-        <v>3</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G125" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">nediroyun.com</t>
+          <t xml:space="preserve">yurtdisiseyahat.com</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 207 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G126" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">resimliorgumodelleri.com</t>
+          <t xml:space="preserve">anlikmoda.com</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 162 gün</t>
+        </is>
+      </c>
+      <c r="E127">
+        <v>13</v>
+      </c>
+      <c r="F127">
+        <v>26</v>
       </c>
       <c r="G127" s="2">
-        <v>550.00</v>
+        <v>600.00</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">yurtdisiseyahat.com</t>
+          <t xml:space="preserve">bilgilibayan.com</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 147 gün</t>
+        </is>
+      </c>
+      <c r="E128">
+        <v>2</v>
+      </c>
+      <c r="F128">
+        <v>17</v>
       </c>
       <c r="G128" s="2">
-        <v>550.00</v>
+        <v>600.00</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">anlikmoda.com</t>
+          <t xml:space="preserve">edebiyatnotu.com</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 162 gün</t>
-[...6 lines deleted...]
-        <v>26</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G129" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgilibayan.com</t>
+          <t xml:space="preserve">egitimrotasi.com</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 147 gün</t>
+          <t xml:space="preserve">13 yıl, 48 gün</t>
         </is>
       </c>
       <c r="E130">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F130">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G130" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">edebiyatnotu.com</t>
+          <t xml:space="preserve">evdekorasyonlari.com</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G131" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">egitimrotasi.com</t>
+          <t xml:space="preserve">geziportali.com</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 48 gün</t>
+          <t xml:space="preserve">20 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E132">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F132">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G132" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">evdekorasyonlari.com</t>
+          <t xml:space="preserve">glutensizdiyet.com</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 174 gün</t>
+        </is>
+      </c>
+      <c r="E133">
+        <v>2</v>
+      </c>
+      <c r="F133">
+        <v>15</v>
       </c>
       <c r="G133" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">geziportali.com</t>
+          <t xml:space="preserve">guzelbirgun.com</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 150 gün</t>
+          <t xml:space="preserve">13 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E134">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F134">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="G134" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">glutensizdiyet.com</t>
+          <t xml:space="preserve">insaatblogu.com</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 174 gün</t>
+          <t xml:space="preserve">11 yıl, 139 gün</t>
         </is>
       </c>
       <c r="E135">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="F135">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="G135" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">guzelbirgun.com</t>
+          <t xml:space="preserve">internettenparakazanma.net</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 153 gün</t>
+          <t xml:space="preserve">4 yıl, 78 gün</t>
         </is>
       </c>
       <c r="E136">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="F136">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G136" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatblogu.com</t>
+          <t xml:space="preserve">kadindiyorki.com</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 139 gün</t>
+          <t xml:space="preserve">2 yıl, 24 gün</t>
         </is>
       </c>
       <c r="E137">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="F137">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G137" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">internettenparakazanma.net</t>
+          <t xml:space="preserve">lihkabder.org.tr</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 78 gün</t>
+          <t xml:space="preserve">2 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E138">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="F138">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G138" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadindiyorki.com</t>
+          <t xml:space="preserve">makarnasoslari.net</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 24 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E139">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F139">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G139" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">lihkabder.org.tr</t>
+          <t xml:space="preserve">mebvizyon.com </t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 42 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G140" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">makarnasoslari.net</t>
+          <t xml:space="preserve">mobilyadekorasyoncu.net</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G141" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">mebvizyon.com </t>
+          <t xml:space="preserve">petipati.net</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G142" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">mobilyadekorasyoncu.net</t>
+          <t xml:space="preserve">pizzatarifi.org</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E143">
+        <v>5</v>
+      </c>
+      <c r="F143">
+        <v>21</v>
       </c>
       <c r="G143" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">petipati.net</t>
+          <t xml:space="preserve">reklamkap.com</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 150 gün</t>
+        </is>
+      </c>
+      <c r="E144">
+        <v>11</v>
+      </c>
+      <c r="F144">
+        <v>39</v>
       </c>
       <c r="G144" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">pizzatarifi.org</t>
+          <t xml:space="preserve">sanatsalseyler.com</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E145">
-        <v>5</v>
+        <v>54</v>
       </c>
       <c r="F145">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G145" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">reklamkap.com</t>
+          <t xml:space="preserve">sosyolox.com</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 150 gün</t>
+          <t xml:space="preserve">2 yıl, 281 gün</t>
         </is>
       </c>
       <c r="E146">
         <v>11</v>
       </c>
       <c r="F146">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G146" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanatsalseyler.com</t>
+          <t xml:space="preserve">sozsel.com</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 337 gün</t>
+          <t xml:space="preserve">2 yıl, 219 gün</t>
         </is>
       </c>
       <c r="E147">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F147">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G147" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">sosyolox.com</t>
+          <t xml:space="preserve">tekbayrak.com.tr</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 281 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E148">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F148">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G148" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozsel.com</t>
+          <t xml:space="preserve">yazdimokadar.com</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 219 gün</t>
+          <t xml:space="preserve">8 yıl, 162 gün</t>
         </is>
       </c>
       <c r="E149">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F149">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G149" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekbayrak.com.tr</t>
+          <t xml:space="preserve">yemektarif.org</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E150">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F150">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G150" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">tvnewsroom.org</t>
+          <t xml:space="preserve">dolmakalem.net</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E151">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F151">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G151" s="2">
-        <v>600.00</v>
+        <v>630.00</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">yazdimokadar.com</t>
+          <t xml:space="preserve">1sarkisozleri.com.tr</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 162 gün</t>
+          <t xml:space="preserve">1 yıl, 164 gün</t>
         </is>
       </c>
       <c r="E152">
+        <v>1</v>
+      </c>
+      <c r="F152">
         <v>8</v>
       </c>
-      <c r="F152">
-[...1 lines deleted...]
-      </c>
       <c r="G152" s="2">
-        <v>600.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">yemektarif.org</t>
+          <t xml:space="preserve">hurdadaparavar.com</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 85 gün</t>
         </is>
       </c>
       <c r="E153">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F153">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G153" s="2">
-        <v>600.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">dolmakalem.net</t>
+          <t xml:space="preserve">okandiyebiri.com</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 122 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">10 yıl, 340 gün</t>
+        </is>
       </c>
       <c r="G154" s="2">
-        <v>630.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">1sarkisozleri.com.tr</t>
+          <t xml:space="preserve">alpnetajans.com</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 164 gün</t>
+          <t xml:space="preserve">13 yıl, 209 gün</t>
         </is>
       </c>
       <c r="E155">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="F155">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G155" s="2">
-        <v>650.00</v>
+        <v>700.00</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">hurdadaparavar.com</t>
+          <t xml:space="preserve">Habermagazin.com.tr</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 85 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E156">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F156">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="G156" s="2">
-        <v>650.00</v>
+        <v>700.00</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">okandiyebiri.com</t>
+          <t xml:space="preserve">hediyetavsiyeleri.com.tr</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 340 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 195 gün</t>
+        </is>
+      </c>
+      <c r="E157">
+        <v>11</v>
+      </c>
+      <c r="F157">
+        <v>15</v>
       </c>
       <c r="G157" s="2">
-        <v>650.00</v>
+        <v>700.00</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">alpnetajans.com</t>
+          <t xml:space="preserve">lafmacun.net </t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 322 gün</t>
+          <t xml:space="preserve">8 yıl, 15 gün</t>
         </is>
       </c>
       <c r="E158">
         <v>56</v>
       </c>
       <c r="F158">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G158" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Habermagazin.com.tr</t>
+          <t xml:space="preserve">siteseoanaliz.com</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 217 gün</t>
         </is>
       </c>
       <c r="E159">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="F159">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="G159" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">hediyetavsiyeleri.com.tr</t>
+          <t xml:space="preserve">aradiginhersey.com</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 195 gün</t>
-[...6 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G160" s="2">
-        <v>700.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">lafmacun.net </t>
+          <t xml:space="preserve">bayilikariyorum.com</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 15 gün</t>
+          <t xml:space="preserve">3 yıl, 62 gün</t>
         </is>
       </c>
       <c r="E161">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F161">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="G161" s="2">
-        <v>700.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">siteseoanaliz.com</t>
+          <t xml:space="preserve">bilhos.com.tr</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 330 gün</t>
+          <t xml:space="preserve">8 yıl, 313 gün</t>
         </is>
       </c>
       <c r="E162">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F162">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G162" s="2">
-        <v>700.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">aradiginhersey.com</t>
+          <t xml:space="preserve">bozcaadan.com</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G163" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">bayilikariyorum.com</t>
+          <t xml:space="preserve">engelliyim.net</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 62 gün</t>
+          <t xml:space="preserve">17 yıl, 85 gün</t>
         </is>
       </c>
       <c r="E164">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="F164">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G164" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilhos.com.tr</t>
+          <t xml:space="preserve">gezenticift.com</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 313 gün</t>
+          <t xml:space="preserve">10 yıl, 152 gün</t>
         </is>
       </c>
       <c r="E165">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="F165">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="G165" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">bozcaadan.com</t>
+          <t xml:space="preserve">mekeajansi.com.tr</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 239 gün</t>
+        </is>
+      </c>
+      <c r="E166">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>25</v>
       </c>
       <c r="G166" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">engelliyim.net</t>
+          <t xml:space="preserve">seomarketi.com.tr</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 195 gün</t>
+          <t xml:space="preserve">3 yıl, 90 gün</t>
         </is>
       </c>
       <c r="E167">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F167">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G167" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">gezenticift.com</t>
+          <t xml:space="preserve">tekilziyaretci.com</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 152 gün</t>
+          <t xml:space="preserve">13 yıl, 327 gün</t>
         </is>
       </c>
       <c r="E168">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="F168">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G168" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">mekeajansi.com.tr</t>
+          <t xml:space="preserve">coinmarketturkiye.com</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 239 gün</t>
+          <t xml:space="preserve">1 yıl, 194 gün</t>
         </is>
       </c>
       <c r="E169">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F169">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G169" s="2">
-        <v>750.00</v>
+        <v>787.50</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">ogznet.com</t>
+          <t xml:space="preserve">ankaradagezilecekyerler.com</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 346 gün</t>
+          <t xml:space="preserve">4 yıl, 306 gün</t>
         </is>
       </c>
       <c r="E170">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F170">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="G170" s="2">
-        <v>750.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">seomarketi.com.tr</t>
+          <t xml:space="preserve">bayanhobisi.com</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 90 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G171" s="2">
-        <v>750.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekilziyaretci.com</t>
+          <t xml:space="preserve">dekoryazar.com</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 327 gün</t>
+          <t xml:space="preserve">3 yıl, 318 gün</t>
         </is>
       </c>
       <c r="E172">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="F172">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G172" s="2">
-        <v>750.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">coinmarketturkiye.com</t>
+          <t xml:space="preserve">hitcanavari.com</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 194 gün</t>
+          <t xml:space="preserve">17 yıl, 325 gün</t>
         </is>
       </c>
       <c r="E173">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="F173">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G173" s="2">
-        <v>787.50</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">ankaradagezilecekyerler.com</t>
+          <t xml:space="preserve">mksf.org.tr</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 306 gün</t>
+          <t xml:space="preserve">0 yıl, 100 gün</t>
         </is>
       </c>
       <c r="E174">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F174">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G174" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">bayanhobisi.com</t>
+          <t xml:space="preserve">Mobilyaservisi.com</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">15 yıl, 279 gün</t>
+        </is>
+      </c>
+      <c r="E175">
+        <v>7</v>
+      </c>
+      <c r="F175">
+        <v>17</v>
       </c>
       <c r="G175" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekoryazar.com</t>
+          <t xml:space="preserve">trparca.com</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 318 gün</t>
+          <t xml:space="preserve">4 yıl, 35 gün</t>
         </is>
       </c>
       <c r="E176">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F176">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G176" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">hitcanavari.com</t>
+          <t xml:space="preserve">fenomentakipci.com.tr</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 325 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E177">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F177">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G177" s="2">
-        <v>800.00</v>
+        <v>840.00</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">mksf.org.tr</t>
+          <t xml:space="preserve">Siiredebiyati.com</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 100 gün</t>
+          <t xml:space="preserve">8 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E178">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F178">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G178" s="2">
-        <v>800.00</v>
+        <v>840.00</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mobilyaservisi.com</t>
+          <t xml:space="preserve">tvaktuel.com</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 279 gün</t>
+          <t xml:space="preserve">9 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E179">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="F179">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="G179" s="2">
-        <v>800.00</v>
+        <v>850.00</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">trparca.com</t>
+          <t xml:space="preserve">bilimvetekno.com</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 35 gün</t>
+          <t xml:space="preserve">7 yıl, 358 gün</t>
         </is>
       </c>
       <c r="E180">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F180">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G180" s="2">
-        <v>800.00</v>
+        <v>890.00</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">fenomentakipci.com.tr</t>
+          <t xml:space="preserve">bulmacacevap.com</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E181">
-[...4 lines deleted...]
-      </c>
       <c r="G181" s="2">
-        <v>840.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Siiredebiyati.com</t>
+          <t xml:space="preserve">miskinyar.com</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 96 gün</t>
+          <t xml:space="preserve">27 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E182">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F182">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G182" s="2">
-        <v>840.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">tvaktuel.com</t>
+          <t xml:space="preserve">startupgazetesi.com</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 227 gün</t>
+          <t xml:space="preserve">2 yıl, 116 gün</t>
         </is>
       </c>
       <c r="E183">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F183">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G183" s="2">
-        <v>850.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilimvetekno.com</t>
+          <t xml:space="preserve">trafikkurallari.com</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 358 gün</t>
+          <t xml:space="preserve">20 yıl, 62 gün</t>
         </is>
       </c>
       <c r="E184">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F184">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G184" s="2">
-        <v>890.00</v>
+        <v>945.00</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">bulmacacevap.com</t>
+          <t xml:space="preserve">biyografya.com.tr</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 258 gün</t>
+        </is>
+      </c>
+      <c r="E185">
+        <v>1</v>
+      </c>
+      <c r="F185">
+        <v>15</v>
       </c>
       <c r="G185" s="2">
-        <v>900.00</v>
+        <v>950.00</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">miskinyar.com</t>
+          <t xml:space="preserve">otel10.com</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 91 gün</t>
-[...6 lines deleted...]
-        <v>16</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G186" s="2">
-        <v>900.00</v>
+        <v>950.00</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">startupgazetesi.com</t>
+          <t xml:space="preserve">boneburada.com </t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 116 gün</t>
+          <t xml:space="preserve">4 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E187">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F187">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G187" s="2">
-        <v>900.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">tilki.net</t>
+          <t xml:space="preserve">evdekorasyonum.com</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 114 gün</t>
+          <t xml:space="preserve">5 yıl, 219 gün</t>
         </is>
       </c>
       <c r="E188">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F188">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G188" s="2">
-        <v>900.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">trafikkurallari.com</t>
+          <t xml:space="preserve">fiyatinedir.net</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 62 gün</t>
+          <t xml:space="preserve">5 yıl, 184 gün</t>
         </is>
       </c>
       <c r="E189">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F189">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G189" s="2">
-        <v>945.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">biyografya.com.tr</t>
+          <t xml:space="preserve">haftalikgunluk.com</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 258 gün</t>
+          <t xml:space="preserve">6 yıl, 252 gün</t>
         </is>
       </c>
       <c r="E190">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F190">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="G190" s="2">
-        <v>950.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">otel10.com</t>
+          <t xml:space="preserve">isilanlari724.com</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 170 gün</t>
+        </is>
+      </c>
+      <c r="E191">
+        <v>1</v>
+      </c>
+      <c r="F191">
+        <v>15</v>
       </c>
       <c r="G191" s="2">
-        <v>950.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">boneburada.com </t>
+          <t xml:space="preserve">oyunkopat.com</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 52 gün</t>
+          <t xml:space="preserve">0 yıl, 178 gün</t>
         </is>
       </c>
       <c r="E192">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F192">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G192" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">evdekorasyonum.com</t>
+          <t xml:space="preserve">populercevap.com</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 219 gün</t>
+          <t xml:space="preserve">6 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E193">
         <v>15</v>
       </c>
       <c r="F193">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G193" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">fiyatinedir.net</t>
+          <t xml:space="preserve">blog.bungalow.com.tr</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 184 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E194">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F194">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="G194" s="2">
-        <v>1000.00</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">haftalikgunluk.com</t>
+          <t xml:space="preserve">modatasarimkursu.org</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 252 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G195" s="2">
-        <v>1000.00</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">isilanlari724.com</t>
+          <t xml:space="preserve">blogtecrubem.com</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 170 gün</t>
+          <t xml:space="preserve">8 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E196">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F196">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="G196" s="2">
-        <v>1000.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">oyunkopat.com</t>
+          <t xml:space="preserve">ets2modindir.com</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 178 gün</t>
+          <t xml:space="preserve">2 yıl, 40 gün</t>
         </is>
       </c>
       <c r="E197">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F197">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="G197" s="2">
-        <v>1000.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">populercevap.com</t>
+          <t xml:space="preserve">kpsshedef.com</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 300 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G198" s="2">
-        <v>1000.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">blog.bungalow.com.tr</t>
+          <t xml:space="preserve">oyuncurehberi.net</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E199">
-[...4 lines deleted...]
-      </c>
       <c r="G199" s="2">
-        <v>1100.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">modatasarimkursu.org</t>
+          <t xml:space="preserve">sosyola.com</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 8 gün</t>
+        </is>
+      </c>
+      <c r="E200">
+        <v>57</v>
+      </c>
+      <c r="F200">
+        <v>48</v>
       </c>
       <c r="G200" s="2">
-        <v>1100.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">blogtecrubem.com</t>
+          <t xml:space="preserve">kokteyltarifi.com</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 28 gün</t>
+          <t xml:space="preserve">3 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E201">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F201">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G201" s="2">
-        <v>1200.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">ets2modindir.com</t>
+          <t xml:space="preserve">istanbulcekici24.com</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 40 gün</t>
+          <t xml:space="preserve">1 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E202">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F202">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G202" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">kpsshedef.com</t>
+          <t xml:space="preserve">turkce.world.edu</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E203">
+        <v>67</v>
+      </c>
+      <c r="F203">
+        <v>53</v>
+      </c>
       <c r="G203" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">sosyola.com</t>
+          <t xml:space="preserve">dunyaninen.com.tr</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 8 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E204">
-        <v>57</v>
+        <v>5</v>
       </c>
       <c r="F204">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="G204" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">kokteyltarifi.com</t>
+          <t xml:space="preserve">harunalp.com</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 137 gün</t>
+          <t xml:space="preserve">9 yıl, 327 gün</t>
         </is>
       </c>
       <c r="E205">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F205">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G205" s="2">
-        <v>1260.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulcekici24.com</t>
+          <t xml:space="preserve">kesfetsek.com</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 137 gün</t>
+          <t xml:space="preserve">6 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E206">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F206">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G206" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkce.world.edu</t>
+          <t xml:space="preserve">netbilge.com</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E207">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F207">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G207" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">dunyaninen.com.tr</t>
+          <t xml:space="preserve">Okulig.com</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-[...6 lines deleted...]
-        <v>14</v>
+          <t xml:space="preserve">4 yıl, 137 gün</t>
+        </is>
       </c>
       <c r="G208" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">harunalp.com</t>
+          <t xml:space="preserve">usluer.net</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 327 gün</t>
+          <t xml:space="preserve">16 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E209">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="F209">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="G209" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">kesfetsek.com</t>
+          <t xml:space="preserve">sontakip.net</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 157 gün</t>
+          <t xml:space="preserve">0 yıl, 92 gün</t>
         </is>
       </c>
       <c r="E210">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="F210">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G210" s="2">
-        <v>1500.00</v>
+        <v>1575.00</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">netbilge.com</t>
+          <t xml:space="preserve">Akvaryumturkiye.com</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 80 gün</t>
+          <t xml:space="preserve">2 yıl, 359 gün</t>
         </is>
       </c>
       <c r="E211">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F211">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="G211" s="2">
-        <v>1500.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Okulig.com</t>
+          <t xml:space="preserve">gokhanaksoy.com.tr</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 137 gün</t>
-        </is>
+          <t xml:space="preserve">7 yıl, 154 gün</t>
+        </is>
+      </c>
+      <c r="E212">
+        <v>10</v>
+      </c>
+      <c r="F212">
+        <v>21</v>
       </c>
       <c r="G212" s="2">
-        <v>1500.00</v>
+        <v>1995.00</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">trendoni.com</t>
+          <t xml:space="preserve">adamkarga.net</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E213">
-        <v>3</v>
+        <v>54</v>
       </c>
       <c r="F213">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G213" s="2">
-        <v>1500.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">usluer.net</t>
+          <t xml:space="preserve">annegram.com</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 356 gün</t>
+          <t xml:space="preserve">8 yıl, 244 gün</t>
         </is>
       </c>
       <c r="E214">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F214">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G214" s="2">
-        <v>1500.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">sontakip.net</t>
+          <t xml:space="preserve">dekordiyon.com</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 92 gün</t>
+          <t xml:space="preserve">12 yıl, 16 gün</t>
         </is>
       </c>
       <c r="E215">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F215">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G215" s="2">
-        <v>1575.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Akvaryumturkiye.com</t>
+          <t xml:space="preserve">fenbilimim.com</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 359 gün</t>
+          <t xml:space="preserve">3 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E216">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F216">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G216" s="2">
-        <v>1800.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">gokhanaksoy.com.tr</t>
+          <t xml:space="preserve">hasanongan.com</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 154 gün</t>
-[...6 lines deleted...]
-        <v>21</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G217" s="2">
-        <v>1995.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">adamkarga.net</t>
+          <t xml:space="preserve">kadinev.com</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 225 gün</t>
+          <t xml:space="preserve">10 yıl, 229 gün</t>
         </is>
       </c>
       <c r="E218">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F218">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G218" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">annegram.com</t>
+          <t xml:space="preserve">leventozen.com.tr</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 244 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G219" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">btmagazin.net</t>
+          <t xml:space="preserve">shinefood.com.tr</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 19 gün</t>
+          <t xml:space="preserve">4 yıl, 304 gün</t>
         </is>
       </c>
       <c r="E220">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F220">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G220" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekordiyon.com</t>
+          <t xml:space="preserve">magazinlife.com</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 16 gün</t>
+          <t xml:space="preserve">24 yıl, 203 gün</t>
         </is>
       </c>
       <c r="E221">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="F221">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="G221" s="2">
-        <v>2000.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">fenbilimim.com</t>
+          <t xml:space="preserve">pencerehaber.com</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 134 gün</t>
+          <t xml:space="preserve">15 yıl, 9 gün</t>
         </is>
       </c>
       <c r="E222">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F222">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G222" s="2">
-        <v>2000.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">gezentigiller.com</t>
+          <t xml:space="preserve">neyazalim.com</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 292 gün</t>
+          <t xml:space="preserve">5 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E223">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F223">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="G223" s="2">
-        <v>2000.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">hasanongan.com</t>
+          <t xml:space="preserve">kadiniz.com</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">17 yıl, 93 gün</t>
+        </is>
+      </c>
+      <c r="E224">
+        <v>18</v>
+      </c>
+      <c r="F224">
+        <v>22</v>
       </c>
       <c r="G224" s="2">
-        <v>2000.00</v>
+        <v>2625.00</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinev.com</t>
+          <t xml:space="preserve">sohbetetmek.com</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 229 gün</t>
+          <t xml:space="preserve">2 yıl, 282 gün</t>
         </is>
       </c>
       <c r="E225">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F225">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G225" s="2">
-        <v>2000.00</v>
+        <v>2625.00</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">leventozen.com.tr</t>
+          <t xml:space="preserve">normalsozluk.com</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 316 gün</t>
+        </is>
+      </c>
+      <c r="E226">
+        <v>27</v>
+      </c>
+      <c r="F226">
+        <v>44</v>
       </c>
       <c r="G226" s="2">
-        <v>2000.00</v>
+        <v>2800.00</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">okulakademi.com</t>
+          <t xml:space="preserve">akademikpersonel.org</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E227">
+        <v>26</v>
+      </c>
+      <c r="F227">
+        <v>46</v>
+      </c>
       <c r="G227" s="2">
-        <v>2000.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">universitenitanit.com</t>
+          <t xml:space="preserve">basketbolig.com</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">19 yıl, 113 gün</t>
+        </is>
+      </c>
+      <c r="E228">
+        <v>20</v>
+      </c>
+      <c r="F228">
+        <v>36</v>
       </c>
       <c r="G228" s="2">
-        <v>2000.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">shinefood.com.tr</t>
+          <t xml:space="preserve">bizdekalmasin.com</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 304 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">2 yıl, 316 gün</t>
+        </is>
       </c>
       <c r="G229" s="2">
-        <v>2100.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">magazinlife.com</t>
+          <t xml:space="preserve">dogalgazservisi.com</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 203 gün</t>
+          <t xml:space="preserve">1 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E230">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F230">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G230" s="2">
-        <v>2200.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">pencerehaber.com</t>
+          <t xml:space="preserve">eaglemedia.com.tr</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 9 gün</t>
+          <t xml:space="preserve">1 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E231">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F231">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G231" s="2">
-        <v>2200.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">normalsozluk.com</t>
+          <t xml:space="preserve">esentepetaksi.com</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 316 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E232">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F232">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G232" s="2">
-        <v>2250.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">neyazalim.com</t>
+          <t xml:space="preserve">gezentigiller.com</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 134 gün</t>
+          <t xml:space="preserve">12 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E233">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F233">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G233" s="2">
-        <v>2500.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">cesurgezgin.com</t>
+          <t xml:space="preserve">ohesap.com</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 306 gün</t>
+          <t xml:space="preserve">3 yıl, 31 gün</t>
         </is>
       </c>
       <c r="E234">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F234">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G234" s="2">
-        <v>2625.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadiniz.com</t>
+          <t xml:space="preserve">okulakademi.com</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 93 gün</t>
-[...6 lines deleted...]
-        <v>22</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G235" s="2">
-        <v>2625.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">sohbetetmek.com</t>
+          <t xml:space="preserve">otomobilrehber.com</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 282 gün</t>
+          <t xml:space="preserve">0 yıl, 224 gün</t>
         </is>
       </c>
       <c r="E236">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="F236">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="G236" s="2">
-        <v>2625.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">akademikpersonel.org</t>
+          <t xml:space="preserve">paysanal.com</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E237">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="F237">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="G237" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">basketbolig.com</t>
+          <t xml:space="preserve">sorabilir.com</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 113 gün</t>
+          <t xml:space="preserve">3 yıl, 85 gün</t>
         </is>
       </c>
       <c r="E238">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F238">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G238" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">bizdekalmasin.com</t>
+          <t xml:space="preserve">universitenitanit.com</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 316 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G239" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">dogalgazservisi.com</t>
+          <t xml:space="preserve">webmasterfreedom.com</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 127 gün</t>
+          <t xml:space="preserve">21 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E240">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F240">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G240" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">eaglemedia.com.tr</t>
+          <t xml:space="preserve">Yorumbilgi.com</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 323 gün</t>
+          <t xml:space="preserve">1 yıl, 320 gün</t>
         </is>
       </c>
       <c r="E241">
+        <v>11</v>
+      </c>
+      <c r="F241">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G241" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">esentepetaksi.com</t>
+          <t xml:space="preserve">gidelimmi.com</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E242">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F242">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G242" s="2">
-        <v>3000.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">ohesap.com</t>
+          <t xml:space="preserve">unirehberi.com</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 31 gün</t>
+          <t xml:space="preserve">6 yıl, 17 gün</t>
         </is>
       </c>
       <c r="E243">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F243">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G243" s="2">
-        <v>3000.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">otomobilrehber.com</t>
+          <t xml:space="preserve">bahcehavuz.com</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 224 gün</t>
-[...6 lines deleted...]
-        <v>28</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G244" s="2">
-        <v>3000.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">paysanal.com</t>
+          <t xml:space="preserve">bitcoinhaber.net</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">12 yıl, 207 gün</t>
         </is>
       </c>
       <c r="E245">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F245">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G245" s="2">
-        <v>3000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">sorabilir.com</t>
+          <t xml:space="preserve">btmagazin.net</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 85 gün</t>
+          <t xml:space="preserve">6 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E246">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F246">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="G246" s="2">
-        <v>3000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">webmasterfreedom.com</t>
+          <t xml:space="preserve">emlakproject.com</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 361 gün</t>
+          <t xml:space="preserve">8 yıl, 331 gün</t>
         </is>
       </c>
       <c r="E247">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F247">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G247" s="2">
-        <v>3000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yorumbilgi.com</t>
+          <t xml:space="preserve">geek.com.tr</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 320 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E248">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F248">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G248" s="2">
-        <v>3000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">gidelimmi.com</t>
+          <t xml:space="preserve">hizliresim.com</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 225 gün</t>
+          <t xml:space="preserve">19 yıl, 307 gün</t>
         </is>
       </c>
       <c r="E249">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="F249">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="G249" s="2">
-        <v>3500.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">unirehberi.com</t>
+          <t xml:space="preserve">ozgeninoltasi.com</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 17 gün</t>
+          <t xml:space="preserve">14 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E250">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F250">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G250" s="2">
-        <v>4000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">bahcehavuz.com</t>
+          <t xml:space="preserve">makale.net</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">18 yıl, 145 gün</t>
+        </is>
+      </c>
+      <c r="E251">
+        <v>57</v>
+      </c>
+      <c r="F251">
+        <v>40</v>
       </c>
       <c r="G251" s="2">
-        <v>4500.00</v>
+        <v>5250.00</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">bitcoinhaber.net</t>
+          <t xml:space="preserve">dekorgetir.com</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 207 gün</t>
+          <t xml:space="preserve">4 yıl, 33 gün</t>
         </is>
       </c>
       <c r="E252">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F252">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G252" s="2">
-        <v>5000.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">emlakproject.com</t>
+          <t xml:space="preserve">enteresan.com </t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 331 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E253">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F253">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="G253" s="2">
-        <v>5000.00</v>
+        <v>6300.00</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">geek.com.tr</t>
+          <t xml:space="preserve">keditv.com</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">15 yıl, 54 gün</t>
         </is>
       </c>
       <c r="E254">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F254">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G254" s="2">
-        <v>5000.00</v>
+        <v>6300.00</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">hizliresim.com</t>
+          <t xml:space="preserve">komikler.com</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">22 yıl, 324 gün</t>
+        </is>
+      </c>
+      <c r="E255">
+        <v>38</v>
+      </c>
+      <c r="F255">
+        <v>37</v>
       </c>
       <c r="G255" s="2">
-        <v>5000.00</v>
+        <v>6300.00</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">ozgeninoltasi.com</t>
+          <t xml:space="preserve">bilgiustam.com</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 98 gün</t>
+          <t xml:space="preserve">17 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E256">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F256">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="G256" s="2">
-        <v>5000.00</v>
+        <v>6500.00</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">makale.net</t>
+          <t xml:space="preserve">tripuck.com</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 145 gün</t>
+          <t xml:space="preserve">8 yıl, 324 gün</t>
         </is>
       </c>
       <c r="E257">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="F257">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G257" s="2">
-        <v>5250.00</v>
+        <v>6500.00</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekorgetir.com</t>
+          <t xml:space="preserve">istanbulugeziyorum.com</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 33 gün</t>
+          <t xml:space="preserve">13 yıl, 257 gün</t>
         </is>
       </c>
       <c r="E258">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F258">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G258" s="2">
-        <v>6000.00</v>
+        <v>6800.00</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">enteresan.com </t>
+          <t xml:space="preserve">eksiup.com</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E259">
-[...4 lines deleted...]
-      </c>
       <c r="G259" s="2">
-        <v>6300.00</v>
+        <v>7350.00</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">keditv.com</t>
+          <t xml:space="preserve">Bungalovevler.com</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 54 gün</t>
+          <t xml:space="preserve">6 yıl, 58 gün</t>
         </is>
       </c>
       <c r="E260">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F260">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G260" s="2">
-        <v>6300.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">komikler.com</t>
+          <t xml:space="preserve">snobmagazin.com</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 324 gün</t>
+          <t xml:space="preserve">8 yıl, 87 gün</t>
         </is>
       </c>
       <c r="E261">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F261">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G261" s="2">
-        <v>6300.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgiustam.com</t>
+          <t xml:space="preserve">ilgincbilgiler.com</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 236 gün</t>
-[...6 lines deleted...]
-        <v>49</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G262" s="2">
-        <v>6500.00</v>
+        <v>7875.00</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">tripuck.com</t>
+          <t xml:space="preserve">insaatim.com</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 324 gün</t>
+          <t xml:space="preserve">20 yıl, 228 gün</t>
         </is>
       </c>
       <c r="E263">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="F263">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G263" s="2">
-        <v>6500.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulugeziyorum.com</t>
+          <t xml:space="preserve">sanalsantiye.com</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 257 gün</t>
+          <t xml:space="preserve">14 yıl, 71 gün</t>
         </is>
       </c>
       <c r="E264">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F264">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G264" s="2">
-        <v>6800.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">eksiup.com</t>
+          <t xml:space="preserve">gurmeajanda.com</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">15 yıl, 116 gün</t>
+        </is>
+      </c>
+      <c r="E265">
+        <v>11</v>
+      </c>
+      <c r="F265">
+        <v>36</v>
       </c>
       <c r="G265" s="2">
-        <v>7350.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bungalovevler.com</t>
+          <t xml:space="preserve">ekoyapidergisi.org</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 58 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E266">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F266">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="G266" s="2">
-        <v>7500.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">snobmagazin.com</t>
+          <t xml:space="preserve">Yapi.com.tr</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 87 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E267">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F267">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G267" s="2">
-        <v>7500.00</v>
+        <v>13000.00</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilgincbilgiler.com</t>
+          <t xml:space="preserve">kampyerleri.org</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E268">
+        <v>20</v>
+      </c>
+      <c r="F268">
+        <v>43</v>
+      </c>
       <c r="G268" s="2">
-        <v>7875.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatim.com</t>
+          <t xml:space="preserve">r10.net/blog</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 228 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E269">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="F269">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G269" s="2">
-        <v>8500.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanalsantiye.com</t>
+          <t xml:space="preserve">forummakina.com.tr</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 71 gün</t>
+          <t xml:space="preserve">16 yıl, 333 gün</t>
         </is>
       </c>
       <c r="E270">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F270">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G270" s="2">
-        <v>8500.00</v>
+        <v>17000.00</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">gurmeajanda.com</t>
+          <t xml:space="preserve">digitalreport.com.tr</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 116 gün</t>
+          <t xml:space="preserve">7 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E271">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F271">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G271" s="2">
-        <v>10000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekoyapidergisi.org</t>
+          <t xml:space="preserve">egitim.com</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">30 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E272">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F272">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G272" s="2">
-        <v>12000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yapi.com.tr</t>
+          <t xml:space="preserve">insaathesabi.com</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E273">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F273">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G273" s="2">
-        <v>13000.00</v>
+        <v>18500.00</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">kampyerleri.org</t>
+          <t xml:space="preserve">bolumsonucanavari.com</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 218 gün</t>
         </is>
       </c>
       <c r="E274">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F274">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G274" s="2">
-        <v>15000.00</v>
+        <v>19000.00</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">r10.net/blog</t>
+          <t xml:space="preserve">turkmmo.com</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E275">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F275">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G275" s="2">
-        <v>15000.00</v>
+        <v>20000.00</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t xml:space="preserve">forummakina.com.tr</t>
+          <t xml:space="preserve">evbahce.com.tr</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 333 gün</t>
+          <t xml:space="preserve">19 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E276">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F276">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G276" s="2">
-        <v>17000.00</v>
+        <v>21500.00</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitalreport.com.tr</t>
+          <t xml:space="preserve">capital.com.tr/ceo-life</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 72 gün</t>
+          <t xml:space="preserve">27 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E277">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="F277">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G277" s="2">
-        <v>18000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">egitim.com</t>
+          <t xml:space="preserve">otelgazetesi.com</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t xml:space="preserve">30 yıl, 45 gün</t>
+          <t xml:space="preserve">9 yıl, 35 gün</t>
         </is>
       </c>
       <c r="E278">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F278">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G278" s="2">
-        <v>18000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaathesabi.com</t>
+          <t xml:space="preserve">insaatdunyasi.com.tr</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 253 gün</t>
+          <t xml:space="preserve">15 yıl, 165 gün</t>
         </is>
       </c>
       <c r="E279">
         <v>18</v>
       </c>
       <c r="F279">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G279" s="2">
-        <v>18500.00</v>
+        <v>29000.00</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolumsonucanavari.com</t>
+          <t xml:space="preserve">Turkstil.com</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 218 gün</t>
+          <t xml:space="preserve">2 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E280">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F280">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G280" s="2">
-        <v>19000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkmmo.com</t>
+          <t xml:space="preserve">kamphayati.com</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 272 gün</t>
+          <t xml:space="preserve">4 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E281">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="F281">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="G281" s="2">
-        <v>20000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">evbahce.com.tr</t>
+          <t xml:space="preserve">Otomotivsayfasi.com</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 118 gün</t>
+          <t xml:space="preserve">3 yıl, 354 gün</t>
         </is>
       </c>
       <c r="E282">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F282">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G282" s="2">
-        <v>21500.00</v>
+        <v>39000.00</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">capital.com.tr/ceo-life</t>
+          <t xml:space="preserve">uplifers.com</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 173 gün</t>
+          <t xml:space="preserve">13 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E283">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F283">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G283" s="2">
-        <v>24000.00</v>
+        <v>41000.00</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">otelgazetesi.com</t>
+          <t xml:space="preserve">aksiyon.com.tr</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 35 gün</t>
+          <t xml:space="preserve">5 yıl, 289 gün</t>
         </is>
       </c>
       <c r="E284">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F284">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G284" s="2">
-        <v>25000.00</v>
+        <v>47000.00</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatdunyasi.com.tr</t>
+          <t xml:space="preserve">blog.jollytur.com</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 165 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E285">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F285">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="G285" s="2">
-        <v>29000.00</v>
+        <v>50000.00</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">Turkstil.com</t>
+          <t xml:space="preserve">Trendus.com</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 337 gün</t>
+          <t xml:space="preserve">29 yıl, 360 gün</t>
         </is>
       </c>
       <c r="E286">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F286">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="G286" s="2">
-        <v>30000.00</v>
+        <v>52000.00</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamphayati.com</t>
+          <t xml:space="preserve">fortuneturkey.com</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 301 gün</t>
+          <t xml:space="preserve">18 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E287">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="F287">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="G287" s="2">
-        <v>35000.00</v>
+        <v>80000.00</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t xml:space="preserve">Otomotivsayfasi.com</t>
+          <t xml:space="preserve">medyafaresi.com</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 354 gün</t>
-[...6 lines deleted...]
-        <v>23</v>
+          <t xml:space="preserve">21 yıl, 73 gün</t>
+        </is>
       </c>
       <c r="G288" s="2">
-        <v>39000.00</v>
+        <v>85000.00</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t xml:space="preserve">uplifers.com</t>
+          <t xml:space="preserve">nefisyemektarifleri.com</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 259 gün</t>
+          <t xml:space="preserve">18 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E289">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="F289">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G289" s="2">
-        <v>41000.00</v>
-[...178 lines deleted...]
-      <c r="G295" s="2">
         <v>110000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>