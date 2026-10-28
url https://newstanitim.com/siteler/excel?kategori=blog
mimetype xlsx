--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -2929,4210 +2929,4216 @@
       <c r="F93">
         <v>19</v>
       </c>
       <c r="G93" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t xml:space="preserve">celalyurtcu.com</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 145 gün</t>
+          <t xml:space="preserve">16 yıl, 352 gün</t>
         </is>
       </c>
       <c r="E94">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F94">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G94" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">ciceklerce.com</t>
+          <t xml:space="preserve">cicekakademisi.com</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 222 gün</t>
+          <t xml:space="preserve">0 yıl, 141 gün</t>
         </is>
       </c>
       <c r="E95">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F95">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G95" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">dostbiri.com</t>
+          <t xml:space="preserve">ciceklerce.com</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 300 gün</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 222 gün</t>
+        </is>
+      </c>
+      <c r="E96">
+        <v>6</v>
+      </c>
+      <c r="F96">
+        <v>30</v>
       </c>
       <c r="G96" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekolojikkoyy.com</t>
+          <t xml:space="preserve">dostbiri.com</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 259 gün</t>
-[...6 lines deleted...]
-        <v>26</v>
+          <t xml:space="preserve">12 yıl, 300 gün</t>
+        </is>
       </c>
       <c r="G97" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">enerjidergisi.com</t>
+          <t xml:space="preserve">ekolojikkoyy.com</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 22 gün</t>
+          <t xml:space="preserve">5 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E98">
         <v>7</v>
       </c>
       <c r="F98">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G98" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fonttr.com</t>
+          <t xml:space="preserve">enerjidergisi.com</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 350 gün</t>
+          <t xml:space="preserve">1 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E99">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="F99">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G99" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">hayatadair.com.tr</t>
+          <t xml:space="preserve">Fonttr.com</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 39 gün</t>
+          <t xml:space="preserve">18 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E100">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="F100">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G100" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">hduman.com</t>
+          <t xml:space="preserve">hayatadair.com.tr</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 300 gün</t>
+          <t xml:space="preserve">2 yıl, 39 gün</t>
         </is>
       </c>
       <c r="E101">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F101">
         <v>38</v>
       </c>
       <c r="G101" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbul3nolubarosu.org.tr</t>
+          <t xml:space="preserve">hduman.com</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 141 gün</t>
+          <t xml:space="preserve">12 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F102">
-        <v>5</v>
+        <v>38</v>
       </c>
       <c r="G102" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">kampanyamerkez.com</t>
+          <t xml:space="preserve">istanbul3nolubarosu.org.tr</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 177 gün</t>
+          <t xml:space="preserve">0 yıl, 141 gün</t>
         </is>
       </c>
       <c r="E103">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F103">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="G103" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">kuzuportal.com</t>
+          <t xml:space="preserve">kampanyamerkez.com</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 45 gün</t>
+          <t xml:space="preserve">9 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E104">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="F104">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G104" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">listemakale.com</t>
+          <t xml:space="preserve">kpsstabanpuanlar.com</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 242 gün</t>
+          <t xml:space="preserve">0 yıl, 74 gün</t>
         </is>
       </c>
       <c r="E105">
-        <v>59</v>
+        <v>1</v>
       </c>
       <c r="F105">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="G105" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">melodianaokulu.com.tr</t>
+          <t xml:space="preserve">kuzuportal.com</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 243 gün</t>
+          <t xml:space="preserve">3 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E106">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="F106">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G106" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">muzikbilim.com</t>
+          <t xml:space="preserve">listemakale.com</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 322 gün</t>
+          <t xml:space="preserve">1 yıl, 242 gün</t>
         </is>
       </c>
       <c r="E107">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="F107">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G107" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">neredeyseburada.com</t>
+          <t xml:space="preserve">melodianaokulu.com.tr</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 12 gün</t>
+          <t xml:space="preserve">1 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E108">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F108">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G108" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">puzmy.com</t>
+          <t xml:space="preserve">muzikbilim.com</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 223 gün</t>
+          <t xml:space="preserve">3 yıl, 322 gün</t>
         </is>
       </c>
       <c r="E109">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F109">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G109" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanathaberleri.com</t>
+          <t xml:space="preserve">neredeyseburada.com</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 278 gün</t>
+          <t xml:space="preserve">4 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E110">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F110">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G110" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">sektorelbilgi.net</t>
+          <t xml:space="preserve">puzmy.com</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 4 gün</t>
+          <t xml:space="preserve">1 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E111">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F111">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G111" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">sociopan.com</t>
+          <t xml:space="preserve">sanathaberleri.com</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 3 gün</t>
+          <t xml:space="preserve">17 yıl, 278 gün</t>
         </is>
       </c>
       <c r="E112">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F112">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G112" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozlerce.com</t>
+          <t xml:space="preserve">sektorelbilgi.net</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 209 gün</t>
+          <t xml:space="preserve">2 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E113">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="F113">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G113" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">ucuzbakim.com</t>
+          <t xml:space="preserve">sociopan.com</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 246 gün</t>
+          <t xml:space="preserve">7 yıl, 3 gün</t>
         </is>
       </c>
       <c r="E114">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F114">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G114" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgici.net</t>
+          <t xml:space="preserve">sozlerce.com</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 244 gün</t>
+          <t xml:space="preserve">5 yıl, 209 gün</t>
         </is>
       </c>
       <c r="E115">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F115">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G115" s="2">
-        <v>525.00</v>
+        <v>500.00</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgikulisi.com</t>
+          <t xml:space="preserve">ucuzbakim.com</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 111 gün</t>
+          <t xml:space="preserve">3 yıl, 246 gün</t>
         </is>
       </c>
       <c r="E116">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="F116">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="G116" s="2">
-        <v>525.00</v>
+        <v>500.00</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">conseilselle.com</t>
+          <t xml:space="preserve">bilgici.net</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 224 gün</t>
+          <t xml:space="preserve">22 yıl, 244 gün</t>
         </is>
       </c>
       <c r="E117">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="F117">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G117" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">ozgurlukicin.com</t>
+          <t xml:space="preserve">bilgikulisi.com</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 15 gün</t>
+          <t xml:space="preserve">6 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E118">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F118">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G118" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">anilsenyurt.com.tr</t>
+          <t xml:space="preserve">conseilselle.com</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 182 gün</t>
+          <t xml:space="preserve">5 yıl, 224 gün</t>
         </is>
       </c>
       <c r="E119">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F119">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G119" s="2">
-        <v>550.00</v>
+        <v>525.00</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgiburada.net</t>
+          <t xml:space="preserve">ozgurlukicin.com</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 311 gün</t>
+          <t xml:space="preserve">14 yıl, 15 gün</t>
         </is>
       </c>
       <c r="E120">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="F120">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G120" s="2">
-        <v>550.00</v>
+        <v>525.00</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">devletmemuralimi.com</t>
+          <t xml:space="preserve">anilsenyurt.com.tr</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 89 gün</t>
+          <t xml:space="preserve">11 yıl, 182 gün</t>
         </is>
       </c>
       <c r="E121">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F121">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G121" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">enerjikaynagi.com</t>
+          <t xml:space="preserve">bilgiburada.net</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 22 gün</t>
+          <t xml:space="preserve">4 yıl, 311 gün</t>
         </is>
       </c>
       <c r="E122">
-        <v>3</v>
+        <v>59</v>
       </c>
       <c r="F122">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="G122" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">enerjiportali.com.tr</t>
+          <t xml:space="preserve">devletmemuralimi.com</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 30 gün</t>
+          <t xml:space="preserve">6 yıl, 89 gün</t>
         </is>
       </c>
       <c r="E123">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F123">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="G123" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">nediroyun.com</t>
+          <t xml:space="preserve">enerjikaynagi.com</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 207 gün</t>
+          <t xml:space="preserve">1 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E124">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F124">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="G124" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">resimliorgumodelleri.com</t>
+          <t xml:space="preserve">enerjiportali.com.tr</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 30 gün</t>
+        </is>
+      </c>
+      <c r="E125">
+        <v>2</v>
+      </c>
+      <c r="F125">
+        <v>3</v>
       </c>
       <c r="G125" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">yurtdisiseyahat.com</t>
+          <t xml:space="preserve">nediroyun.com</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 207 gün</t>
+        </is>
+      </c>
+      <c r="E126">
+        <v>10</v>
+      </c>
+      <c r="F126">
+        <v>29</v>
       </c>
       <c r="G126" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">anlikmoda.com</t>
+          <t xml:space="preserve">resimliorgumodelleri.com</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 162 gün</t>
-[...6 lines deleted...]
-        <v>26</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G127" s="2">
-        <v>600.00</v>
+        <v>550.00</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgilibayan.com</t>
+          <t xml:space="preserve">yurtdisiseyahat.com</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 147 gün</t>
-[...6 lines deleted...]
-        <v>17</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G128" s="2">
-        <v>600.00</v>
+        <v>550.00</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">edebiyatnotu.com</t>
+          <t xml:space="preserve">anlikmoda.com</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 162 gün</t>
+        </is>
+      </c>
+      <c r="E129">
+        <v>13</v>
+      </c>
+      <c r="F129">
+        <v>26</v>
       </c>
       <c r="G129" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">egitimrotasi.com</t>
+          <t xml:space="preserve">bilgilibayan.com</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 48 gün</t>
+          <t xml:space="preserve">1 yıl, 147 gün</t>
         </is>
       </c>
       <c r="E130">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F130">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G130" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">evdekorasyonlari.com</t>
+          <t xml:space="preserve">edebiyatnotu.com</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G131" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">geziportali.com</t>
+          <t xml:space="preserve">egitimrotasi.com</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 150 gün</t>
+          <t xml:space="preserve">13 yıl, 48 gün</t>
         </is>
       </c>
       <c r="E132">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F132">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G132" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">glutensizdiyet.com</t>
+          <t xml:space="preserve">evdekorasyonlari.com</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 174 gün</t>
-[...6 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G133" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">guzelbirgun.com</t>
+          <t xml:space="preserve">geziportali.com</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 153 gün</t>
+          <t xml:space="preserve">20 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E134">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F134">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="G134" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatblogu.com</t>
+          <t xml:space="preserve">glutensizdiyet.com</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 139 gün</t>
+          <t xml:space="preserve">5 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E135">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="F135">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="G135" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">internettenparakazanma.net</t>
+          <t xml:space="preserve">guzelbirgun.com</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 78 gün</t>
+          <t xml:space="preserve">13 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E136">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="F136">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G136" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadindiyorki.com</t>
+          <t xml:space="preserve">insaatblogu.com</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 24 gün</t>
+          <t xml:space="preserve">11 yıl, 139 gün</t>
         </is>
       </c>
       <c r="E137">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="F137">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G137" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">lihkabder.org.tr</t>
+          <t xml:space="preserve">internettenparakazanma.net</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 42 gün</t>
+          <t xml:space="preserve">4 yıl, 78 gün</t>
         </is>
       </c>
       <c r="E138">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F138">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G138" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">makarnasoslari.net</t>
+          <t xml:space="preserve">lihkabder.org.tr</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E139">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F139">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="G139" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">mebvizyon.com </t>
+          <t xml:space="preserve">makarnasoslari.net</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E140">
+        <v>3</v>
+      </c>
+      <c r="F140">
+        <v>18</v>
       </c>
       <c r="G140" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">mobilyadekorasyoncu.net</t>
+          <t xml:space="preserve">mebvizyon.com </t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G141" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">petipati.net</t>
+          <t xml:space="preserve">mobilyadekorasyoncu.net</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G142" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">pizzatarifi.org</t>
+          <t xml:space="preserve">petipati.net</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G143" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">reklamkap.com</t>
+          <t xml:space="preserve">pizzatarifi.org</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 150 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E144">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F144">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G144" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanatsalseyler.com</t>
+          <t xml:space="preserve">reklamkap.com</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 337 gün</t>
+          <t xml:space="preserve">8 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E145">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F145">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G145" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">sosyolox.com</t>
+          <t xml:space="preserve">sanatsalseyler.com</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 281 gün</t>
+          <t xml:space="preserve">2 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E146">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="F146">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G146" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozsel.com</t>
+          <t xml:space="preserve">sosyolox.com</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 219 gün</t>
+          <t xml:space="preserve">2 yıl, 281 gün</t>
         </is>
       </c>
       <c r="E147">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F147">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G147" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekbayrak.com.tr</t>
+          <t xml:space="preserve">sozsel.com</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 219 gün</t>
         </is>
       </c>
       <c r="E148">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F148">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G148" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">yazdimokadar.com</t>
+          <t xml:space="preserve">tekbayrak.com.tr</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 162 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E149">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F149">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G149" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">yemektarif.org</t>
+          <t xml:space="preserve">yazdimokadar.com</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">8 yıl, 162 gün</t>
         </is>
       </c>
       <c r="E150">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F150">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G150" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t xml:space="preserve">dolmakalem.net</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t xml:space="preserve">17 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E151">
         <v>39</v>
       </c>
       <c r="F151">
         <v>36</v>
       </c>
       <c r="G151" s="2">
         <v>630.00</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">1sarkisozleri.com.tr</t>
+          <t xml:space="preserve">hurdadaparavar.com</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 164 gün</t>
+          <t xml:space="preserve">17 yıl, 85 gün</t>
         </is>
       </c>
       <c r="E152">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F152">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="G152" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">hurdadaparavar.com</t>
+          <t xml:space="preserve">okandiyebiri.com</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 85 gün</t>
+          <t xml:space="preserve">12 yıl, 263 gün</t>
         </is>
       </c>
       <c r="E153">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F153">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G153" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">okandiyebiri.com</t>
+          <t xml:space="preserve">alpnetajans.com</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 340 gün</t>
-        </is>
+          <t xml:space="preserve">13 yıl, 209 gün</t>
+        </is>
+      </c>
+      <c r="E154">
+        <v>57</v>
+      </c>
+      <c r="F154">
+        <v>40</v>
       </c>
       <c r="G154" s="2">
-        <v>650.00</v>
+        <v>700.00</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">alpnetajans.com</t>
+          <t xml:space="preserve">Habermagazin.com.tr</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 209 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E155">
-        <v>57</v>
+        <v>3</v>
       </c>
       <c r="F155">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="G155" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Habermagazin.com.tr</t>
+          <t xml:space="preserve">hediyetavsiyeleri.com.tr</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 195 gün</t>
         </is>
       </c>
       <c r="E156">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F156">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="G156" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">hediyetavsiyeleri.com.tr</t>
+          <t xml:space="preserve">lafmacun.net </t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 195 gün</t>
+          <t xml:space="preserve">8 yıl, 15 gün</t>
         </is>
       </c>
       <c r="E157">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F157">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="G157" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">lafmacun.net </t>
+          <t xml:space="preserve">siteseoanaliz.com</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 15 gün</t>
+          <t xml:space="preserve">9 yıl, 217 gün</t>
         </is>
       </c>
       <c r="E158">
         <v>56</v>
       </c>
       <c r="F158">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G158" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">siteseoanaliz.com</t>
+          <t xml:space="preserve">aradiginhersey.com</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 217 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G159" s="2">
-        <v>700.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">aradiginhersey.com</t>
+          <t xml:space="preserve">bayilikariyorum.com</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 62 gün</t>
+        </is>
+      </c>
+      <c r="E160">
+        <v>9</v>
+      </c>
+      <c r="F160">
+        <v>30</v>
       </c>
       <c r="G160" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">bayilikariyorum.com</t>
+          <t xml:space="preserve">bilhos.com.tr</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 62 gün</t>
+          <t xml:space="preserve">8 yıl, 313 gün</t>
         </is>
       </c>
       <c r="E161">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="F161">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G161" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilhos.com.tr</t>
+          <t xml:space="preserve">bozcaadan.com</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 313 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G162" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">bozcaadan.com</t>
+          <t xml:space="preserve">engelliyim.net</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">17 yıl, 85 gün</t>
+        </is>
+      </c>
+      <c r="E163">
+        <v>56</v>
+      </c>
+      <c r="F163">
+        <v>41</v>
       </c>
       <c r="G163" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">engelliyim.net</t>
+          <t xml:space="preserve">gezenticift.com</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 85 gün</t>
+          <t xml:space="preserve">10 yıl, 152 gün</t>
         </is>
       </c>
       <c r="E164">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="F164">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="G164" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">gezenticift.com</t>
+          <t xml:space="preserve">mekeajansi.com.tr</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 152 gün</t>
+          <t xml:space="preserve">4 yıl, 239 gün</t>
         </is>
       </c>
       <c r="E165">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F165">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G165" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">mekeajansi.com.tr</t>
+          <t xml:space="preserve">seomarketi.com.tr</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 239 gün</t>
+          <t xml:space="preserve">3 yıl, 90 gün</t>
         </is>
       </c>
       <c r="E166">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F166">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G166" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">seomarketi.com.tr</t>
+          <t xml:space="preserve">tekilziyaretci.com</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 90 gün</t>
+          <t xml:space="preserve">13 yıl, 327 gün</t>
         </is>
       </c>
       <c r="E167">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F167">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G167" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekilziyaretci.com</t>
+          <t xml:space="preserve">coinmarketturkiye.com</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 327 gün</t>
+          <t xml:space="preserve">1 yıl, 194 gün</t>
         </is>
       </c>
       <c r="E168">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F168">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G168" s="2">
-        <v>750.00</v>
+        <v>787.50</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">coinmarketturkiye.com</t>
+          <t xml:space="preserve">ankaradagezilecekyerler.com</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 194 gün</t>
+          <t xml:space="preserve">4 yıl, 306 gün</t>
         </is>
       </c>
       <c r="E169">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F169">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G169" s="2">
-        <v>787.50</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">ankaradagezilecekyerler.com</t>
+          <t xml:space="preserve">dekoryazar.com</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 306 gün</t>
+          <t xml:space="preserve">3 yıl, 318 gün</t>
         </is>
       </c>
       <c r="E170">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F170">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G170" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">bayanhobisi.com</t>
+          <t xml:space="preserve">hitcanavari.com</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">17 yıl, 325 gün</t>
+        </is>
+      </c>
+      <c r="E171">
+        <v>58</v>
+      </c>
+      <c r="F171">
+        <v>42</v>
       </c>
       <c r="G171" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekoryazar.com</t>
+          <t xml:space="preserve">mksf.org.tr</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 318 gün</t>
+          <t xml:space="preserve">0 yıl, 100 gün</t>
         </is>
       </c>
       <c r="E172">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F172">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="G172" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">hitcanavari.com</t>
+          <t xml:space="preserve">Mobilyaservisi.com</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 325 gün</t>
+          <t xml:space="preserve">15 yıl, 279 gün</t>
         </is>
       </c>
       <c r="E173">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="F173">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="G173" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">mksf.org.tr</t>
+          <t xml:space="preserve">trparca.com</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 100 gün</t>
+          <t xml:space="preserve">4 yıl, 35 gün</t>
         </is>
       </c>
       <c r="E174">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F174">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G174" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mobilyaservisi.com</t>
+          <t xml:space="preserve">fenomentakipci.com.tr</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 279 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E175">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="F175">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="G175" s="2">
-        <v>800.00</v>
+        <v>840.00</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">trparca.com</t>
+          <t xml:space="preserve">Siiredebiyati.com</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 35 gün</t>
+          <t xml:space="preserve">8 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E176">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F176">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G176" s="2">
-        <v>800.00</v>
+        <v>840.00</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">fenomentakipci.com.tr</t>
+          <t xml:space="preserve">tvaktuel.com</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E177">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F177">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G177" s="2">
-        <v>840.00</v>
+        <v>850.00</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Siiredebiyati.com</t>
+          <t xml:space="preserve">bilimvetekno.com</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 96 gün</t>
+          <t xml:space="preserve">7 yıl, 358 gün</t>
         </is>
       </c>
       <c r="E178">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F178">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G178" s="2">
-        <v>840.00</v>
+        <v>890.00</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">tvaktuel.com</t>
+          <t xml:space="preserve">bulmacacevap.com</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 227 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G179" s="2">
-        <v>850.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilimvetekno.com</t>
+          <t xml:space="preserve">miskinyar.com</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 358 gün</t>
+          <t xml:space="preserve">27 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E180">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="F180">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="G180" s="2">
-        <v>890.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">bulmacacevap.com</t>
+          <t xml:space="preserve">startupgazetesi.com</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 116 gün</t>
+        </is>
+      </c>
+      <c r="E181">
+        <v>19</v>
+      </c>
+      <c r="F181">
+        <v>36</v>
       </c>
       <c r="G181" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">miskinyar.com</t>
+          <t xml:space="preserve">tilki.net</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 127 gün</t>
+          <t xml:space="preserve">21 yıl, 114 gün</t>
         </is>
       </c>
       <c r="E182">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F182">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="G182" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">startupgazetesi.com</t>
+          <t xml:space="preserve">trafikkurallari.com</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 116 gün</t>
+          <t xml:space="preserve">20 yıl, 62 gün</t>
         </is>
       </c>
       <c r="E183">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F183">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="G183" s="2">
-        <v>900.00</v>
+        <v>945.00</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">trafikkurallari.com</t>
+          <t xml:space="preserve">otel10.com</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 62 gün</t>
-[...6 lines deleted...]
-        <v>27</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G184" s="2">
-        <v>945.00</v>
+        <v>950.00</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">biyografya.com.tr</t>
+          <t xml:space="preserve">boneburada.com </t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 258 gün</t>
+          <t xml:space="preserve">4 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E185">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F185">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="G185" s="2">
-        <v>950.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">otel10.com</t>
+          <t xml:space="preserve">evdekorasyonum.com</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 219 gün</t>
+        </is>
+      </c>
+      <c r="E186">
+        <v>15</v>
+      </c>
+      <c r="F186">
+        <v>38</v>
       </c>
       <c r="G186" s="2">
-        <v>950.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">boneburada.com </t>
+          <t xml:space="preserve">fiyatinedir.net</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 52 gün</t>
+          <t xml:space="preserve">5 yıl, 184 gün</t>
         </is>
       </c>
       <c r="E187">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F187">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="G187" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">evdekorasyonum.com</t>
+          <t xml:space="preserve">haftalikgunluk.com</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 219 gün</t>
+          <t xml:space="preserve">6 yıl, 252 gün</t>
         </is>
       </c>
       <c r="E188">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F188">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G188" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">fiyatinedir.net</t>
+          <t xml:space="preserve">isilanlari724.com</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 184 gün</t>
+          <t xml:space="preserve">1 yıl, 170 gün</t>
         </is>
       </c>
       <c r="E189">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F189">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="G189" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">haftalikgunluk.com</t>
+          <t xml:space="preserve">oyunkopat.com</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 252 gün</t>
+          <t xml:space="preserve">0 yıl, 178 gün</t>
         </is>
       </c>
       <c r="E190">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F190">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="G190" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">isilanlari724.com</t>
+          <t xml:space="preserve">populercevap.com</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 170 gün</t>
+          <t xml:space="preserve">6 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E191">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F191">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="G191" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">oyunkopat.com</t>
+          <t xml:space="preserve">blog.bungalow.com.tr</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 178 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E192">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F192">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G192" s="2">
-        <v>1000.00</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">populercevap.com</t>
+          <t xml:space="preserve">modatasarimkursu.org</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 300 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G193" s="2">
-        <v>1000.00</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">blog.bungalow.com.tr</t>
+          <t xml:space="preserve">blogtecrubem.com</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">8 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E194">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F194">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G194" s="2">
-        <v>1100.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">modatasarimkursu.org</t>
+          <t xml:space="preserve">ets2modindir.com</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 40 gün</t>
+        </is>
+      </c>
+      <c r="E195">
+        <v>1</v>
+      </c>
+      <c r="F195">
+        <v>10</v>
       </c>
       <c r="G195" s="2">
-        <v>1100.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">blogtecrubem.com</t>
+          <t xml:space="preserve">kpsshedef.com</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 28 gün</t>
-[...6 lines deleted...]
-        <v>32</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G196" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">ets2modindir.com</t>
+          <t xml:space="preserve">oyuncurehberi.net</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 40 gün</t>
+          <t xml:space="preserve">4 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E197">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="F197">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="G197" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">kpsshedef.com</t>
+          <t xml:space="preserve">sosyola.com</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 8 gün</t>
+        </is>
+      </c>
+      <c r="E198">
+        <v>57</v>
+      </c>
+      <c r="F198">
+        <v>48</v>
       </c>
       <c r="G198" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">oyuncurehberi.net</t>
+          <t xml:space="preserve">kokteyltarifi.com</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 137 gün</t>
+        </is>
+      </c>
+      <c r="E199">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>33</v>
       </c>
       <c r="G199" s="2">
-        <v>1200.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">sosyola.com</t>
+          <t xml:space="preserve">istanbulcekici24.com</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 8 gün</t>
+          <t xml:space="preserve">1 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E200">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="F200">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="G200" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">kokteyltarifi.com</t>
+          <t xml:space="preserve">turkce.world.edu</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 137 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E201">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="F201">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G201" s="2">
-        <v>1260.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulcekici24.com</t>
+          <t xml:space="preserve">dunyaninen.com.tr</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 137 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E202">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F202">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G202" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkce.world.edu</t>
+          <t xml:space="preserve">harunalp.com</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 327 gün</t>
         </is>
       </c>
       <c r="E203">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="F203">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="G203" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">dunyaninen.com.tr</t>
+          <t xml:space="preserve">kesfetsek.com</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E204">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="F204">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="G204" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">harunalp.com</t>
+          <t xml:space="preserve">netbilge.com</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 327 gün</t>
+          <t xml:space="preserve">5 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E205">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F205">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G205" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">kesfetsek.com</t>
+          <t xml:space="preserve">Okulig.com</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 157 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">4 yıl, 137 gün</t>
+        </is>
       </c>
       <c r="G206" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">netbilge.com</t>
+          <t xml:space="preserve">usluer.net</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 80 gün</t>
+          <t xml:space="preserve">16 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E207">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="F207">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G207" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Okulig.com</t>
+          <t xml:space="preserve">sontakip.net</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 137 gün</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 92 gün</t>
+        </is>
+      </c>
+      <c r="E208">
+        <v>55</v>
+      </c>
+      <c r="F208">
+        <v>39</v>
       </c>
       <c r="G208" s="2">
-        <v>1500.00</v>
+        <v>1575.00</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">usluer.net</t>
+          <t xml:space="preserve">Akvaryumturkiye.com</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 356 gün</t>
+          <t xml:space="preserve">2 yıl, 359 gün</t>
         </is>
       </c>
       <c r="E209">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="F209">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G209" s="2">
-        <v>1500.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">sontakip.net</t>
+          <t xml:space="preserve">gokhanaksoy.com.tr</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 92 gün</t>
+          <t xml:space="preserve">7 yıl, 154 gün</t>
         </is>
       </c>
       <c r="E210">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F210">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G210" s="2">
-        <v>1575.00</v>
+        <v>1995.00</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">Akvaryumturkiye.com</t>
+          <t xml:space="preserve">adamkarga.net</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 359 gün</t>
+          <t xml:space="preserve">10 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E211">
-        <v>4</v>
+        <v>54</v>
       </c>
       <c r="F211">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G211" s="2">
-        <v>1800.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">gokhanaksoy.com.tr</t>
+          <t xml:space="preserve">annegram.com</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 154 gün</t>
+          <t xml:space="preserve">8 yıl, 244 gün</t>
         </is>
       </c>
       <c r="E212">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F212">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G212" s="2">
-        <v>1995.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">adamkarga.net</t>
+          <t xml:space="preserve">dekordiyon.com</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 225 gün</t>
+          <t xml:space="preserve">12 yıl, 16 gün</t>
         </is>
       </c>
       <c r="E213">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F213">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G213" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">annegram.com</t>
+          <t xml:space="preserve">fenbilimim.com</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 244 gün</t>
+          <t xml:space="preserve">3 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E214">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F214">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G214" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekordiyon.com</t>
+          <t xml:space="preserve">hasanongan.com</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 16 gün</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G215" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">fenbilimim.com</t>
+          <t xml:space="preserve">kadinev.com</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 134 gün</t>
+          <t xml:space="preserve">10 yıl, 229 gün</t>
         </is>
       </c>
       <c r="E216">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F216">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G216" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">hasanongan.com</t>
+          <t xml:space="preserve">leventozen.com.tr</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G217" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinev.com</t>
+          <t xml:space="preserve">shinefood.com.tr</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 229 gün</t>
+          <t xml:space="preserve">4 yıl, 304 gün</t>
         </is>
       </c>
       <c r="E218">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="F218">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G218" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">leventozen.com.tr</t>
+          <t xml:space="preserve">magazinlife.com</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">24 yıl, 203 gün</t>
+        </is>
+      </c>
+      <c r="E219">
+        <v>14</v>
+      </c>
+      <c r="F219">
+        <v>34</v>
       </c>
       <c r="G219" s="2">
-        <v>2000.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">shinefood.com.tr</t>
+          <t xml:space="preserve">pencerehaber.com</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 304 gün</t>
+          <t xml:space="preserve">15 yıl, 9 gün</t>
         </is>
       </c>
       <c r="E220">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="F220">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="G220" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">magazinlife.com</t>
+          <t xml:space="preserve">dugunveevlilikhazirliklari.com</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 203 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G221" s="2">
-        <v>2200.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">pencerehaber.com</t>
+          <t xml:space="preserve">neyazalim.com</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 9 gün</t>
+          <t xml:space="preserve">5 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E222">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="F222">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="G222" s="2">
-        <v>2200.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">neyazalim.com</t>
+          <t xml:space="preserve">kadiniz.com</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 134 gün</t>
+          <t xml:space="preserve">17 yıl, 93 gün</t>
         </is>
       </c>
       <c r="E223">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="F223">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G223" s="2">
-        <v>2500.00</v>
+        <v>2625.00</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadiniz.com</t>
+          <t xml:space="preserve">sohbetetmek.com</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 93 gün</t>
+          <t xml:space="preserve">2 yıl, 282 gün</t>
         </is>
       </c>
       <c r="E224">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F224">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G224" s="2">
         <v>2625.00</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">sohbetetmek.com</t>
+          <t xml:space="preserve">normalsozluk.com</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 282 gün</t>
+          <t xml:space="preserve">4 yıl, 316 gün</t>
         </is>
       </c>
       <c r="E225">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F225">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G225" s="2">
-        <v>2625.00</v>
+        <v>2800.00</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">normalsozluk.com</t>
+          <t xml:space="preserve">akademikpersonel.org</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 316 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E226">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F226">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G226" s="2">
-        <v>2800.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">akademikpersonel.org</t>
+          <t xml:space="preserve">basketbolig.com</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">19 yıl, 113 gün</t>
         </is>
       </c>
       <c r="E227">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F227">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G227" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">basketbolig.com</t>
+          <t xml:space="preserve">bizdekalmasin.com</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 113 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">2 yıl, 316 gün</t>
+        </is>
       </c>
       <c r="G228" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">bizdekalmasin.com</t>
+          <t xml:space="preserve">dogalgazservisi.com</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 316 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 127 gün</t>
+        </is>
+      </c>
+      <c r="E229">
+        <v>7</v>
+      </c>
+      <c r="F229">
+        <v>24</v>
       </c>
       <c r="G229" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">dogalgazservisi.com</t>
+          <t xml:space="preserve">eaglemedia.com.tr</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 127 gün</t>
+          <t xml:space="preserve">1 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E230">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="F230">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G230" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">eaglemedia.com.tr</t>
+          <t xml:space="preserve">esentepetaksi.com</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 323 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E231">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="F231">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G231" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">esentepetaksi.com</t>
+          <t xml:space="preserve">felsefe.gen.tr</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G232" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t xml:space="preserve">gezentigiller.com</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t xml:space="preserve">12 yıl, 292 gün</t>
         </is>
@@ -7246,1607 +7252,1682 @@
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E237">
         <v>4</v>
       </c>
       <c r="F237">
         <v>14</v>
       </c>
       <c r="G237" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">sorabilir.com</t>
+          <t xml:space="preserve">saraycicek.com/blog</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 85 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G238" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">universitenitanit.com</t>
+          <t xml:space="preserve">sorabilir.com</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 85 gün</t>
+        </is>
+      </c>
+      <c r="E239">
+        <v>7</v>
+      </c>
+      <c r="F239">
+        <v>24</v>
       </c>
       <c r="G239" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">webmasterfreedom.com</t>
+          <t xml:space="preserve">universitenitanit.com</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 361 gün</t>
-[...6 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G240" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yorumbilgi.com</t>
+          <t xml:space="preserve">webmasterfreedom.com</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 320 gün</t>
+          <t xml:space="preserve">21 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E241">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F241">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="G241" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">gidelimmi.com</t>
+          <t xml:space="preserve">Yorumbilgi.com</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 225 gün</t>
+          <t xml:space="preserve">1 yıl, 320 gün</t>
         </is>
       </c>
       <c r="E242">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F242">
         <v>28</v>
       </c>
       <c r="G242" s="2">
-        <v>3500.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">unirehberi.com</t>
+          <t xml:space="preserve">gidelimmi.com</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 17 gün</t>
+          <t xml:space="preserve">4 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E243">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F243">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G243" s="2">
-        <v>4000.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">bahcehavuz.com</t>
+          <t xml:space="preserve">bayanhobisi.com</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G244" s="2">
-        <v>4500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">bitcoinhaber.net</t>
+          <t xml:space="preserve">unirehberi.com</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 207 gün</t>
+          <t xml:space="preserve">6 yıl, 17 gün</t>
         </is>
       </c>
       <c r="E245">
         <v>29</v>
       </c>
       <c r="F245">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G245" s="2">
-        <v>5000.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">btmagazin.net</t>
+          <t xml:space="preserve">bahcehavuz.com</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 19 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G246" s="2">
-        <v>5000.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">emlakproject.com</t>
+          <t xml:space="preserve">bitcoinhaber.net</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 331 gün</t>
+          <t xml:space="preserve">12 yıl, 207 gün</t>
         </is>
       </c>
       <c r="E247">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F247">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G247" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">geek.com.tr</t>
+          <t xml:space="preserve">btmagazin.net</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">6 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E248">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F248">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G248" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">hizliresim.com</t>
+          <t xml:space="preserve">emlakproject.com</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 307 gün</t>
+          <t xml:space="preserve">8 yıl, 331 gün</t>
         </is>
       </c>
       <c r="E249">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="F249">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="G249" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">ozgeninoltasi.com</t>
+          <t xml:space="preserve">geek.com.tr</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 98 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E250">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F250">
         <v>33</v>
       </c>
       <c r="G250" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">makale.net</t>
+          <t xml:space="preserve">hizliresim.com</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 145 gün</t>
+          <t xml:space="preserve">19 yıl, 342 gün</t>
         </is>
       </c>
       <c r="E251">
+        <v>79</v>
+      </c>
+      <c r="F251">
         <v>57</v>
       </c>
-      <c r="F251">
-[...1 lines deleted...]
-      </c>
       <c r="G251" s="2">
-        <v>5250.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekorgetir.com</t>
+          <t xml:space="preserve">ozgeninoltasi.com</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 33 gün</t>
+          <t xml:space="preserve">14 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E252">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F252">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G252" s="2">
-        <v>6000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">enteresan.com </t>
+          <t xml:space="preserve">makale.net</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">18 yıl, 145 gün</t>
         </is>
       </c>
       <c r="E253">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="F253">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="G253" s="2">
-        <v>6300.00</v>
+        <v>5250.00</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">keditv.com</t>
+          <t xml:space="preserve">dekorgetir.com</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 54 gün</t>
+          <t xml:space="preserve">4 yıl, 33 gün</t>
         </is>
       </c>
       <c r="E254">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F254">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G254" s="2">
-        <v>6300.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">komikler.com</t>
+          <t xml:space="preserve">enteresan.com </t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 324 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E255">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="F255">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="G255" s="2">
         <v>6300.00</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgiustam.com</t>
+          <t xml:space="preserve">keditv.com</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 236 gün</t>
+          <t xml:space="preserve">15 yıl, 54 gün</t>
         </is>
       </c>
       <c r="E256">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F256">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G256" s="2">
-        <v>6500.00</v>
+        <v>6300.00</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">tripuck.com</t>
+          <t xml:space="preserve">komikler.com</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 324 gün</t>
+          <t xml:space="preserve">22 yıl, 324 gün</t>
         </is>
       </c>
       <c r="E257">
+        <v>38</v>
+      </c>
+      <c r="F257">
         <v>37</v>
       </c>
-      <c r="F257">
-[...1 lines deleted...]
-      </c>
       <c r="G257" s="2">
-        <v>6500.00</v>
+        <v>6300.00</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulugeziyorum.com</t>
+          <t xml:space="preserve">bilgiustam.com</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 257 gün</t>
+          <t xml:space="preserve">17 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E258">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="F258">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="G258" s="2">
-        <v>6800.00</v>
+        <v>6500.00</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">eksiup.com</t>
+          <t xml:space="preserve">tripuck.com</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 324 gün</t>
+        </is>
+      </c>
+      <c r="E259">
+        <v>37</v>
+      </c>
+      <c r="F259">
+        <v>38</v>
       </c>
       <c r="G259" s="2">
-        <v>7350.00</v>
+        <v>6500.00</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bungalovevler.com</t>
+          <t xml:space="preserve">istanbulugeziyorum.com</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 58 gün</t>
+          <t xml:space="preserve">13 yıl, 257 gün</t>
         </is>
       </c>
       <c r="E260">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F260">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G260" s="2">
-        <v>7500.00</v>
+        <v>6800.00</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">snobmagazin.com</t>
+          <t xml:space="preserve">eksiup.com</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 87 gün</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G261" s="2">
-        <v>7500.00</v>
+        <v>7350.00</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilgincbilgiler.com</t>
+          <t xml:space="preserve">Bungalovevler.com</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 58 gün</t>
+        </is>
+      </c>
+      <c r="E262">
+        <v>7</v>
+      </c>
+      <c r="F262">
+        <v>24</v>
       </c>
       <c r="G262" s="2">
-        <v>7875.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatim.com</t>
+          <t xml:space="preserve">snobmagazin.com</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 228 gün</t>
+          <t xml:space="preserve">8 yıl, 87 gün</t>
         </is>
       </c>
       <c r="E263">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F263">
         <v>44</v>
       </c>
       <c r="G263" s="2">
-        <v>8500.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanalsantiye.com</t>
+          <t xml:space="preserve">ilgincbilgiler.com</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 71 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G264" s="2">
-        <v>8500.00</v>
+        <v>7875.00</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">gurmeajanda.com</t>
+          <t xml:space="preserve">insaatim.com</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 116 gün</t>
+          <t xml:space="preserve">20 yıl, 228 gün</t>
         </is>
       </c>
       <c r="E265">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F265">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G265" s="2">
-        <v>10000.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekoyapidergisi.org</t>
+          <t xml:space="preserve">sanalsantiye.com</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">14 yıl, 71 gün</t>
         </is>
       </c>
       <c r="E266">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F266">
         <v>41</v>
       </c>
       <c r="G266" s="2">
-        <v>12000.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yapi.com.tr</t>
+          <t xml:space="preserve">gurmeajanda.com</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 116 gün</t>
         </is>
       </c>
       <c r="E267">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="F267">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G267" s="2">
-        <v>13000.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">kampyerleri.org</t>
+          <t xml:space="preserve">ekoyapidergisi.org</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E268">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F268">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G268" s="2">
-        <v>15000.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">r10.net/blog</t>
+          <t xml:space="preserve">Yapi.com.tr</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E269">
+        <v>41</v>
+      </c>
+      <c r="F269">
         <v>46</v>
       </c>
-      <c r="F269">
-[...1 lines deleted...]
-      </c>
       <c r="G269" s="2">
-        <v>15000.00</v>
+        <v>13000.00</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">forummakina.com.tr</t>
+          <t xml:space="preserve">kampyerleri.org</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 333 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E270">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F270">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G270" s="2">
-        <v>17000.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitalreport.com.tr</t>
+          <t xml:space="preserve">r10.net/blog</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 72 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E271">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="F271">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="G271" s="2">
-        <v>18000.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">egitim.com</t>
+          <t xml:space="preserve">forummakina.com.tr</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t xml:space="preserve">30 yıl, 45 gün</t>
+          <t xml:space="preserve">16 yıl, 333 gün</t>
         </is>
       </c>
       <c r="E272">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F272">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G272" s="2">
-        <v>18000.00</v>
+        <v>17000.00</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaathesabi.com</t>
+          <t xml:space="preserve">digitalreport.com.tr</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 253 gün</t>
+          <t xml:space="preserve">7 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E273">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F273">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G273" s="2">
-        <v>18500.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolumsonucanavari.com</t>
+          <t xml:space="preserve">egitim.com</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 218 gün</t>
+          <t xml:space="preserve">30 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E274">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F274">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G274" s="2">
-        <v>19000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkmmo.com</t>
+          <t xml:space="preserve">insaathesabi.com</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 272 gün</t>
+          <t xml:space="preserve">9 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E275">
+        <v>18</v>
+      </c>
+      <c r="F275">
         <v>39</v>
       </c>
-      <c r="F275">
-[...1 lines deleted...]
-      </c>
       <c r="G275" s="2">
-        <v>20000.00</v>
+        <v>18500.00</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t xml:space="preserve">evbahce.com.tr</t>
+          <t xml:space="preserve">bolumsonucanavari.com</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 118 gün</t>
+          <t xml:space="preserve">17 yıl, 218 gün</t>
         </is>
       </c>
       <c r="E276">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F276">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="G276" s="2">
-        <v>21500.00</v>
+        <v>19000.00</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">capital.com.tr/ceo-life</t>
+          <t xml:space="preserve">turkmmo.com</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 173 gün</t>
+          <t xml:space="preserve">17 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E277">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F277">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G277" s="2">
-        <v>24000.00</v>
+        <v>20000.00</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">otelgazetesi.com</t>
+          <t xml:space="preserve">evbahce.com.tr</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 35 gün</t>
+          <t xml:space="preserve">19 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E278">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F278">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G278" s="2">
-        <v>25000.00</v>
+        <v>21500.00</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatdunyasi.com.tr</t>
+          <t xml:space="preserve">capital.com.tr/ceo-life</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 165 gün</t>
+          <t xml:space="preserve">27 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E279">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F279">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G279" s="2">
-        <v>29000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">Turkstil.com</t>
+          <t xml:space="preserve">otelgazetesi.com</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 337 gün</t>
+          <t xml:space="preserve">9 yıl, 35 gün</t>
         </is>
       </c>
       <c r="E280">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F280">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G280" s="2">
-        <v>30000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamphayati.com</t>
+          <t xml:space="preserve">insaatdunyasi.com.tr</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 301 gün</t>
+          <t xml:space="preserve">15 yıl, 165 gün</t>
         </is>
       </c>
       <c r="E281">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F281">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G281" s="2">
-        <v>35000.00</v>
+        <v>29000.00</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">Otomotivsayfasi.com</t>
+          <t xml:space="preserve">neoldu.com.tr</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 354 gün</t>
-[...6 lines deleted...]
-        <v>23</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G282" s="2">
-        <v>39000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">uplifers.com</t>
+          <t xml:space="preserve">Turkstil.com</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 259 gün</t>
+          <t xml:space="preserve">2 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E283">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F283">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="G283" s="2">
-        <v>41000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">aksiyon.com.tr</t>
+          <t xml:space="preserve">kamphayati.com</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 289 gün</t>
+          <t xml:space="preserve">4 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E284">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="F284">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G284" s="2">
-        <v>47000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">blog.jollytur.com</t>
+          <t xml:space="preserve">Otomotivsayfasi.com</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 354 gün</t>
         </is>
       </c>
       <c r="E285">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="F285">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="G285" s="2">
-        <v>50000.00</v>
+        <v>39000.00</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trendus.com</t>
+          <t xml:space="preserve">uplifers.com</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 360 gün</t>
+          <t xml:space="preserve">14 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E286">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F286">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G286" s="2">
-        <v>52000.00</v>
+        <v>41000.00</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">fortuneturkey.com</t>
+          <t xml:space="preserve">aksiyon.com.tr</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 315 gün</t>
+          <t xml:space="preserve">5 yıl, 289 gün</t>
         </is>
       </c>
       <c r="E287">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F287">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G287" s="2">
-        <v>80000.00</v>
+        <v>47000.00</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyafaresi.com</t>
+          <t xml:space="preserve">blog.jollytur.com</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 73 gün</t>
-        </is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E288">
+        <v>41</v>
+      </c>
+      <c r="F288">
+        <v>47</v>
       </c>
       <c r="G288" s="2">
-        <v>85000.00</v>
+        <v>50000.00</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
+          <t xml:space="preserve">Trendus.com</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Dofollow</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Yok</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29 yıl, 360 gün</t>
+        </is>
+      </c>
+      <c r="E289">
+        <v>34</v>
+      </c>
+      <c r="F289">
+        <v>46</v>
+      </c>
+      <c r="G289" s="2">
+        <v>52000.00</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">fortuneturkey.com</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Dofollow</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Yok</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18 yıl, 315 gün</t>
+        </is>
+      </c>
+      <c r="E290">
+        <v>46</v>
+      </c>
+      <c r="F290">
+        <v>45</v>
+      </c>
+      <c r="G290" s="2">
+        <v>80000.00</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medyafaresi.com</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Dofollow</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21 yıl, 73 gün</t>
+        </is>
+      </c>
+      <c r="G291" s="2">
+        <v>85000.00</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
           <t xml:space="preserve">nefisyemektarifleri.com</t>
         </is>
       </c>
-      <c r="B289" t="inlineStr">
+      <c r="B292" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D289" t="inlineStr">
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Yok</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
         <is>
           <t xml:space="preserve">18 yıl, 199 gün</t>
         </is>
       </c>
-      <c r="E289">
+      <c r="E292">
         <v>43</v>
       </c>
-      <c r="F289">
+      <c r="F292">
         <v>51</v>
       </c>
-      <c r="G289" s="2">
+      <c r="G292" s="2">
         <v>110000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>