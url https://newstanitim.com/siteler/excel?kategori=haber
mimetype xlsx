--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -113,89 +113,89 @@
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Fiyat (₺)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">nesilhaber.com</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 275 gün</t>
+          <t xml:space="preserve">9 yıl, 145 gün</t>
         </is>
       </c>
       <c r="E2">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" s="2">
         <v>5.00</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">46haberler.com</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 264 gün</t>
+          <t xml:space="preserve">4 yıl, 214 gün</t>
         </is>
       </c>
       <c r="E3">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G3" s="2">
         <v>50.00</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">ajansdolunay.com</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">9 yıl, 253 gün</t>
         </is>
@@ -448,55 +448,55 @@
       <c r="F12">
         <v>17</v>
       </c>
       <c r="G12" s="2">
         <v>55.00</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">haberekibi.com</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 132 gün</t>
+          <t xml:space="preserve">2 yıl, 188 gün</t>
         </is>
       </c>
       <c r="E13">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F13">
         <v>25</v>
       </c>
       <c r="G13" s="2">
         <v>65.00</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">gazetekocaeli.com</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -758,58 +758,58 @@
       <c r="F22">
         <v>38</v>
       </c>
       <c r="G22" s="2">
         <v>75.00</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">mersinhaberler.com</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 131 gün</t>
+          <t xml:space="preserve">7 yıl, 25 gün</t>
         </is>
       </c>
       <c r="E23">
         <v>15</v>
       </c>
       <c r="F23">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G23" s="2">
         <v>75.00</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">egirdirhaber.com</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 193 gün</t>
         </is>
@@ -820,58 +820,58 @@
       <c r="F24">
         <v>23</v>
       </c>
       <c r="G24" s="2">
         <v>90.00</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">enhaberci.com</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 309 gün</t>
+          <t xml:space="preserve">12 yıl, 112 gün</t>
         </is>
       </c>
       <c r="E25">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F25">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G25" s="2">
         <v>90.00</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">faydahaber.com</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 337 gün</t>
         </is>
@@ -2705,58 +2705,58 @@
       <c r="F85">
         <v>26</v>
       </c>
       <c r="G85" s="2">
         <v>150.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t xml:space="preserve">mizrakhaber.com</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 11 gün</t>
+          <t xml:space="preserve">6 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E86">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F86">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G86" s="2">
         <v>150.00</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t xml:space="preserve">multihaber.com</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t xml:space="preserve">16 yıl, 306 gün</t>
         </is>
@@ -3081,9009 +3081,8985 @@
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t xml:space="preserve">5 yıl, 116 gün</t>
         </is>
       </c>
       <c r="E98">
         <v>8</v>
       </c>
       <c r="F98">
         <v>26</v>
       </c>
       <c r="G98" s="2">
         <v>150.00</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haberlermersin.com</t>
+          <t xml:space="preserve">haberedogru.com</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 215 gün</t>
+          <t xml:space="preserve">16 yıl, 203 gün</t>
         </is>
       </c>
       <c r="E99">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F99">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G99" s="2">
-        <v>170.00</v>
+        <v>175.00</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberedogru.com</t>
+          <t xml:space="preserve">haberfirsat.com</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 203 gün</t>
+          <t xml:space="preserve">8 yıl, 3 gün</t>
         </is>
       </c>
       <c r="E100">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F100">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G100" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberfirsat.com</t>
+          <t xml:space="preserve">haberler07.com</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 3 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G101" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberler07.com</t>
+          <t xml:space="preserve">haberler11.com</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 333 gün</t>
         </is>
       </c>
       <c r="G102" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberler11.com</t>
+          <t xml:space="preserve">haberlerz.com</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 333 gün</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 54 gün</t>
+        </is>
+      </c>
+      <c r="E103">
+        <v>52</v>
+      </c>
+      <c r="F103">
+        <v>36</v>
       </c>
       <c r="G103" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlerz.com</t>
+          <t xml:space="preserve">habermetraj.com</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 54 gün</t>
+          <t xml:space="preserve">5 yıl, 129 gün</t>
         </is>
       </c>
       <c r="E104">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="F104">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G104" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">habermetraj.com</t>
+          <t xml:space="preserve">hemsireformasimodelleri.com.tr</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 129 gün</t>
+          <t xml:space="preserve">1 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E105">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="F105">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="G105" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">hemsireformasimodelleri.com.tr</t>
+          <t xml:space="preserve">malatyahaberleri.net</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 118 gün</t>
+          <t xml:space="preserve">8 yıl, 313 gün</t>
         </is>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F106">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="G106" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyahaberleri.net</t>
+          <t xml:space="preserve">millitaraf.com</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 313 gün</t>
+          <t xml:space="preserve">2 yıl, 349 gün</t>
         </is>
       </c>
       <c r="E107">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F107">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="G107" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">millitaraf.com</t>
+          <t xml:space="preserve">sanikhaber.com</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 349 gün</t>
+          <t xml:space="preserve">9 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E108">
         <v>8</v>
       </c>
       <c r="F108">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="G108" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanikhaber.com</t>
+          <t xml:space="preserve">teknosayfa.com</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 317 gün</t>
+          <t xml:space="preserve">13 yıl, 285 gün</t>
         </is>
       </c>
       <c r="E109">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F109">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G109" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozhaber.com</t>
+          <t xml:space="preserve">uyumhaber.com</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 90 gün</t>
+          <t xml:space="preserve">6 yıl, 325 gün</t>
         </is>
       </c>
       <c r="E110">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F110">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G110" s="2">
         <v>175.00</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknosayfa.com</t>
+          <t xml:space="preserve">ataturkhaber.com</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 285 gün</t>
+          <t xml:space="preserve">10 yıl, 261 gün</t>
         </is>
       </c>
       <c r="E111">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F111">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G111" s="2">
-        <v>175.00</v>
+        <v>185.00</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">uyumhaber.com</t>
+          <t xml:space="preserve">3ocakmersin.com</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 325 gün</t>
+          <t xml:space="preserve">3 yıl, 363 gün</t>
         </is>
       </c>
       <c r="E112">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F112">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G112" s="2">
-        <v>175.00</v>
+        <v>190.00</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">ataturkhaber.com</t>
+          <t xml:space="preserve">acilhaber.net</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 245 gün</t>
+          <t xml:space="preserve">3 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E113">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F113">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G113" s="2">
-        <v>185.00</v>
+        <v>190.00</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">3ocakmersin.com</t>
+          <t xml:space="preserve">akdenizpostasi.com.tr</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 363 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E114">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F114">
         <v>32</v>
       </c>
       <c r="G114" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">acilhaber.net</t>
+          <t xml:space="preserve">birportal.com.tr</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 317 gün</t>
+          <t xml:space="preserve">3 yıl, 249 gün</t>
         </is>
       </c>
       <c r="E115">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F115">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G115" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizpostasi.com.tr</t>
+          <t xml:space="preserve">bugunhaberi.com</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 178 gün</t>
         </is>
       </c>
       <c r="E116">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F116">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G116" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">birportal.com.tr</t>
+          <t xml:space="preserve">haberbildir.com</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 249 gün</t>
+          <t xml:space="preserve">1 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E117">
         <v>3</v>
       </c>
       <c r="F117">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G117" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">bugunhaberi.com</t>
+          <t xml:space="preserve">habermetropol.net</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 178 gün</t>
+          <t xml:space="preserve">4 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E118">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F118">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G118" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberbildir.com</t>
+          <t xml:space="preserve">mersinhaberajans.com</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 10 gün</t>
+          <t xml:space="preserve">7 yıl, 357 gün</t>
         </is>
       </c>
       <c r="E119">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F119">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G119" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">habermetropol.net</t>
+          <t xml:space="preserve">mersinvatan.com</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 253 gün</t>
+          <t xml:space="preserve">10 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E120">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F120">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="G120" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">mersinhaberajans.com</t>
+          <t xml:space="preserve">minsanhaberajansi.com</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 357 gün</t>
+          <t xml:space="preserve">3 yıl, 324 gün</t>
         </is>
       </c>
       <c r="E121">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F121">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="G121" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">mersinvatan.com</t>
+          <t xml:space="preserve">newsmersin.com</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 300 gün</t>
+          <t xml:space="preserve">0 yıl, 140 gün</t>
         </is>
       </c>
       <c r="E122">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F122">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="G122" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">minsanhaberajansi.com</t>
+          <t xml:space="preserve">osmaniyehaberleri.com</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 324 gün</t>
+          <t xml:space="preserve">1 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E123">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F123">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G123" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsmersin.com</t>
+          <t xml:space="preserve">ozyarizlem.com</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 140 gün</t>
+          <t xml:space="preserve">3 yıl, 106 gün</t>
         </is>
       </c>
       <c r="E124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F124">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="G124" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">osmaniyehaberleri.com</t>
+          <t xml:space="preserve">sondakikatr.net</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 95 gün</t>
+          <t xml:space="preserve">0 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E125">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F125">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G125" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">ozyarizlem.com</t>
+          <t xml:space="preserve">sonposta.com.tr</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 106 gün</t>
+          <t xml:space="preserve">1 yıl, 353 gün</t>
         </is>
       </c>
       <c r="E126">
         <v>2</v>
       </c>
       <c r="F126">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G126" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakikatr.net</t>
+          <t xml:space="preserve">takiphaberajansi.com</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 243 gün</t>
+          <t xml:space="preserve">3 yıl, 58 gün</t>
         </is>
       </c>
       <c r="E127">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F127">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G127" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonposta.com.tr</t>
+          <t xml:space="preserve">trgundemi.com.tr </t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 353 gün</t>
+          <t xml:space="preserve">2 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E128">
         <v>2</v>
       </c>
       <c r="F128">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G128" s="2">
         <v>190.00</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">takiphaberajansi.com</t>
+          <t xml:space="preserve">ajans13.com</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 58 gün</t>
+          <t xml:space="preserve">14 yıl, 240 gün</t>
         </is>
       </c>
       <c r="E129">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F129">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G129" s="2">
-        <v>190.00</v>
+        <v>200.00</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">trgundemi.com.tr </t>
+          <t xml:space="preserve">aydin24haber.com</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 272 gün</t>
+          <t xml:space="preserve">13 yıl, 316 gün</t>
         </is>
       </c>
       <c r="E130">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="F130">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="G130" s="2">
-        <v>190.00</v>
+        <v>200.00</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">ajans13.com</t>
+          <t xml:space="preserve">bultenhaberi.com</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 240 gün</t>
+          <t xml:space="preserve">0 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E131">
         <v>7</v>
       </c>
       <c r="F131">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G131" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">aydin24haber.com</t>
+          <t xml:space="preserve">dargecitilcesi.com</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 316 gün</t>
+          <t xml:space="preserve">16 yıl, 17 gün</t>
         </is>
       </c>
       <c r="E132">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="F132">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="G132" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">bultenhaberi.com</t>
+          <t xml:space="preserve">denizlimedya.net</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 361 gün</t>
+          <t xml:space="preserve">4 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E133">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F133">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G133" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">dargecitilcesi.com</t>
+          <t xml:space="preserve">ereglihaberleri.com</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 17 gün</t>
+          <t xml:space="preserve">12 yıl, 232 gün</t>
         </is>
       </c>
       <c r="E134">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F134">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G134" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizlimedya.net</t>
+          <t xml:space="preserve">fatsasondakika.com</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 44 gün</t>
+          <t xml:space="preserve">5 yıl, 304 gün</t>
         </is>
       </c>
       <c r="E135">
         <v>8</v>
       </c>
       <c r="F135">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G135" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">ereglihaberleri.com</t>
+          <t xml:space="preserve">firsthaber.net</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 232 gün</t>
+          <t xml:space="preserve">13 yıl, 240 gün</t>
         </is>
       </c>
       <c r="E136">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F136">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G136" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">fatsasondakika.com</t>
+          <t xml:space="preserve">gazetesiirt.com</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 304 gün</t>
+          <t xml:space="preserve">10 yıl, 264 gün</t>
         </is>
       </c>
       <c r="E137">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F137">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G137" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">firsthaber.net</t>
+          <t xml:space="preserve">haberaz.com</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 240 gün</t>
+          <t xml:space="preserve">13 yıl, 162 gün</t>
         </is>
       </c>
       <c r="E138">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F138">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G138" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetesiirt.com</t>
+          <t xml:space="preserve">habercinim.com</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 264 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E139">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F139">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G139" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberaz.com</t>
+          <t xml:space="preserve">hashaberim.com</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 162 gün</t>
+          <t xml:space="preserve">5 yıl, 191 gün</t>
         </is>
       </c>
       <c r="E140">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F140">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G140" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">habercinim.com</t>
+          <t xml:space="preserve">korsanmedya.com</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">8 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E141">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F141">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G141" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">hashaberim.com</t>
+          <t xml:space="preserve">medyahaberci.com</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 191 gün</t>
+          <t xml:space="preserve">6 yıl, 339 gün</t>
         </is>
       </c>
       <c r="E142">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F142">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G142" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">korsanmedya.com</t>
+          <t xml:space="preserve">mersinkent.com</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 12 gün</t>
+          <t xml:space="preserve">13 yıl, 363 gün</t>
         </is>
       </c>
       <c r="E143">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F143">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G143" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyahaberci.com</t>
+          <t xml:space="preserve">ozgunmanset.com</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 339 gün</t>
+          <t xml:space="preserve">8 yıl, 180 gün</t>
         </is>
       </c>
       <c r="E144">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F144">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G144" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">mersinkent.com</t>
+          <t xml:space="preserve">presshaber.com</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 363 gün</t>
+          <t xml:space="preserve">10 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E145">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F145">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G145" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">ozgunmanset.com</t>
+          <t xml:space="preserve">saniyesindehaber.com</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 180 gün</t>
+          <t xml:space="preserve">4 yıl, 342 gün</t>
         </is>
       </c>
       <c r="E146">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F146">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G146" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">presshaber.com</t>
+          <t xml:space="preserve">sondakikahaberleri.com.tc</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 210 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E147">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F147">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G147" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">saniyesindehaber.com</t>
+          <t xml:space="preserve">vinhaber.com</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 342 gün</t>
+          <t xml:space="preserve">5 yıl, 203 gün</t>
         </is>
       </c>
       <c r="E148">
         <v>15</v>
       </c>
       <c r="F148">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G148" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakikahaberleri.com.tc</t>
+          <t xml:space="preserve">X-chat.com.tr</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E149">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="F149">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="G149" s="2">
         <v>200.00</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">vinhaber.com</t>
+          <t xml:space="preserve">ajanskonya.com</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 203 gün</t>
+          <t xml:space="preserve">10 yıl, 248 gün</t>
         </is>
       </c>
       <c r="E150">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F150">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G150" s="2">
-        <v>200.00</v>
+        <v>210.00</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">X-chat.com.tr</t>
+          <t xml:space="preserve">altinorduajansi.com</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 194 gün</t>
         </is>
       </c>
       <c r="E151">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F151">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G151" s="2">
-        <v>200.00</v>
+        <v>210.00</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">ajanskonya.com</t>
+          <t xml:space="preserve">bagimsizbasin.com</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 248 gün</t>
+          <t xml:space="preserve">3 yıl, 40 gün</t>
         </is>
       </c>
       <c r="E152">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F152">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G152" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">altinorduajansi.com</t>
+          <t xml:space="preserve">batitrakyahaber.com</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 194 gün</t>
+          <t xml:space="preserve">24 yıl, 339 gün</t>
         </is>
       </c>
       <c r="E153">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F153">
         <v>37</v>
       </c>
       <c r="G153" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">bagimsizbasin.com</t>
+          <t xml:space="preserve">cumhurhaber.com</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 40 gün</t>
+          <t xml:space="preserve">13 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E154">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F154">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G154" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">batitrakyahaber.com</t>
+          <t xml:space="preserve">dahaber.com</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 119 gün</t>
+          <t xml:space="preserve">6 yıl, 197 gün</t>
         </is>
       </c>
       <c r="E155">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F155">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="G155" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">cumhurhaber.com</t>
+          <t xml:space="preserve">denizliportal.net</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 194 gün</t>
+          <t xml:space="preserve">5 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E156">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="F156">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G156" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">dahaber.com</t>
+          <t xml:space="preserve">duyguhaber.com</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 197 gün</t>
+          <t xml:space="preserve">5 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E157">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="F157">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G157" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizliportal.net</t>
+          <t xml:space="preserve">ertanhaber.com</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 233 gün</t>
+          <t xml:space="preserve">4 yıl, 266 gün</t>
         </is>
       </c>
       <c r="E158">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F158">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G158" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">duyguhaber.com</t>
+          <t xml:space="preserve">fethiyehaber.com</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 123 gün</t>
+          <t xml:space="preserve">22 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E159">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="F159">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G159" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">ertanhaber.com</t>
+          <t xml:space="preserve">giresunhaberci.com</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 266 gün</t>
+          <t xml:space="preserve">15 yıl, 103 gün</t>
         </is>
       </c>
       <c r="E160">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F160">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="G160" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">fethiyehaber.com</t>
+          <t xml:space="preserve">gundemolay.com.tr</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 346 gün</t>
+          <t xml:space="preserve">3 yıl, 277 gün</t>
         </is>
       </c>
       <c r="E161">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F161">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G161" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">giresunhaberci.com</t>
+          <t xml:space="preserve">haber888.com</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 103 gün</t>
+          <t xml:space="preserve">8 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E162">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F162">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="G162" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundemolay.com.tr</t>
+          <t xml:space="preserve">haberanons.com</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 277 gün</t>
+          <t xml:space="preserve">7 yıl, 175 gün</t>
         </is>
       </c>
       <c r="E163">
         <v>11</v>
       </c>
       <c r="F163">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="G163" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber888.com</t>
+          <t xml:space="preserve">haberihbar.com</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 153 gün</t>
+          <t xml:space="preserve">1 yıl, 273 gün</t>
         </is>
       </c>
       <c r="E164">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F164">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="G164" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberanons.com</t>
+          <t xml:space="preserve">haberkolig.com</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 175 gün</t>
+          <t xml:space="preserve">4 yıl, 342 gün</t>
         </is>
       </c>
       <c r="E165">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F165">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G165" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberihbar.com</t>
+          <t xml:space="preserve">haberkural.com</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 273 gün</t>
+          <t xml:space="preserve">3 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E166">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F166">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="G166" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberkolig.com</t>
+          <t xml:space="preserve">haberlera.com</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 342 gün</t>
+          <t xml:space="preserve">7 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E167">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F167">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G167" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberkural.com</t>
+          <t xml:space="preserve">haberlerd.com</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 42 gün</t>
+          <t xml:space="preserve">5 yıl, 279 gün</t>
         </is>
       </c>
       <c r="E168">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F168">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G168" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlera.com</t>
+          <t xml:space="preserve">haberlerh.com</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 227 gün</t>
+          <t xml:space="preserve">5 yıl, 110 gün</t>
         </is>
       </c>
       <c r="E169">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F169">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G169" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlerd.com</t>
+          <t xml:space="preserve">haberozan.com</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 279 gün</t>
+          <t xml:space="preserve">9 yıl, 104 gün</t>
         </is>
       </c>
       <c r="E170">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F170">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G170" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlerh.com</t>
+          <t xml:space="preserve">haberplanet.com</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 110 gün</t>
+          <t xml:space="preserve">8 yıl, 238 gün</t>
         </is>
       </c>
       <c r="E171">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F171">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G171" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberozan.com</t>
+          <t xml:space="preserve">habersafir.com</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 154 gün</t>
+          <t xml:space="preserve">7 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E172">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F172">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G172" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberplanet.com</t>
+          <t xml:space="preserve">habertutar.com</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 238 gün</t>
+          <t xml:space="preserve">7 yıl, 138 gün</t>
         </is>
       </c>
       <c r="E173">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F173">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="G173" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">habersafir.com</t>
+          <t xml:space="preserve">habervezir.com</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 227 gün</t>
+          <t xml:space="preserve">5 yıl, 299 gün</t>
         </is>
       </c>
       <c r="E174">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F174">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G174" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">habertutar.com</t>
+          <t xml:space="preserve">iceriksitesi.com</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 138 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E175">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F175">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="G175" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">habervezir.com</t>
+          <t xml:space="preserve">izmirhabergazetesi.com</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 299 gün</t>
+          <t xml:space="preserve">4 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E176">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F176">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G176" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">iceriksitesi.com</t>
+          <t xml:space="preserve">kadinfoni.com</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 305 gün</t>
         </is>
       </c>
       <c r="E177">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F177">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="G177" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmirhabergazetesi.com</t>
+          <t xml:space="preserve">kayseriahaber.com</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 28 gün</t>
+          <t xml:space="preserve">4 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E178">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F178">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G178" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinfoni.com</t>
+          <t xml:space="preserve">kirikkalesonhaber.com</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 305 gün</t>
+          <t xml:space="preserve">0 yıl, 65 gün</t>
         </is>
       </c>
       <c r="E179">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F179">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G179" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">kayseriahaber.com</t>
+          <t xml:space="preserve">manisahaber.net</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 30 gün</t>
+          <t xml:space="preserve">18 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E180">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F180">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G180" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">kirikkalesonhaber.com</t>
+          <t xml:space="preserve">medyakocaeli.com</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 65 gün</t>
+          <t xml:space="preserve">1 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E181">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F181">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="G181" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">manisahaber.net</t>
+          <t xml:space="preserve">micder.com</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 80 gün</t>
+          <t xml:space="preserve">4 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E182">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F182">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="G182" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyakocaeli.com</t>
+          <t xml:space="preserve">midasgazete.com</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 236 gün</t>
+          <t xml:space="preserve">1 yıl, 41 gün</t>
         </is>
       </c>
       <c r="E183">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F183">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G183" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">micder.com</t>
+          <t xml:space="preserve">netdehaber.com</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 337 gün</t>
+          <t xml:space="preserve">5 yıl, 220 gün</t>
         </is>
       </c>
       <c r="E184">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F184">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G184" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">midasgazete.com</t>
+          <t xml:space="preserve">parolaajans.com</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 41 gün</t>
+          <t xml:space="preserve">1 yıl, 273 gün</t>
         </is>
       </c>
       <c r="E185">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F185">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="G185" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">netdehaber.com</t>
+          <t xml:space="preserve">pendikhaber.site</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 220 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E186">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F186">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="G186" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">parolaajans.com</t>
+          <t xml:space="preserve">samsunvehaber.com</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 273 gün</t>
+          <t xml:space="preserve">2 yıl, 251 gün</t>
         </is>
       </c>
       <c r="E187">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F187">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="G187" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">pendikhaber.site</t>
+          <t xml:space="preserve">sonhaberlerturkiye.com</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 48 gün</t>
         </is>
       </c>
       <c r="E188">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F188">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G188" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">samsunvehaber.com</t>
+          <t xml:space="preserve">takviyebilgi.com</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 251 gün</t>
+          <t xml:space="preserve">8 yıl, 64 gün</t>
         </is>
       </c>
       <c r="E189">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F189">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G189" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonhaberlerturkiye.com</t>
+          <t xml:space="preserve">tamsaha.com</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 48 gün</t>
+          <t xml:space="preserve">16 yıl, 247 gün</t>
         </is>
       </c>
       <c r="E190">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F190">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G190" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">takviyebilgi.com</t>
+          <t xml:space="preserve">teleweb.com.tr</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 64 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E191">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F191">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G191" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">tamsaha.com</t>
+          <t xml:space="preserve">webhane.com</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 247 gün</t>
+          <t xml:space="preserve">22 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E192">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="F192">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G192" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">teleweb.com.tr</t>
+          <t xml:space="preserve">yenigazetesi.com</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">7 yıl, 145 gün</t>
         </is>
       </c>
       <c r="E193">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F193">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G193" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">webhane.com</t>
+          <t xml:space="preserve">yenigolcuk.com</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 201 gün</t>
+          <t xml:space="preserve">12 yıl, 20 gün</t>
         </is>
       </c>
       <c r="E194">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="F194">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G194" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenigazetesi.com</t>
+          <t xml:space="preserve">zeugmahaber.com.tr</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 145 gün</t>
+          <t xml:space="preserve">3 yıl, 249 gün</t>
         </is>
       </c>
       <c r="E195">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F195">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G195" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenigolcuk.com</t>
+          <t xml:space="preserve">anthaber.com.tr</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 20 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E196">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F196">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G196" s="2">
-        <v>210.00</v>
+        <v>220.00</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">zeugmahaber.com.tr</t>
+          <t xml:space="preserve">ayyildizhaber.net</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 249 gün</t>
+          <t xml:space="preserve">9 yıl, 348 gün</t>
         </is>
       </c>
       <c r="E197">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F197">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G197" s="2">
-        <v>210.00</v>
+        <v>220.00</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">anthaber.com.tr</t>
+          <t xml:space="preserve">bgmhaber.com.tr</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E198">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F198">
         <v>37</v>
       </c>
       <c r="G198" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">ayyildizhaber.net</t>
+          <t xml:space="preserve">bimhaber.com.tr</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 348 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E199">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F199">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G199" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">bgmhaber.com.tr</t>
+          <t xml:space="preserve">dchaber.com.tr</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E200">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F200">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G200" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">bimhaber.com.tr</t>
+          <t xml:space="preserve">erzurumolay.com</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">11 yıl, 36 gün</t>
         </is>
       </c>
       <c r="E201">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F201">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="G201" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">dchaber.com.tr</t>
+          <t xml:space="preserve">fatsahaberleri.com</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">8 yıl, 279 gün</t>
         </is>
       </c>
       <c r="E202">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F202">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G202" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">erzurumolay.com</t>
+          <t xml:space="preserve">fmhaber.com.tr</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 36 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E203">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F203">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G203" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">fatsahaberleri.com</t>
+          <t xml:space="preserve">futbolgazetesi.net</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 279 gün</t>
+          <t xml:space="preserve">1 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E204">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F204">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G204" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">fmhaber.com.tr</t>
+          <t xml:space="preserve">fzhaber.com.tr</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E205">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F205">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G205" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">futbolgazetesi.net</t>
+          <t xml:space="preserve">gozcuordu.com</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 344 gün</t>
+          <t xml:space="preserve">8 yıl, 99 gün</t>
         </is>
       </c>
       <c r="E206">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F206">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G206" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">fzhaber.com.tr</t>
+          <t xml:space="preserve">haberiz.net</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">14 yıl, 85 gün</t>
         </is>
       </c>
       <c r="E207">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F207">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G207" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">gozcuordu.com</t>
+          <t xml:space="preserve">hamsioyun.com</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 99 gün</t>
+          <t xml:space="preserve">9 yıl, 148 gün</t>
         </is>
       </c>
       <c r="E208">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F208">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G208" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberiz.net</t>
+          <t xml:space="preserve">kaphaber.com.tr</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 85 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E209">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F209">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G209" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">hamsioyun.com</t>
+          <t xml:space="preserve">kent59.com</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 148 gün</t>
+          <t xml:space="preserve">7 yıl, 247 gün</t>
         </is>
       </c>
       <c r="E210">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F210">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G210" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">kaphaber.com.tr</t>
+          <t xml:space="preserve">kishaber.com.tr</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E211">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F211">
         <v>36</v>
       </c>
       <c r="G211" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">kent59.com</t>
+          <t xml:space="preserve">kshaber.com.tr</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 247 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E212">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F212">
         <v>36</v>
       </c>
       <c r="G212" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">kishaber.com.tr</t>
+          <t xml:space="preserve">nedenhaber.com</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">4 yıl, 140 gün</t>
         </is>
       </c>
       <c r="E213">
         <v>12</v>
       </c>
       <c r="F213">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G213" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">kshaber.com.tr</t>
+          <t xml:space="preserve">prthaber.com.tr</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E214">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F214">
         <v>36</v>
       </c>
       <c r="G214" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">nedenhaber.com</t>
+          <t xml:space="preserve">rekhaber.com.tr</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 140 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E215">
         <v>12</v>
       </c>
       <c r="F215">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G215" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">prthaber.com.tr</t>
+          <t xml:space="preserve">renklimoda.net</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">11 yıl, 303 gün</t>
         </is>
       </c>
       <c r="E216">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F216">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G216" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">rekhaber.com.tr</t>
+          <t xml:space="preserve">sincikhaber.net</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">10 yıl, 304 gün</t>
         </is>
       </c>
       <c r="E217">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F217">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G217" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">renklimoda.net</t>
+          <t xml:space="preserve">sisligazetesi.com.tr</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 303 gün</t>
+          <t xml:space="preserve">22 yıl, 102 gün</t>
         </is>
       </c>
       <c r="E218">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F218">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G218" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">sincikhaber.net</t>
+          <t xml:space="preserve">uphaber.com.tr</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 304 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E219">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F219">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="G219" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">sisligazetesi.com.tr</t>
+          <t xml:space="preserve">yenievli.com</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 349 gün</t>
         </is>
       </c>
       <c r="E220">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F220">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="G220" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">uphaber.com.tr</t>
+          <t xml:space="preserve">yhaber.com.tr</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E221">
         <v>13</v>
       </c>
       <c r="F221">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G221" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenievli.com</t>
+          <t xml:space="preserve">zmhaber.com.tr</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 349 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E222">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F222">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G222" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">yhaber.com.tr</t>
+          <t xml:space="preserve">zrthaber.com.tr</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E223">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F223">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G223" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">zmhaber.com.tr</t>
+          <t xml:space="preserve">havadishaber.com.tr</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">3 yıl, 277 gün</t>
         </is>
       </c>
       <c r="E224">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F224">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G224" s="2">
-        <v>220.00</v>
+        <v>220.50</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">zrthaber.com.tr</t>
+          <t xml:space="preserve">edirnegercek.com</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">7 yıl, 282 gün</t>
         </is>
       </c>
       <c r="E225">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F225">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G225" s="2">
-        <v>220.00</v>
+        <v>225.00</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">havadishaber.com.tr</t>
+          <t xml:space="preserve">haberdevir.com</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 277 gün</t>
+          <t xml:space="preserve">6 yıl, 238 gün</t>
         </is>
       </c>
       <c r="E226">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F226">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G226" s="2">
-        <v>220.50</v>
+        <v>225.00</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">edirnegercek.com</t>
+          <t xml:space="preserve">karaman.net.tr</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 282 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E227">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="F227">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G227" s="2">
         <v>225.00</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberdevir.com</t>
+          <t xml:space="preserve">tahamumcu.com.tr</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 238 gün</t>
+          <t xml:space="preserve">8 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E228">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F228">
         <v>37</v>
       </c>
       <c r="G228" s="2">
         <v>225.00</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">karaman.net.tr</t>
+          <t xml:space="preserve">ajansalperen.com</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">8 yıl, 21 gün</t>
         </is>
       </c>
       <c r="E229">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="F229">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G229" s="2">
-        <v>225.00</v>
+        <v>230.00</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">tahamumcu.com.tr</t>
+          <t xml:space="preserve">ankhaber.com.tr</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 53 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E230">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F230">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G230" s="2">
-        <v>225.00</v>
+        <v>230.00</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">ajansalperen.com</t>
+          <t xml:space="preserve">bghaber.com.tr</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 21 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E231">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F231">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G231" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">ankhaber.com.tr</t>
+          <t xml:space="preserve">dolapadam.com</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">10 yıl, 179 gün</t>
         </is>
       </c>
       <c r="E232">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F232">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G232" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">bghaber.com.tr</t>
+          <t xml:space="preserve">elazigdahaber.com</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">6 yıl, 32 gün</t>
         </is>
       </c>
       <c r="E233">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F233">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G233" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">dolapadam.com</t>
+          <t xml:space="preserve">fedhaber.com.tr</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 179 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E234">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F234">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="G234" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">elazigdahaber.com</t>
+          <t xml:space="preserve">fenhaber.com.tr</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 32 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E235">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F235">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="G235" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">fedhaber.com.tr</t>
+          <t xml:space="preserve">frhaber.com.tr</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E236">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F236">
         <v>36</v>
       </c>
       <c r="G236" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">fenhaber.com.tr</t>
+          <t xml:space="preserve">guncel-haber.com</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">20 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E237">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F237">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G237" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">frhaber.com.tr</t>
+          <t xml:space="preserve">gundem71.com</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">3 yıl, 340 gün</t>
         </is>
       </c>
       <c r="E238">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F238">
         <v>36</v>
       </c>
       <c r="G238" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">guncel-haber.com</t>
+          <t xml:space="preserve">haberonda.com.tr</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 143 gün</t>
+          <t xml:space="preserve">3 yıl, 246 gün</t>
         </is>
       </c>
       <c r="E239">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F239">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="G239" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundem71.com</t>
+          <t xml:space="preserve">haberyildizi.com</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 340 gün</t>
+          <t xml:space="preserve">8 yıl, 306 gün</t>
         </is>
       </c>
       <c r="E240">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F240">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G240" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberonda.com.tr</t>
+          <t xml:space="preserve">izlemgazetesi.net</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 246 gün</t>
+          <t xml:space="preserve">1 yıl, 208 gün</t>
         </is>
       </c>
       <c r="E241">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F241">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G241" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberyildizi.com</t>
+          <t xml:space="preserve">jhaber.com.tr</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 306 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E242">
+        <v>11</v>
+      </c>
+      <c r="F242">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G242" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">izlemgazetesi.net</t>
+          <t xml:space="preserve">karhaber.com.tr</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 208 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E243">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F243">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G243" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">jhaber.com.tr</t>
+          <t xml:space="preserve">kdvhaber.com.tr</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E244">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F244">
         <v>36</v>
       </c>
       <c r="G244" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">karhaber.com.tr</t>
+          <t xml:space="preserve">kophaber.com.tr</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E245">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F245">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G245" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">kdvhaber.com.tr</t>
+          <t xml:space="preserve">korhaber.com.tr</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E246">
         <v>12</v>
       </c>
       <c r="F246">
         <v>36</v>
       </c>
       <c r="G246" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">kophaber.com.tr</t>
+          <t xml:space="preserve">krthaber.com.tr</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E247">
         <v>12</v>
       </c>
       <c r="F247">
         <v>36</v>
       </c>
       <c r="G247" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">korhaber.com.tr</t>
+          <t xml:space="preserve">kuklahaber.com</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">4 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E248">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F248">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G248" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">krthaber.com.tr</t>
+          <t xml:space="preserve">kumhaber.com.tr</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E249">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F249">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G249" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">kuklahaber.com</t>
+          <t xml:space="preserve">mehmetcikhaber.net</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 314 gün</t>
+          <t xml:space="preserve">7 yıl, 230 gün</t>
         </is>
       </c>
       <c r="E250">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F250">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G250" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">kumhaber.com.tr</t>
+          <t xml:space="preserve">mghaber.com.tr</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E251">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F251">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G251" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">mehmetcikhaber.net</t>
+          <t xml:space="preserve">mithaber.com.tr</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 230 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E252">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F252">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G252" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">mghaber.com.tr</t>
+          <t xml:space="preserve">mobhaber.com.tr</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E253">
         <v>12</v>
       </c>
       <c r="F253">
         <v>36</v>
       </c>
       <c r="G253" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">mithaber.com.tr</t>
+          <t xml:space="preserve">mrthaber.com.tr</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E254">
         <v>12</v>
       </c>
       <c r="F254">
         <v>36</v>
       </c>
       <c r="G254" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">mobhaber.com.tr</t>
+          <t xml:space="preserve">msnhaber.com.tr</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E255">
         <v>12</v>
       </c>
       <c r="F255">
         <v>36</v>
       </c>
       <c r="G255" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">mrthaber.com.tr</t>
+          <t xml:space="preserve">nshaber.com.tr</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E256">
         <v>12</v>
       </c>
       <c r="F256">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G256" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">msnhaber.com.tr</t>
+          <t xml:space="preserve">onayhaber.com</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">4 yıl, 171 gün</t>
         </is>
       </c>
       <c r="E257">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F257">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G257" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">nshaber.com.tr</t>
+          <t xml:space="preserve">onshaber.com.tr</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E258">
         <v>12</v>
       </c>
       <c r="F258">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G258" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">onayhaber.com</t>
+          <t xml:space="preserve">ordu52haber.com</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 171 gün</t>
+          <t xml:space="preserve">8 yıl, 101 gün</t>
         </is>
       </c>
       <c r="E259">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F259">
         <v>32</v>
       </c>
       <c r="G259" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">onshaber.com.tr</t>
+          <t xml:space="preserve">ordugundemi.com</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">9 yıl, 332 gün</t>
         </is>
       </c>
       <c r="E260">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F260">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G260" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">ordu52haber.com</t>
+          <t xml:space="preserve">poshaber.com.tr</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 101 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E261">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F261">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G261" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">ordugundemi.com</t>
+          <t xml:space="preserve">rethaber.com.tr</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 332 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E262">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F262">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G262" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">poshaber.com.tr</t>
+          <t xml:space="preserve">rhaber.com.tr</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E263">
         <v>13</v>
       </c>
       <c r="F263">
         <v>36</v>
       </c>
       <c r="G263" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">rethaber.com.tr</t>
+          <t xml:space="preserve">smmhaber.com.tr</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E264">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F264">
         <v>36</v>
       </c>
       <c r="G264" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">rhaber.com.tr</t>
+          <t xml:space="preserve">sokakhaber.net</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">3 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E265">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F265">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G265" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">smmhaber.com.tr</t>
+          <t xml:space="preserve">sthaber.com.tr</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E266">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F266">
         <v>36</v>
       </c>
       <c r="G266" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">sokakhaber.net</t>
+          <t xml:space="preserve">takhaber.com.tr</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 22 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E267">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F267">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="G267" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">sthaber.com.tr</t>
+          <t xml:space="preserve">tekmanset.com</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">3 yıl, 48 gün</t>
         </is>
       </c>
       <c r="E268">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F268">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G268" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">takhaber.com.tr</t>
+          <t xml:space="preserve">temhaber.com.tr</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E269">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F269">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G269" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekmanset.com</t>
+          <t xml:space="preserve">trkhaber.com.tr</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 48 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E270">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F270">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G270" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">temhaber.com.tr</t>
+          <t xml:space="preserve">yashaber.com.tr</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E271">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F271">
         <v>35</v>
       </c>
       <c r="G271" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">trkhaber.com.tr</t>
+          <t xml:space="preserve">zethaber.com.tr</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E272">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F272">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G272" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">yashaber.com.tr</t>
+          <t xml:space="preserve">Kapsamhaber.com</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">16 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E273">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F273">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G273" s="2">
-        <v>230.00</v>
+        <v>235.00</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">zethaber.com.tr</t>
+          <t xml:space="preserve">usakhabermerkezi.com</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">15 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E274">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F274">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G274" s="2">
-        <v>230.00</v>
+        <v>235.00</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kapsamhaber.com</t>
+          <t xml:space="preserve">adanaajans.net</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 284 gün</t>
+          <t xml:space="preserve">11 yıl, 326 gün</t>
         </is>
       </c>
       <c r="E275">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="F275">
         <v>44</v>
       </c>
       <c r="G275" s="2">
-        <v>235.00</v>
+        <v>240.00</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t xml:space="preserve">usakhabermerkezi.com</t>
+          <t xml:space="preserve">bashaber.com.tr</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 80 gün</t>
+          <t xml:space="preserve">2 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E276">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F276">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G276" s="2">
-        <v>235.00</v>
+        <v>240.00</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">adanaajans.net</t>
+          <t xml:space="preserve">cesurordu.com</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 326 gün</t>
+          <t xml:space="preserve">9 yıl, 112 gün</t>
         </is>
       </c>
       <c r="E277">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="F277">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G277" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">bashaber.com.tr</t>
+          <t xml:space="preserve">dogurehberi.com</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 284 gün</t>
+          <t xml:space="preserve">13 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E278">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="F278">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G278" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">cesurordu.com</t>
+          <t xml:space="preserve">haberlerafyon.com</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 112 gün</t>
+          <t xml:space="preserve">1 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E279">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F279">
         <v>33</v>
       </c>
       <c r="G279" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">dogurehberi.com</t>
+          <t xml:space="preserve">habersaati.net</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 223 gün</t>
+          <t xml:space="preserve">19 yıl, 278 gün</t>
         </is>
       </c>
       <c r="E280">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="F280">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="G280" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">emreakkaya.com.tr</t>
+          <t xml:space="preserve">kocaeliajans.com</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 177 gün</t>
+          <t xml:space="preserve">8 yıl, 67 gün</t>
         </is>
       </c>
       <c r="E281">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F281">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G281" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlerafyon.com</t>
+          <t xml:space="preserve">medyazar.com </t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 174 gün</t>
+          <t xml:space="preserve">2 yıl, 0 gün</t>
         </is>
       </c>
       <c r="E282">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F282">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G282" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">habersaati.net</t>
+          <t xml:space="preserve">olasihaberler.com</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 278 gün</t>
+          <t xml:space="preserve">3 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E283">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F283">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G283" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaeliajans.com</t>
+          <t xml:space="preserve">teknomagic.com</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 67 gün</t>
+          <t xml:space="preserve">6 yıl, 133 gün</t>
         </is>
       </c>
       <c r="E284">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F284">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G284" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyazar.com </t>
+          <t xml:space="preserve">yorumguncel.com</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 0 gün</t>
+          <t xml:space="preserve">5 yıl, 105 gün</t>
         </is>
       </c>
       <c r="E285">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F285">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G285" s="2">
         <v>240.00</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">olasihaberler.com</t>
+          <t xml:space="preserve">batmandemokrathaber.com</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 143 gün</t>
+          <t xml:space="preserve">7 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E286">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F286">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G286" s="2">
-        <v>240.00</v>
+        <v>245.00</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknomagic.com</t>
+          <t xml:space="preserve">denizmavisi.net</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 133 gün</t>
+          <t xml:space="preserve">5 yıl, 170 gün</t>
         </is>
       </c>
       <c r="E287">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F287">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G287" s="2">
-        <v>240.00</v>
+        <v>245.00</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t xml:space="preserve">yorumguncel.com</t>
+          <t xml:space="preserve">ensonhaberler.com.tc</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 105 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E288">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="F288">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G288" s="2">
-        <v>240.00</v>
+        <v>245.00</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t xml:space="preserve">batmandemokrathaber.com</t>
+          <t xml:space="preserve">flasgazetesi.com.tr</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 72 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E289">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F289">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G289" s="2">
         <v>245.00</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizmavisi.net</t>
+          <t xml:space="preserve">Giresungundem.com</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 170 gün</t>
+          <t xml:space="preserve">19 yıl, 20 gün</t>
         </is>
       </c>
       <c r="E290">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F290">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G290" s="2">
         <v>245.00</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t xml:space="preserve">ensonhaberler.com.tc</t>
+          <t xml:space="preserve">manisanokta.com.tr</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 82 gün</t>
         </is>
       </c>
       <c r="E291">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="F291">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="G291" s="2">
         <v>245.00</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t xml:space="preserve">flasgazetesi.com.tr</t>
+          <t xml:space="preserve">mansethaberajansi.com</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 179 gün</t>
         </is>
       </c>
       <c r="E292">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="F292">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G292" s="2">
         <v>245.00</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t xml:space="preserve">Giresungundem.com</t>
+          <t xml:space="preserve">aksarayhaberleri.gen.tr</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 20 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E293">
         <v>19</v>
       </c>
       <c r="F293">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G293" s="2">
-        <v>245.00</v>
+        <v>250.00</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t xml:space="preserve">manisanokta.com.tr</t>
+          <t xml:space="preserve">anamurekspres.com.tr</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 82 gün</t>
+          <t xml:space="preserve">1 yıl, 18 gün</t>
         </is>
       </c>
       <c r="E294">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F294">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="G294" s="2">
-        <v>245.00</v>
+        <v>250.00</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t xml:space="preserve">mansethaberajansi.com</t>
+          <t xml:space="preserve">ayancikgazetesi.com</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 179 gün</t>
+          <t xml:space="preserve">12 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E295">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F295">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="G295" s="2">
-        <v>245.00</v>
+        <v>250.00</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t xml:space="preserve">aksarayhaberleri.gen.tr</t>
+          <t xml:space="preserve">balikesirhaber.net</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 232 gün</t>
         </is>
       </c>
       <c r="E296">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F296">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G296" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t xml:space="preserve">anamurekspres.com.tr</t>
+          <t xml:space="preserve">bolgedenhaber.com</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 18 gün</t>
+          <t xml:space="preserve">1 yıl, 171 gün</t>
         </is>
       </c>
       <c r="E297">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F297">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G297" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t xml:space="preserve">ayancikgazetesi.com</t>
+          <t xml:space="preserve">canbeyhaberajansi.com</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 122 gün</t>
+          <t xml:space="preserve">0 yıl, 92 gün</t>
         </is>
       </c>
       <c r="E298">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="F298">
-        <v>35</v>
+        <v>6</v>
       </c>
       <c r="G298" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t xml:space="preserve">balikesirhaber.net</t>
+          <t xml:space="preserve">corludahaber.com</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 232 gün</t>
+          <t xml:space="preserve">10 yıl, 108 gün</t>
         </is>
       </c>
       <c r="E299">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F299">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G299" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolgedenhaber.com</t>
+          <t xml:space="preserve">elazigsabah.com</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 171 gün</t>
+          <t xml:space="preserve">1 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E300">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F300">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G300" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t xml:space="preserve">canbeyhaberajansi.com</t>
+          <t xml:space="preserve">gazetebasliklari.com.tr</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 92 gün</t>
+          <t xml:space="preserve">2 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E301">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F301">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G301" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t xml:space="preserve">corludahaber.com</t>
+          <t xml:space="preserve">haber228.com</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 108 gün</t>
+          <t xml:space="preserve">12 yıl, 14 gün</t>
         </is>
       </c>
       <c r="E302">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F302">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G302" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t xml:space="preserve">elazigsabah.com</t>
+          <t xml:space="preserve">Habercan.com.tr</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 234 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E303">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F303">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G303" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetebasliklari.com.tr</t>
+          <t xml:space="preserve">haberhalk.com</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 290 gün</t>
+          <t xml:space="preserve">2 yıl, 333 gün</t>
         </is>
       </c>
       <c r="E304">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F304">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G304" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber228.com</t>
+          <t xml:space="preserve">habervadi.com</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 14 gün</t>
+          <t xml:space="preserve">0 yıl, 334 gün</t>
         </is>
       </c>
       <c r="E305">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="F305">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="G305" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t xml:space="preserve">Habercan.com.tr</t>
+          <t xml:space="preserve">havadis07.com</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 20 gün</t>
         </is>
       </c>
       <c r="E306">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F306">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="G306" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberhalk.com</t>
+          <t xml:space="preserve">insanokur.org</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 333 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E307">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="F307">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="G307" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t xml:space="preserve">habervadi.com</t>
+          <t xml:space="preserve">kamu3.com</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 334 gün</t>
+          <t xml:space="preserve">6 yıl, 250 gün</t>
         </is>
       </c>
       <c r="E308">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="F308">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G308" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t xml:space="preserve">havadis07.com</t>
+          <t xml:space="preserve">karaman.org</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 20 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E309">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F309">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="G309" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t xml:space="preserve">insanokur.org</t>
+          <t xml:space="preserve">kisiselbilgi.com</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E310">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="F310">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G310" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamu3.com</t>
+          <t xml:space="preserve">kocaeliyenihaber.com</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 250 gün</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G311" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t xml:space="preserve">karaman.org</t>
+          <t xml:space="preserve">macrohaber.com</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 35 gün</t>
         </is>
       </c>
       <c r="E312">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F312">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="G312" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t xml:space="preserve">kisiselbilgi.com</t>
+          <t xml:space="preserve">malatyajethaber.com.tr</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 292 gün</t>
+          <t xml:space="preserve">2 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E313">
-        <v>55</v>
+        <v>7</v>
       </c>
       <c r="F313">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="G313" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaeliyenihaber.com</t>
+          <t xml:space="preserve">Marmaragazetesi.com</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">24 yıl, 38 gün</t>
+        </is>
+      </c>
+      <c r="E314">
+        <v>36</v>
+      </c>
+      <c r="F314">
+        <v>45</v>
       </c>
       <c r="G314" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t xml:space="preserve">macrohaber.com</t>
+          <t xml:space="preserve">muhtemel.net</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 35 gün</t>
+          <t xml:space="preserve">3 yıl, 247 gün</t>
         </is>
       </c>
       <c r="E315">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="F315">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G315" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyajethaber.com.tr</t>
+          <t xml:space="preserve">peshaber.com</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 163 gün</t>
+          <t xml:space="preserve">6 yıl, 282 gün</t>
         </is>
       </c>
       <c r="E316">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="F316">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G316" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marmaragazetesi.com</t>
+          <t xml:space="preserve">renkliteneke.com</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 286 gün</t>
+          <t xml:space="preserve">3 yıl, 40 gün</t>
         </is>
       </c>
       <c r="E317">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F317">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="G317" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t xml:space="preserve">muhtemel.net</t>
+          <t xml:space="preserve">samsunetikhaber3.com</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 247 gün</t>
+          <t xml:space="preserve">4 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E318">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="F318">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G318" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t xml:space="preserve">peshaber.com</t>
+          <t xml:space="preserve">sivasdogruhaber.com</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 282 gün</t>
+          <t xml:space="preserve">0 yıl, 56 gün</t>
         </is>
       </c>
       <c r="E319">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="F319">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="G319" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t xml:space="preserve">renkliteneke.com</t>
+          <t xml:space="preserve">somahaber.net</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 40 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G320" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t xml:space="preserve">samsunetikhaber3.com</t>
+          <t xml:space="preserve">spores.com.tr</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 174 gün</t>
+          <t xml:space="preserve">2 yıl, 266 gün</t>
         </is>
       </c>
       <c r="E321">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="F321">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G321" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t xml:space="preserve">sivasdogruhaber.com</t>
+          <t xml:space="preserve">sultanhani.gen.tr</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 56 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E322">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F322">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="G322" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t xml:space="preserve">spores.com.tr</t>
+          <t xml:space="preserve">teknolojikhaberi.com</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 266 gün</t>
+          <t xml:space="preserve">4 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E323">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F323">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G323" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t xml:space="preserve">sultanhani.gen.tr</t>
+          <t xml:space="preserve">yenianamur.com.tr</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 200 gün</t>
         </is>
       </c>
       <c r="E324">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F324">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="G324" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknolojikhaberi.com</t>
+          <t xml:space="preserve">yenimalatyahaber.com.tr</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 95 gün</t>
+          <t xml:space="preserve">2 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E325">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="F325">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="G325" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenianamur.com.tr</t>
+          <t xml:space="preserve">merkezajans.com</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 200 gün</t>
+          <t xml:space="preserve">3 yıl, 239 gün</t>
         </is>
       </c>
       <c r="E326">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F326">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G326" s="2">
-        <v>250.00</v>
+        <v>260.00</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenimalatyahaber.com.tr</t>
+          <t xml:space="preserve">saglamaraba.com</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 288 gün</t>
+          <t xml:space="preserve">1 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E327">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F327">
         <v>16</v>
       </c>
       <c r="G327" s="2">
-        <v>250.00</v>
+        <v>260.00</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t xml:space="preserve">merkezajans.com</t>
+          <t xml:space="preserve">akyazihaberleri.com</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 239 gün</t>
+          <t xml:space="preserve">3 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E328">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F328">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="G328" s="2">
-        <v>260.00</v>
+        <v>262.50</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t xml:space="preserve">saglamaraba.com</t>
+          <t xml:space="preserve">altinderehaber.com</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 234 gün</t>
+          <t xml:space="preserve">3 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E329">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F329">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G329" s="2">
-        <v>260.00</v>
+        <v>262.50</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t xml:space="preserve">akyazihaberleri.com</t>
+          <t xml:space="preserve">seiryudigital.com</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 344 gün</t>
+          <t xml:space="preserve">0 yıl, 107 gün</t>
         </is>
       </c>
       <c r="E330">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F330">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G330" s="2">
         <v>262.50</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t xml:space="preserve">altinderehaber.com</t>
+          <t xml:space="preserve">odemisliler.com</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 157 gün</t>
+          <t xml:space="preserve">6 yıl, 128 gün</t>
         </is>
       </c>
       <c r="E331">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F331">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G331" s="2">
-        <v>262.50</v>
+        <v>265.00</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t xml:space="preserve">seiryudigital.com</t>
+          <t xml:space="preserve">afyonhaberleri.com</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 107 gün</t>
+          <t xml:space="preserve">1 yıl, 269 gün</t>
         </is>
       </c>
       <c r="E332">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F332">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G332" s="2">
-        <v>262.50</v>
+        <v>275.00</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t xml:space="preserve">odemisliler.com</t>
+          <t xml:space="preserve">bolgehaberleri.com</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 128 gün</t>
+          <t xml:space="preserve">1 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E333">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F333">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G333" s="2">
-        <v>265.00</v>
+        <v>275.00</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonhaberleri.com</t>
+          <t xml:space="preserve">coderolog.com</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 269 gün</t>
+          <t xml:space="preserve">0 yıl, 285 gün</t>
         </is>
       </c>
       <c r="E334">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="F334">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="G334" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolgehaberleri.com</t>
+          <t xml:space="preserve">Haberaks.com.tr</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 127 gün</t>
+          <t xml:space="preserve">4 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E335">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F335">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G335" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t xml:space="preserve">coderolog.com</t>
+          <t xml:space="preserve">habermarmaris.com.tr</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 285 gün</t>
+          <t xml:space="preserve">3 yıl, 278 gün</t>
         </is>
       </c>
       <c r="E336">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="F336">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G336" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haberaks.com.tr</t>
+          <t xml:space="preserve">habertakibi.com.tr</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 5 gün</t>
+          <t xml:space="preserve">3 yıl, 84 gün</t>
         </is>
       </c>
       <c r="E337">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F337">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G337" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t xml:space="preserve">habermarmaris.com.tr</t>
+          <t xml:space="preserve">karamansondakka.com</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 278 gün</t>
+          <t xml:space="preserve">7 yıl, 190 gün</t>
         </is>
       </c>
       <c r="E338">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="F338">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="G338" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t xml:space="preserve">habertakibi.com.tr</t>
+          <t xml:space="preserve">modadekorasyonlar.com</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 84 gün</t>
+          <t xml:space="preserve">13 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E339">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F339">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G339" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t xml:space="preserve">karamansondakka.com</t>
+          <t xml:space="preserve">sakaryabasin.com.tr</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 190 gün</t>
+          <t xml:space="preserve">2 yıl, 3 gün</t>
         </is>
       </c>
       <c r="E340">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="F340">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G340" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t xml:space="preserve">modadekorasyonlar.com</t>
+          <t xml:space="preserve">sonhaber.org.tr</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 111 gün</t>
+          <t xml:space="preserve">2 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E341">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F341">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G341" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakaryabasin.com.tr</t>
+          <t xml:space="preserve">sultanhanigazetesi.com</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 3 gün</t>
+          <t xml:space="preserve">4 yıl, 39 gün</t>
         </is>
       </c>
       <c r="E342">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F342">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="2">
         <v>275.00</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonhaber.org.tr</t>
+          <t xml:space="preserve">ajjanda.com</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 272 gün</t>
+          <t xml:space="preserve">2 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E343">
         <v>9</v>
       </c>
       <c r="F343">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G343" s="2">
-        <v>275.00</v>
+        <v>290.00</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t xml:space="preserve">sultanhanigazetesi.com</t>
+          <t xml:space="preserve">akdenizmilat.com</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 39 gün</t>
+          <t xml:space="preserve">1 yıl, 254 gün</t>
         </is>
       </c>
       <c r="E344">
+        <v>6</v>
+      </c>
+      <c r="F344">
         <v>14</v>
       </c>
-      <c r="F344">
-[...1 lines deleted...]
-      </c>
       <c r="G344" s="2">
-        <v>275.00</v>
+        <v>290.00</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t xml:space="preserve">ajjanda.com</t>
+          <t xml:space="preserve">balikesirmilat.com</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 174 gün</t>
-[...6 lines deleted...]
-        <v>19</v>
+          <t xml:space="preserve">2 yıl, 317 gün</t>
+        </is>
       </c>
       <c r="G345" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizmilat.com</t>
+          <t xml:space="preserve">bursamilat.com</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 254 gün</t>
+          <t xml:space="preserve">1 yıl, 270 gün</t>
         </is>
       </c>
       <c r="E346">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F346">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G346" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t xml:space="preserve">balikesirmilat.com</t>
+          <t xml:space="preserve">egemilat.com</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 317 gün</t>
+          <t xml:space="preserve">7 yıl, 79 gün</t>
         </is>
       </c>
       <c r="G347" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursamilat.com</t>
+          <t xml:space="preserve">gazete4.com</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 270 gün</t>
+          <t xml:space="preserve">1 yıl, 136 gün</t>
         </is>
       </c>
       <c r="E348">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F348">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="G348" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t xml:space="preserve">egemilat.com</t>
+          <t xml:space="preserve">haberolcek.com</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 79 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 108 gün</t>
+        </is>
+      </c>
+      <c r="E349">
+        <v>14</v>
+      </c>
+      <c r="F349">
+        <v>38</v>
       </c>
       <c r="G349" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazete4.com</t>
+          <t xml:space="preserve">kafehaber.com</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 136 gün</t>
+          <t xml:space="preserve">1 yıl, 334 gün</t>
         </is>
       </c>
       <c r="E350">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F350">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G350" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberolcek.com</t>
+          <t xml:space="preserve">karadenizmilat.com</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 108 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">2 yıl, 276 gün</t>
+        </is>
       </c>
       <c r="G351" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t xml:space="preserve">kafehaber.com</t>
+          <t xml:space="preserve">kocaelimilat.com</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 334 gün</t>
+          <t xml:space="preserve">2 yıl, 305 gün</t>
         </is>
       </c>
       <c r="E352">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F352">
         <v>21</v>
       </c>
       <c r="G352" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t xml:space="preserve">karadenizmilat.com</t>
+          <t xml:space="preserve">sakaryajurnal.com</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 276 gün</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 267 gün</t>
+        </is>
+      </c>
+      <c r="E353">
+        <v>13</v>
+      </c>
+      <c r="F353">
+        <v>24</v>
       </c>
       <c r="G353" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaelimilat.com</t>
+          <t xml:space="preserve">sakaryaolay.com</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 305 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E354">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F354">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G354" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakaryajurnal.com</t>
+          <t xml:space="preserve">sakaryases.com</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 267 gün</t>
+          <t xml:space="preserve">13 yıl, 352 gün</t>
         </is>
       </c>
       <c r="E355">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F355">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G355" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakaryaolay.com</t>
+          <t xml:space="preserve">yenibirhaber.net</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G356" s="2">
         <v>290.00</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakaryases.com</t>
+          <t xml:space="preserve">ademocut.com</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 352 gün</t>
+          <t xml:space="preserve">15 yıl, 164 gün</t>
         </is>
       </c>
       <c r="E357">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F357">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="G357" s="2">
-        <v>290.00</v>
+        <v>300.00</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenibirhaber.net</t>
+          <t xml:space="preserve">adiyamannethaber.com</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 234 gün</t>
+        </is>
+      </c>
+      <c r="E358">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>18</v>
       </c>
       <c r="G358" s="2">
-        <v>290.00</v>
+        <v>300.00</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t xml:space="preserve">ademocut.com</t>
+          <t xml:space="preserve">akishaber.com.tr</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 105 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E359">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F359">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="G359" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t xml:space="preserve">adiyamannethaber.com</t>
+          <t xml:space="preserve">aktuelhaberler.com</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 234 gün</t>
+          <t xml:space="preserve">0 yıl, 304 gün</t>
         </is>
       </c>
       <c r="E360">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F360">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G360" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t xml:space="preserve">akishaber.com.tr</t>
+          <t xml:space="preserve">alfahaber.com.tr</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 171 gün</t>
         </is>
       </c>
       <c r="E361">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="F361">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="G361" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t xml:space="preserve">aktuelhaberler.com</t>
+          <t xml:space="preserve">anamurbulten.com</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 304 gün</t>
+          <t xml:space="preserve">11 yıl, 91 gün</t>
         </is>
       </c>
       <c r="E362">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F362">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G362" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t xml:space="preserve">alfahaber.com.tr</t>
+          <t xml:space="preserve">anlamine.com.tr</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 171 gün</t>
+          <t xml:space="preserve">1 yıl, 32 gün</t>
         </is>
       </c>
       <c r="E363">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F363">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G363" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t xml:space="preserve">anamurbulten.com</t>
+          <t xml:space="preserve">belediyelerden.com</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 91 gün</t>
+          <t xml:space="preserve">0 yıl, 87 gün</t>
         </is>
       </c>
       <c r="E364">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F364">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G364" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t xml:space="preserve">anlamine.com.tr</t>
+          <t xml:space="preserve">bilecikhaber.com.tr</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 32 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E365">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F365">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="G365" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t xml:space="preserve">belediyelerden.com</t>
+          <t xml:space="preserve">bkgd.org</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 87 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E366">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F366">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G366" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilecikhaber.com.tr</t>
+          <t xml:space="preserve">bolgegazetesi.com</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">21 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E367">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F367">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G367" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t xml:space="preserve">bkgd.org</t>
+          <t xml:space="preserve">bulten.net</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">22 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E368">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F368">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G368" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolgegazetesi.com</t>
+          <t xml:space="preserve">dakikalikhaber.com.tr</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 315 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G369" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t xml:space="preserve">bulten.net</t>
+          <t xml:space="preserve">detaysal.com</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 157 gün</t>
+          <t xml:space="preserve">3 yıl, 115 gün</t>
         </is>
       </c>
       <c r="E370">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="F370">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G370" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t xml:space="preserve">detaysal.com</t>
+          <t xml:space="preserve">ekosakarya.com</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 115 gün</t>
+          <t xml:space="preserve">3 yıl, 202 gün</t>
         </is>
       </c>
       <c r="E371">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c r="F371">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G371" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekosakarya.com</t>
+          <t xml:space="preserve">eksenturk.com.tr</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 202 gün</t>
+          <t xml:space="preserve">2 yıl, 170 gün</t>
         </is>
       </c>
       <c r="E372">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F372">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G372" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t xml:space="preserve">eksenturk.com.tr</t>
+          <t xml:space="preserve">ermenekhaberleri.com</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 170 gün</t>
+          <t xml:space="preserve">10 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E373">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F373">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G373" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t xml:space="preserve">ermenekhaberleri.com</t>
+          <t xml:space="preserve">evrimhaber.com</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 150 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">9 yıl, 189 gün</t>
+        </is>
       </c>
       <c r="G374" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t xml:space="preserve">evrimhaber.com</t>
+          <t xml:space="preserve">galamagazin.com.tr</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 189 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 325 gün</t>
+        </is>
+      </c>
+      <c r="E375">
+        <v>7</v>
+      </c>
+      <c r="F375">
+        <v>14</v>
       </c>
       <c r="G375" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t xml:space="preserve">galamagazin.com.tr</t>
+          <t xml:space="preserve">gercektaraf.com.tr</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 325 gün</t>
+          <t xml:space="preserve">1 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E376">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="F376">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G376" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t xml:space="preserve">gercektaraf.com.tr</t>
+          <t xml:space="preserve">Giresunsonses.com</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 233 gün</t>
+          <t xml:space="preserve">3 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E377">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F377">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="G377" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t xml:space="preserve">Giresunsonses.com</t>
+          <t xml:space="preserve">gundembugun.com</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 132 gün</t>
+          <t xml:space="preserve">0 yıl, 106 gün</t>
         </is>
       </c>
       <c r="E378">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="F378">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G378" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundembugun.com</t>
+          <t xml:space="preserve">gundemtakip.com</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 106 gün</t>
+          <t xml:space="preserve">6 yıl, 286 gün</t>
         </is>
       </c>
       <c r="E379">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="F379">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G379" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundemtakip.com</t>
+          <t xml:space="preserve">gundemvan.com</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 286 gün</t>
+          <t xml:space="preserve">12 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E380">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="F380">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="G380" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundemvan.com</t>
+          <t xml:space="preserve">gundemzamani.com</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 199 gün</t>
+          <t xml:space="preserve">1 yıl, 88 gün</t>
         </is>
       </c>
       <c r="E381">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F381">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="G381" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundemzamani.com</t>
+          <t xml:space="preserve">Haber-turk.tv</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 88 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E382">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="F382">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G382" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haber-turk.tv</t>
+          <t xml:space="preserve">haberant.com</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">8 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E383">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F383">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G383" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberant.com</t>
+          <t xml:space="preserve">haberbulteni.net</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 236 gün</t>
+          <t xml:space="preserve">3 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E384">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F384">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="G384" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberbulteni.net</t>
+          <t xml:space="preserve">haberdar24.com</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 122 gün</t>
+          <t xml:space="preserve">0 yıl, 201 gün</t>
         </is>
       </c>
       <c r="E385">
-        <v>5</v>
+        <v>54</v>
       </c>
       <c r="F385">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G385" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberdar24.com</t>
+          <t xml:space="preserve">haberdekal.com.tr</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 201 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G386" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t xml:space="preserve">haberdenizli.com</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 197 gün</t>
+          <t xml:space="preserve">19 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E387">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="F387">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G387" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t xml:space="preserve">haberdirekt.com</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t xml:space="preserve">9 yıl, 342 gün</t>
         </is>
       </c>
       <c r="G388" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t xml:space="preserve">habergazete.net</t>
+          <t xml:space="preserve">haberindunyasi.com.tr</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 259 gün</t>
-[...6 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G389" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t xml:space="preserve">haberkontrol.com</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t xml:space="preserve">4 yıl, 294 gün</t>
         </is>
@@ -12470,346 +12446,340 @@
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t xml:space="preserve">3 yıl, 29 gün</t>
         </is>
       </c>
       <c r="E403">
         <v>3</v>
       </c>
       <c r="F403">
         <v>22</v>
       </c>
       <c r="G403" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t xml:space="preserve">magazinhabermerkezi.com</t>
+          <t xml:space="preserve">malatyaguncelhaber.com</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 38 gün</t>
+          <t xml:space="preserve">2 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E404">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F404">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G404" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyaguncelhaber.com</t>
+          <t xml:space="preserve">malatyataraf.com</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 163 gün</t>
+          <t xml:space="preserve">6 yıl, 6 gün</t>
         </is>
       </c>
       <c r="E405">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F405">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G405" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyataraf.com</t>
+          <t xml:space="preserve">mansetmalatya.com</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 6 gün</t>
+          <t xml:space="preserve">6 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E406">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F406">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G406" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t xml:space="preserve">mansetmalatya.com</t>
+          <t xml:space="preserve">maraspost.com.tr</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 158 gün</t>
+          <t xml:space="preserve">0 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E407">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F407">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G407" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t xml:space="preserve">maraspost.com.tr</t>
+          <t xml:space="preserve">marmarabasin.com.tr</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 199 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E408">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F408">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G408" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t xml:space="preserve">marmarabasin.com.tr</t>
+          <t xml:space="preserve">medyayorum.com</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
-[...6 lines deleted...]
-        <v>21</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G409" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyayorum.com</t>
+          <t xml:space="preserve">mersinekspres.com</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 20 gün</t>
+        </is>
+      </c>
+      <c r="E410">
+        <v>4</v>
+      </c>
+      <c r="F410">
+        <v>11</v>
       </c>
       <c r="G410" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t xml:space="preserve">mersinekspres.com</t>
+          <t xml:space="preserve">modagelinlikler.net</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 20 gün</t>
+          <t xml:space="preserve">13 yıl, 203 gün</t>
         </is>
       </c>
       <c r="E411">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F411">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G411" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t xml:space="preserve">modagelinlikler.net</t>
+          <t xml:space="preserve">muthaber.com </t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 203 gün</t>
+          <t xml:space="preserve">5 yıl, 94 gün</t>
         </is>
       </c>
       <c r="E412">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F412">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G412" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t xml:space="preserve">muthaber.com </t>
+          <t xml:space="preserve">organikhaberler.com.tr</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 94 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G413" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t xml:space="preserve">peronhaber.com</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
@@ -12892,3405 +12862,3405 @@
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t xml:space="preserve">1 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E417">
         <v>35</v>
       </c>
       <c r="F417">
         <v>27</v>
       </c>
       <c r="G417" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakikahabertv.com</t>
+          <t xml:space="preserve">sondakikaburda.com.tr</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 277 gün</t>
-[...6 lines deleted...]
-        <v>16</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G418" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekduze.com</t>
+          <t xml:space="preserve">sondakikahabertv.com</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 115 gün</t>
+          <t xml:space="preserve">1 yıl, 277 gün</t>
         </is>
       </c>
       <c r="E419">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="F419">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G419" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyebasin.com.tr</t>
+          <t xml:space="preserve">tekduze.com</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 347 gün</t>
+          <t xml:space="preserve">3 yıl, 115 gün</t>
         </is>
       </c>
       <c r="E420">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="F420">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G420" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyemilat.com</t>
+          <t xml:space="preserve">turkiyebasin.com.tr</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 75 gün</t>
+          <t xml:space="preserve">1 yıl, 347 gün</t>
         </is>
       </c>
       <c r="E421">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F421">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G421" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyesonhaber.com.tr</t>
+          <t xml:space="preserve">turkiyemilat.com</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 350 gün</t>
+          <t xml:space="preserve">4 yıl, 75 gün</t>
         </is>
       </c>
       <c r="E422">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F422">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G422" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyesporadamlari.com</t>
+          <t xml:space="preserve">turkiyesonhaber.com.tr</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 264 gün</t>
+          <t xml:space="preserve">1 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E423">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F423">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G423" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t xml:space="preserve">vanhaber.com.tr</t>
+          <t xml:space="preserve">turkiyesporadamlari.com</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 246 gün</t>
+          <t xml:space="preserve">1 yıl, 264 gün</t>
         </is>
       </c>
       <c r="E424">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F424">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="G424" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t xml:space="preserve">yalinhaberler.com</t>
+          <t xml:space="preserve">vanhaber.com.tr</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 342 gün</t>
+          <t xml:space="preserve">6 yıl, 246 gün</t>
         </is>
       </c>
       <c r="E425">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F425">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G425" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t xml:space="preserve">yeniistiklal.com</t>
+          <t xml:space="preserve">yalinhaberler.com</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 177 gün</t>
+          <t xml:space="preserve">6 yıl, 342 gün</t>
         </is>
       </c>
       <c r="E426">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="F426">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="G426" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulmilat.com</t>
+          <t xml:space="preserve">yeniistiklal.com</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 310 gün</t>
+          <t xml:space="preserve">4 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E427">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="F427">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G427" s="2">
-        <v>310.00</v>
+        <v>300.00</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberimsin.com</t>
+          <t xml:space="preserve">istanbulmilat.com</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 181 gün</t>
+          <t xml:space="preserve">8 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E428">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F428">
         <v>27</v>
       </c>
       <c r="G428" s="2">
-        <v>315.00</v>
+        <v>310.00</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t xml:space="preserve">seydisehirhaber.com</t>
+          <t xml:space="preserve">haberimsin.com</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 364 gün</t>
+          <t xml:space="preserve">0 yıl, 181 gün</t>
         </is>
       </c>
       <c r="E429">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F429">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="G429" s="2">
-        <v>330.00</v>
+        <v>315.00</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenisehiryorem.com</t>
+          <t xml:space="preserve">seydisehirhaber.com</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 91 gün</t>
+          <t xml:space="preserve">19 yıl, 364 gün</t>
         </is>
       </c>
       <c r="E430">
         <v>20</v>
       </c>
       <c r="F430">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="G430" s="2">
-        <v>340.00</v>
+        <v>330.00</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t xml:space="preserve">adanahaber.net</t>
+          <t xml:space="preserve">yenisehiryorem.com</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 292 gün</t>
+          <t xml:space="preserve">12 yıl, 179 gün</t>
         </is>
       </c>
       <c r="E431">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F431">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G431" s="2">
-        <v>350.00</v>
+        <v>340.00</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t xml:space="preserve">adiyamanlilar.net</t>
+          <t xml:space="preserve">adanahaber.net</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 53 gün</t>
+          <t xml:space="preserve">20 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E432">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F432">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G432" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t xml:space="preserve">baskenthaber06.com</t>
+          <t xml:space="preserve">adiyamanlilar.net</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 94 gün</t>
+          <t xml:space="preserve">18 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E433">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F433">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G433" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t xml:space="preserve">buyuksehirhaber.net</t>
+          <t xml:space="preserve">baskenthaber06.com</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 169 gün</t>
+          <t xml:space="preserve">8 yıl, 94 gün</t>
         </is>
       </c>
       <c r="E434">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F434">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G434" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t xml:space="preserve">Denizli24haber.com</t>
+          <t xml:space="preserve">buyuksehirhaber.net</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 361 gün</t>
+          <t xml:space="preserve">13 yıl, 169 gün</t>
         </is>
       </c>
       <c r="E435">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="F435">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G435" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t xml:space="preserve">dunyahaber.com.tr</t>
+          <t xml:space="preserve">Denizli24haber.com</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 56 gün</t>
+          <t xml:space="preserve">9 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E436">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F436">
-        <v>3</v>
+        <v>45</v>
       </c>
       <c r="G436" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t xml:space="preserve">hakkarihabertv.com</t>
+          <t xml:space="preserve">dunyahaber.com.tr</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 10 gün</t>
+          <t xml:space="preserve">1 yıl, 56 gün</t>
         </is>
       </c>
       <c r="E437">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="F437">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="G437" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t xml:space="preserve">karspusula.com</t>
+          <t xml:space="preserve">hakkarihabertv.com</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 223 gün</t>
+          <t xml:space="preserve">16 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E438">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F438">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G438" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t xml:space="preserve">mevzurize.com</t>
+          <t xml:space="preserve">karspusula.com</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 197 gün</t>
+          <t xml:space="preserve">6 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E439">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="F439">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G439" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t xml:space="preserve">murekkephaber.com</t>
+          <t xml:space="preserve">mevzurize.com</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 58 gün</t>
+          <t xml:space="preserve">7 yıl, 197 gün</t>
         </is>
       </c>
       <c r="E440">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="F440">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G440" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t xml:space="preserve">seyirhaber.com</t>
+          <t xml:space="preserve">murekkephaber.com</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 259 gün</t>
+          <t xml:space="preserve">12 yıl, 58 gün</t>
         </is>
       </c>
       <c r="E441">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="F441">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G441" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t xml:space="preserve">tokatgazetesi.com</t>
+          <t xml:space="preserve">seyirhaber.com</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 9 gün</t>
+          <t xml:space="preserve">1 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E442">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F442">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G442" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t xml:space="preserve">torbaliguncel.com</t>
+          <t xml:space="preserve">sozhaber.com</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 286 gün</t>
+          <t xml:space="preserve">16 yıl, 90 gün</t>
         </is>
       </c>
       <c r="E443">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="F443">
         <v>42</v>
       </c>
       <c r="G443" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyeajansi.com</t>
+          <t xml:space="preserve">tokatgazetesi.com</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 242 gün</t>
+          <t xml:space="preserve">19 yıl, 9 gün</t>
         </is>
       </c>
       <c r="E444">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F444">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G444" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t xml:space="preserve">yasamhaber.com.tr</t>
+          <t xml:space="preserve">torbaliguncel.com</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 353 gün</t>
+          <t xml:space="preserve">8 yıl, 286 gün</t>
         </is>
       </c>
       <c r="E445">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F445">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G445" s="2">
         <v>350.00</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t xml:space="preserve">embagroups.com</t>
+          <t xml:space="preserve">turkiyeajansi.com</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 242 gün</t>
+        </is>
+      </c>
+      <c r="E446">
+        <v>53</v>
+      </c>
+      <c r="F446">
+        <v>40</v>
       </c>
       <c r="G446" s="2">
-        <v>367.50</v>
+        <v>350.00</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t xml:space="preserve">ufukgazetesi.net</t>
+          <t xml:space="preserve">yasamhaber.com.tr</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 43 gün</t>
+          <t xml:space="preserve">5 yıl, 353 gün</t>
         </is>
       </c>
       <c r="E447">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="F447">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G447" s="2">
-        <v>375.00</v>
+        <v>350.00</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t xml:space="preserve">mobkritik.com</t>
+          <t xml:space="preserve">embagroups.com</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 71 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G448" s="2">
-        <v>388.50</v>
+        <v>367.50</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t xml:space="preserve">gerzeninsesi.com</t>
+          <t xml:space="preserve">ufukgazetesi.net</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 268 gün</t>
+          <t xml:space="preserve">14 yıl, 43 gün</t>
         </is>
       </c>
       <c r="E449">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F449">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G449" s="2">
-        <v>390.00</v>
+        <v>375.00</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyontime.com</t>
+          <t xml:space="preserve">mobkritik.com</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 341 gün</t>
+          <t xml:space="preserve">5 yıl, 71 gün</t>
         </is>
       </c>
       <c r="E450">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F450">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G450" s="2">
-        <v>400.00</v>
+        <v>388.50</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t xml:space="preserve">akasyam.com</t>
+          <t xml:space="preserve">gerzeninsesi.com</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 117 gün</t>
+          <t xml:space="preserve">17 yıl, 268 gün</t>
         </is>
       </c>
       <c r="E451">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="F451">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G451" s="2">
-        <v>400.00</v>
+        <v>390.00</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t xml:space="preserve">alanyadabugun.com.tr</t>
+          <t xml:space="preserve">afyontime.com</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 314 gün</t>
+          <t xml:space="preserve">13 yıl, 341 gün</t>
         </is>
       </c>
       <c r="E452">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F452">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="G452" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t xml:space="preserve">arabagarajim.com</t>
+          <t xml:space="preserve">akasyam.com</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 52 gün</t>
+          <t xml:space="preserve">13 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E453">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="F453">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="G453" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t xml:space="preserve">atasehirweb.com</t>
+          <t xml:space="preserve">alanyadabugun.com.tr</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 230 gün</t>
+          <t xml:space="preserve">1 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E454">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F454">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G454" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t xml:space="preserve">ayakkabitasarimi.pro</t>
+          <t xml:space="preserve">arabagarajim.com</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E455">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F455">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G455" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t xml:space="preserve">batmanyon.com</t>
+          <t xml:space="preserve">atasehirweb.com</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 44 gün</t>
+          <t xml:space="preserve">12 yıl, 230 gün</t>
         </is>
       </c>
       <c r="E456">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F456">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G456" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t xml:space="preserve">bornovarehberi.com.tr</t>
+          <t xml:space="preserve">ayakkabitasarimi.pro</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 323 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E457">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F457">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G457" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t xml:space="preserve">cahveland.com</t>
+          <t xml:space="preserve">batmanyon.com</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 225 gün</t>
+          <t xml:space="preserve">9 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E458">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F458">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="G458" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t xml:space="preserve">erzurumhabergazetesi.com</t>
+          <t xml:space="preserve">bornovarehberi.com.tr</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 52 gün</t>
+          <t xml:space="preserve">1 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E459">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="F459">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="G459" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t xml:space="preserve">ferrofortis.com</t>
+          <t xml:space="preserve">cahveland.com</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 240 gün</t>
+          <t xml:space="preserve">0 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E460">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F460">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G460" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t xml:space="preserve">fethiyedebugun.com.tr</t>
+          <t xml:space="preserve">erzurumhabergazetesi.com</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 353 gün</t>
+          <t xml:space="preserve">16 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E461">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F461">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G461" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamelisher.com</t>
+          <t xml:space="preserve">ferrofortis.com</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 32 gün</t>
+          <t xml:space="preserve">0 yıl, 240 gün</t>
         </is>
       </c>
       <c r="E462">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F462">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G462" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t xml:space="preserve">gebzegazetesi.com</t>
+          <t xml:space="preserve">fethiyedebugun.com.tr</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 195 gün</t>
+          <t xml:space="preserve">1 yıl, 353 gün</t>
         </is>
       </c>
       <c r="E463">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F463">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="G463" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t xml:space="preserve">geo5.org</t>
+          <t xml:space="preserve">gamelisher.com</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 32 gün</t>
         </is>
       </c>
       <c r="E464">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F464">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G464" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundem34.com</t>
+          <t xml:space="preserve">gebzegazetesi.com</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 354 gün</t>
+          <t xml:space="preserve">23 yıl, 195 gün</t>
         </is>
       </c>
       <c r="E465">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="F465">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="G465" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gundemalanya.com</t>
+          <t xml:space="preserve">geo5.org</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 253 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E466">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F466">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G466" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t xml:space="preserve">gunhaber.com.tr</t>
+          <t xml:space="preserve">gundem34.com</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 354 gün</t>
         </is>
       </c>
       <c r="E467">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="F467">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="G467" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t xml:space="preserve">Guzelsanatlarlisesi.com</t>
+          <t xml:space="preserve">Gundemalanya.com</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 13 gün</t>
+          <t xml:space="preserve">4 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E468">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F468">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G468" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber29.net</t>
+          <t xml:space="preserve">gunhaber.com.tr</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 158 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E469">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="F469">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G469" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haberci724.com</t>
+          <t xml:space="preserve">Guzelsanatlarlisesi.com</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 21 gün</t>
+          <t xml:space="preserve">4 yıl, 13 gün</t>
         </is>
       </c>
       <c r="E470">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F470">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G470" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t xml:space="preserve">habereguven.com</t>
+          <t xml:space="preserve">haber29.net</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 4 gün</t>
+          <t xml:space="preserve">18 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E471">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F471">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G471" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberfeed.com.tr</t>
+          <t xml:space="preserve">Haberci724.com</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 319 gün</t>
+          <t xml:space="preserve">6 yıl, 21 gün</t>
         </is>
       </c>
       <c r="E472">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F472">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G472" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberkapi.com.tr</t>
+          <t xml:space="preserve">habereguven.com</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 319 gün</t>
+          <t xml:space="preserve">3 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E473">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="F473">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G473" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haberlertr.com</t>
+          <t xml:space="preserve">haberfeed.com.tr</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 230 gün</t>
+          <t xml:space="preserve">0 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E474">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F474">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G474" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlive.com.tr</t>
+          <t xml:space="preserve">haberkapi.com.tr</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E475">
+        <v>3</v>
+      </c>
+      <c r="F475">
+        <v>11</v>
       </c>
       <c r="G475" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t xml:space="preserve">habermix.com.tr</t>
+          <t xml:space="preserve">Haberlertr.com</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 319 gün</t>
+          <t xml:space="preserve">1 yıl, 230 gün</t>
         </is>
       </c>
       <c r="E476">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F476">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="G476" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberoptik.com</t>
+          <t xml:space="preserve">haberlive.com.tr</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 295 gün</t>
-[...6 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G477" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t xml:space="preserve">habersakarya.com.tr</t>
+          <t xml:space="preserve">habermix.com.tr</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 273 gün</t>
+          <t xml:space="preserve">0 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E478">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F478">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G478" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t xml:space="preserve">habersun.com.tr</t>
+          <t xml:space="preserve">haberoptik.com</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 295 gün</t>
+        </is>
+      </c>
+      <c r="E479">
+        <v>14</v>
+      </c>
+      <c r="F479">
+        <v>31</v>
       </c>
       <c r="G479" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t xml:space="preserve">halkhaber.com.tr</t>
+          <t xml:space="preserve">habersakarya.com.tr</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 205 gün</t>
+          <t xml:space="preserve">3 yıl, 273 gün</t>
         </is>
       </c>
       <c r="E480">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F480">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G480" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t xml:space="preserve">hatayinternettv.com</t>
+          <t xml:space="preserve">habersun.com.tr</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 200 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G481" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t xml:space="preserve">hha.com.tr</t>
+          <t xml:space="preserve">halkhaber.com.tr</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 202 gün</t>
+          <t xml:space="preserve">8 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E482">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="F482">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G482" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t xml:space="preserve">internetkalemi.com.tr</t>
+          <t xml:space="preserve">hha.com.tr</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 234 gün</t>
+          <t xml:space="preserve">8 yıl, 202 gün</t>
         </is>
       </c>
       <c r="E483">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="F483">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G483" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t xml:space="preserve">isinburada.com</t>
+          <t xml:space="preserve">internetkalemi.com.tr</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 249 gün</t>
+          <t xml:space="preserve">2 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E484">
         <v>7</v>
       </c>
       <c r="F484">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G484" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamusal.net</t>
+          <t xml:space="preserve">isinburada.com</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 173 gün</t>
+          <t xml:space="preserve">16 yıl, 249 gün</t>
         </is>
       </c>
       <c r="E485">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="F485">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G485" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kenthaber24.com</t>
+          <t xml:space="preserve">kamusal.net</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 254 gün</t>
+          <t xml:space="preserve">4 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E486">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F486">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G486" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t xml:space="preserve">kizilayhaber.tv</t>
+          <t xml:space="preserve">Kenthaber24.com</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 87 gün</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 254 gün</t>
+        </is>
+      </c>
+      <c r="E487">
+        <v>10</v>
+      </c>
+      <c r="F487">
+        <v>25</v>
       </c>
       <c r="G487" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t xml:space="preserve">maduranewsmedia.com</t>
+          <t xml:space="preserve">kizilayhaber.tv</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 342 gün</t>
-[...6 lines deleted...]
-        <v>26</v>
+          <t xml:space="preserve">0 yıl, 87 gün</t>
+        </is>
       </c>
       <c r="G488" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyaodakhaber.com</t>
+          <t xml:space="preserve">maduranewsmedia.com</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 163 gün</t>
+          <t xml:space="preserve">0 yıl, 342 gün</t>
         </is>
       </c>
       <c r="E489">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F489">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G489" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t xml:space="preserve">marmarabasin.com</t>
+          <t xml:space="preserve">malatyaodakhaber.com</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 300 gün</t>
+          <t xml:space="preserve">2 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E490">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F490">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G490" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t xml:space="preserve">marmaristebugun.com.tr</t>
+          <t xml:space="preserve">marmarabasin.com</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 314 gün</t>
+          <t xml:space="preserve">8 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E491">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F491">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G491" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t xml:space="preserve">midyathaber.com.tr</t>
+          <t xml:space="preserve">marmaristebugun.com.tr</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 137 gün</t>
+          <t xml:space="preserve">1 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E492">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F492">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="G492" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t xml:space="preserve">mutlakbilim.com</t>
+          <t xml:space="preserve">medyayenigun.net</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 108 gün</t>
+          <t xml:space="preserve">13 yıl, 170 gün</t>
         </is>
       </c>
       <c r="E493">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F493">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="G493" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t xml:space="preserve">net-haber.com.tr</t>
+          <t xml:space="preserve">midyathaber.com.tr</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 319 gün</t>
+          <t xml:space="preserve">4 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E494">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F494">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G494" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsaktif.com.tr</t>
+          <t xml:space="preserve">mutlakbilim.com</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 108 gün</t>
+        </is>
+      </c>
+      <c r="E495">
+        <v>8</v>
+      </c>
+      <c r="F495">
+        <v>27</v>
       </c>
       <c r="G495" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsbox.com.tr</t>
+          <t xml:space="preserve">net-haber.com.tr</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E496">
+        <v>3</v>
+      </c>
+      <c r="F496">
+        <v>11</v>
       </c>
       <c r="G496" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsbul.com.tr</t>
+          <t xml:space="preserve">newsaktif.com.tr</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G497" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t xml:space="preserve">newscenter.com.tr</t>
+          <t xml:space="preserve">newsbox.com.tr</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 319 gün</t>
-[...6 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G498" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsexpress.com.tr</t>
+          <t xml:space="preserve">newsbul.com.tr</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G499" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsistanbul.com.tr</t>
+          <t xml:space="preserve">newscenter.com.tr</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
           <t xml:space="preserve">0 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E500">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F500">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G500" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsspot.com.tr</t>
+          <t xml:space="preserve">newsexpress.com.tr</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G501" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t xml:space="preserve">newstrend.com.tr</t>
+          <t xml:space="preserve">newsistanbul.com.tr</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E502">
+        <v>5</v>
+      </c>
+      <c r="F502">
+        <v>12</v>
       </c>
       <c r="G502" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsweb.com.tr</t>
+          <t xml:space="preserve">newsspot.com.tr</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G503" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t xml:space="preserve">on5yirmi5.com</t>
+          <t xml:space="preserve">newstrend.com.tr</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 4 gün</t>
-[...6 lines deleted...]
-        <v>47</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G504" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t xml:space="preserve">onkhaber.com</t>
+          <t xml:space="preserve">newsweb.com.tr</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 86 gün</t>
+          <t xml:space="preserve">1 yıl, 24 gün</t>
         </is>
       </c>
       <c r="E505">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F505">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="G505" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t xml:space="preserve">otobanhaber.com.tr</t>
+          <t xml:space="preserve">on5yirmi5.com</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 225 gün</t>
+          <t xml:space="preserve">18 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E506">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="F506">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G506" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t xml:space="preserve">pasifgeliryollari.com</t>
+          <t xml:space="preserve">onkhaber.com</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 157 gün</t>
+          <t xml:space="preserve">2 yıl, 86 gün</t>
         </is>
       </c>
       <c r="E507">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F507">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G507" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t xml:space="preserve">pressturk.com</t>
+          <t xml:space="preserve">otobanhaber.com.tr</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 134 gün</t>
+          <t xml:space="preserve">1 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E508">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="F508">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G508" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakaryadetayhaber.com</t>
+          <t xml:space="preserve">pressturk.com</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 49 gün</t>
+          <t xml:space="preserve">25 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E509">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="F509">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G509" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakinca.com </t>
+          <t xml:space="preserve">sakaryadetayhaber.com</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 117 gün</t>
+          <t xml:space="preserve">6 yıl, 49 gün</t>
         </is>
       </c>
       <c r="E510">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F510">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G510" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t xml:space="preserve">salihli.gen.tr</t>
+          <t xml:space="preserve">sakinca.com </t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 134 gün</t>
+          <t xml:space="preserve">8 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E511">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F511">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="G511" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t xml:space="preserve">Samsunsonhaber.com</t>
+          <t xml:space="preserve">salihli.gen.tr</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 303 gün</t>
+          <t xml:space="preserve">4 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E512">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F512">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G512" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t xml:space="preserve">siteinceleme.com.tr</t>
+          <t xml:space="preserve">Samsunsonhaber.com</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 323 gün</t>
+          <t xml:space="preserve">8 yıl, 303 gün</t>
         </is>
       </c>
       <c r="E513">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="F513">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="G513" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t xml:space="preserve">spothaber.com.tr</t>
+          <t xml:space="preserve">siteinceleme.com.tr</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 319 gün</t>
+          <t xml:space="preserve">1 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E514">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F514">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G514" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t xml:space="preserve">urfagaphaber.com</t>
+          <t xml:space="preserve">spothaber.com.tr</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 268 gün</t>
+          <t xml:space="preserve">0 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E515">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F515">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="G515" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t xml:space="preserve">vanbolgehaber.com</t>
+          <t xml:space="preserve">urfagaphaber.com</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 98 gün</t>
+          <t xml:space="preserve">13 yıl, 268 gün</t>
         </is>
       </c>
       <c r="E516">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F516">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="G516" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t xml:space="preserve">zitanlamlisi.net</t>
+          <t xml:space="preserve">vanbolgehaber.com</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 77 gün</t>
+          <t xml:space="preserve">1 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E517">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F517">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G517" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberzamani.com</t>
+          <t xml:space="preserve">zitanlamlisi.net</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 63 gün</t>
+          <t xml:space="preserve">3 yıl, 77 gün</t>
         </is>
       </c>
       <c r="E518">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F518">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G518" s="2">
-        <v>420.00</v>
+        <v>400.00</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t xml:space="preserve">kpsscafe.com.tr</t>
+          <t xml:space="preserve">haberzamani.com</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">12 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E519">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="F519">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G519" s="2">
         <v>420.00</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t xml:space="preserve">meydannet.com</t>
+          <t xml:space="preserve">kpsscafe.com.tr</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 209 gün</t>
-        </is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E520">
+        <v>39</v>
+      </c>
+      <c r="F520">
+        <v>40</v>
       </c>
       <c r="G520" s="2">
         <v>420.00</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t xml:space="preserve">volkanhaber.net</t>
+          <t xml:space="preserve">meydannet.com</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 209 gün</t>
         </is>
       </c>
       <c r="G521" s="2">
         <v>420.00</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t xml:space="preserve">akhisar.web.tr</t>
+          <t xml:space="preserve">volkanhaber.net</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 134 gün</t>
-[...6 lines deleted...]
-        <v>22</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G522" s="2">
-        <v>450.00</v>
+        <v>420.00</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t xml:space="preserve">ayvaliktabugun.com.tr</t>
+          <t xml:space="preserve">akhisar.web.tr</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 318 gün</t>
+          <t xml:space="preserve">4 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E523">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F523">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="G523" s="2">
         <v>450.00</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t xml:space="preserve">beyazgundem.com</t>
+          <t xml:space="preserve">ayvaliktabugun.com.tr</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 233 gün</t>
+          <t xml:space="preserve">0 yıl, 318 gün</t>
         </is>
       </c>
       <c r="E524">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="F524">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="G524" s="2">
         <v>450.00</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t xml:space="preserve">cankiripostasi.com</t>
+          <t xml:space="preserve">beyazgundem.com</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 243 gün</t>
+          <t xml:space="preserve">12 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E525">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F525">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G525" s="2">
         <v>450.00</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t xml:space="preserve">cinargundem.com</t>
+          <t xml:space="preserve">cankiripostasi.com</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 72 gün</t>
+          <t xml:space="preserve">16 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E526">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F526">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G526" s="2">
         <v>450.00</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t xml:space="preserve">edremittebugun.com.tr</t>
+          <t xml:space="preserve">cinargundem.com</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 307 gün</t>
+          <t xml:space="preserve">3 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E527">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F527">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="G527" s="2">
         <v>450.00</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t xml:space="preserve">gaphaberleri.com</t>
+          <t xml:space="preserve">edremittebugun.com.tr</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 8 gün</t>
+          <t xml:space="preserve">0 yıl, 307 gün</t>
         </is>
       </c>
       <c r="E528">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="F528">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="G528" s="2">
         <v>450.00</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t xml:space="preserve">haberlojistik.com</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
           <t xml:space="preserve">0 yıl, 335 gün</t>
         </is>
@@ -16748,55 +16718,55 @@
       <c r="F544">
         <v>20</v>
       </c>
       <c r="G544" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t xml:space="preserve">37haber.com</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 254 gün</t>
+          <t xml:space="preserve">6 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E545">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F545">
         <v>42</v>
       </c>
       <c r="G545" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t xml:space="preserve">Akdenizguncel.com</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
@@ -17375,58 +17345,58 @@
       <c r="F565">
         <v>39</v>
       </c>
       <c r="G565" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t xml:space="preserve">gazetegundem.com</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 41 gün</t>
+          <t xml:space="preserve">5 yıl, 169 gün</t>
         </is>
       </c>
       <c r="E566">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F566">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G566" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t xml:space="preserve">gaziantephaberler.com</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
           <t xml:space="preserve">18 yıl, 110 gün</t>
         </is>
@@ -17484,1004 +17454,1004 @@
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
           <t xml:space="preserve">0 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E569">
         <v>19</v>
       </c>
       <c r="F569">
         <v>34</v>
       </c>
       <c r="G569" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundem54.com</t>
+          <t xml:space="preserve">giresunhaber.com</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 116 gün</t>
+          <t xml:space="preserve">20 yıl, 115 gün</t>
         </is>
       </c>
       <c r="E570">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F570">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="G570" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t xml:space="preserve">gunlukgazete.com.tr</t>
+          <t xml:space="preserve">gundem54.com</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
+          <t xml:space="preserve">5 yıl, 116 gün</t>
         </is>
       </c>
       <c r="E571">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F571">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G571" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber66.com.tr</t>
+          <t xml:space="preserve">gunlukgazete.com.tr</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E572">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F572">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G572" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haber7antalya.com</t>
+          <t xml:space="preserve">haber66.com.tr</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 73 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E573">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F573">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G573" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t xml:space="preserve">habercephesi.com</t>
+          <t xml:space="preserve">Haber7antalya.com</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 264 gün</t>
+          <t xml:space="preserve">6 yıl, 73 gün</t>
         </is>
       </c>
       <c r="E574">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F574">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G574" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haberfaktor.com</t>
+          <t xml:space="preserve">habercephesi.com</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 264 gün</t>
+        </is>
+      </c>
+      <c r="E575">
+        <v>9</v>
+      </c>
+      <c r="F575">
+        <v>24</v>
       </c>
       <c r="G575" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t xml:space="preserve">habergazetesi.com.tr</t>
+          <t xml:space="preserve">Haberfaktor.com</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 168 gün</t>
-[...6 lines deleted...]
-        <v>48</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G576" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t xml:space="preserve">habergezgini.com</t>
+          <t xml:space="preserve">habergazetesi.com.tr</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">20 yıl, 257 gün</t>
+        </is>
+      </c>
+      <c r="E577">
+        <v>67</v>
+      </c>
+      <c r="F577">
+        <v>48</v>
       </c>
       <c r="G577" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberhd.com.tr</t>
+          <t xml:space="preserve">habergezgini.com</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G578" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberkat.com</t>
+          <t xml:space="preserve">haberhd.com.tr</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
+        </is>
+      </c>
+      <c r="E579">
+        <v>57</v>
+      </c>
+      <c r="F579">
+        <v>38</v>
       </c>
       <c r="G579" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberleras.com</t>
+          <t xml:space="preserve">haberkat.com</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 50 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G580" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlerdunya.com.tr</t>
+          <t xml:space="preserve">haberleras.com</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 281 gün</t>
+          <t xml:space="preserve">2 yıl, 50 gün</t>
         </is>
       </c>
       <c r="E581">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F581">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G581" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberoku.net.tr</t>
+          <t xml:space="preserve">haberlerdunya.com.tr</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
+          <t xml:space="preserve">3 yıl, 281 gün</t>
         </is>
       </c>
       <c r="E582">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="F582">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="G582" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberosmaniye.com</t>
+          <t xml:space="preserve">haberoku.net.tr</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 8 gün</t>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E583">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="F583">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G583" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t xml:space="preserve">habertanik.com</t>
+          <t xml:space="preserve">haberosmaniye.com</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 139 gün</t>
+          <t xml:space="preserve">4 yıl, 8 gün</t>
         </is>
       </c>
       <c r="E584">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F584">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="G584" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t xml:space="preserve">habertr.com.tr</t>
+          <t xml:space="preserve">habertanik.com</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">4 yıl, 139 gün</t>
         </is>
       </c>
       <c r="E585">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F585">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G585" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t xml:space="preserve">habertv.net.tr</t>
+          <t xml:space="preserve">habertr.com.tr</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E586">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F586">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G586" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t xml:space="preserve">hakkariobjektifhaber.com</t>
+          <t xml:space="preserve">habertv.net.tr</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 314 gün</t>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E587">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F587">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G587" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t xml:space="preserve">halkhaberajansi.com</t>
+          <t xml:space="preserve">hakkariobjektifhaber.com</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 292 gün</t>
+          <t xml:space="preserve">9 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E588">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F588">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G588" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t xml:space="preserve">hasanalicolak.com.tr</t>
+          <t xml:space="preserve">halkhaberajansi.com</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 283 gün</t>
+          <t xml:space="preserve">3 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E589">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F589">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="G589" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t xml:space="preserve">hbrhd.com.tr</t>
+          <t xml:space="preserve">hasanalicolak.com.tr</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
+          <t xml:space="preserve">14 yıl, 283 gün</t>
         </is>
       </c>
       <c r="E590">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F590">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G590" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t xml:space="preserve">hbrtv.com.tr</t>
+          <t xml:space="preserve">hbrhd.com.tr</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
           <t xml:space="preserve">3 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E591">
         <v>54</v>
       </c>
       <c r="F591">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G591" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t xml:space="preserve">indir360.com</t>
+          <t xml:space="preserve">hbrtv.com.tr</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
+        </is>
+      </c>
+      <c r="E592">
+        <v>54</v>
+      </c>
+      <c r="F592">
+        <v>38</v>
       </c>
       <c r="G592" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbuldanhaberler.com.tr</t>
+          <t xml:space="preserve">indir360.com</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 342 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G593" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmirdebugun.com</t>
+          <t xml:space="preserve">istanbuldanhaberler.com.tr</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 76 gün</t>
+          <t xml:space="preserve">2 yıl, 342 gün</t>
         </is>
       </c>
       <c r="E594">
         <v>11</v>
       </c>
       <c r="F594">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G594" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t xml:space="preserve">juliopolis.com</t>
+          <t xml:space="preserve">izmirdebugun.com</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 138 gün</t>
+          <t xml:space="preserve">12 yıl, 76 gün</t>
         </is>
       </c>
       <c r="E595">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F595">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G595" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t xml:space="preserve">kanal362.com.tr</t>
+          <t xml:space="preserve">juliopolis.com</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 124 gün</t>
+          <t xml:space="preserve">0 yıl, 138 gün</t>
         </is>
       </c>
       <c r="E596">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F596">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G596" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t xml:space="preserve">karadenizhayat.com</t>
+          <t xml:space="preserve">kanal362.com.tr</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 66 gün</t>
+          <t xml:space="preserve">3 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E597">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F597">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G597" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t xml:space="preserve">karasuhaberleri.com</t>
+          <t xml:space="preserve">karadenizhayat.com</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 66 gün</t>
+        </is>
+      </c>
+      <c r="E598">
+        <v>19</v>
+      </c>
+      <c r="F598">
+        <v>34</v>
       </c>
       <c r="G598" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t xml:space="preserve">karshakimiyet.com</t>
+          <t xml:space="preserve">karasuhaberleri.com</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 224 gün</t>
-[...6 lines deleted...]
-        <v>28</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G599" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t xml:space="preserve">Karsiyakahaber.net</t>
+          <t xml:space="preserve">karshakimiyet.com</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 136 gün</t>
+          <t xml:space="preserve">7 yıl, 224 gün</t>
         </is>
       </c>
       <c r="E600">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="F600">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G600" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t xml:space="preserve">kayseriilkhaber.com</t>
+          <t xml:space="preserve">Karsiyakahaber.net</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 318 gün</t>
+          <t xml:space="preserve">16 yıl, 136 gün</t>
         </is>
       </c>
       <c r="E601">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F601">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G601" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t xml:space="preserve">kcpsikoloji.com.tr</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
@@ -18502,259 +18472,253 @@
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t xml:space="preserve">14 yıl, 271 gün</t>
         </is>
       </c>
       <c r="E603">
         <v>13</v>
       </c>
       <c r="F603">
         <v>39</v>
       </c>
       <c r="G603" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t xml:space="preserve">korfezgazete.com</t>
+          <t xml:space="preserve">kocaelipress.com</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 261 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G604" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t xml:space="preserve">Malatyaobjektif.com</t>
+          <t xml:space="preserve">korfezgazete.com</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 184 gün</t>
+          <t xml:space="preserve">16 yıl, 261 gün</t>
         </is>
       </c>
       <c r="E605">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F605">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G605" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t xml:space="preserve">mansethaberi.com</t>
+          <t xml:space="preserve">Malatyaobjektif.com</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 91 gün</t>
+          <t xml:space="preserve">14 yıl, 184 gün</t>
         </is>
       </c>
       <c r="E606">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F606">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G606" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyadergisi.com</t>
+          <t xml:space="preserve">mansethaberi.com</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 8 gün</t>
+          <t xml:space="preserve">4 yıl, 91 gün</t>
         </is>
       </c>
       <c r="E607">
-        <v>57</v>
+        <v>4</v>
       </c>
       <c r="F607">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G607" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyagar.com</t>
+          <t xml:space="preserve">medyadergisi.com</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 139 gün</t>
+          <t xml:space="preserve">1 yıl, 8 gün</t>
         </is>
       </c>
       <c r="E608">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="F608">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="G608" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyasamsun.com</t>
+          <t xml:space="preserve">medyagar.com</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 99 gün</t>
+          <t xml:space="preserve">1 yıl, 139 gün</t>
         </is>
       </c>
       <c r="E609">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F609">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="G609" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t xml:space="preserve">mektepligazete.com</t>
+          <t xml:space="preserve">medyasamsun.com</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 207 gün</t>
+          <t xml:space="preserve">9 yıl, 99 gün</t>
         </is>
       </c>
       <c r="E610">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F610">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G610" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t xml:space="preserve">mudafaahareketi.org</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
@@ -19302,3702 +19266,3696 @@
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t xml:space="preserve">2 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E629">
         <v>12</v>
       </c>
       <c r="F629">
         <v>23</v>
       </c>
       <c r="G629" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t xml:space="preserve">ulusalhaber.net.tr</t>
+          <t xml:space="preserve">turkiyelife.net</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G630" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ulusalnews.com</t>
+          <t xml:space="preserve">ulusalhaber.net.tr</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 155 gün</t>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E631">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="F631">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="G631" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t xml:space="preserve">vansesi.com</t>
+          <t xml:space="preserve">Ulusalnews.com</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 155 gün</t>
+        </is>
+      </c>
+      <c r="E632">
+        <v>8</v>
+      </c>
+      <c r="F632">
+        <v>27</v>
       </c>
       <c r="G632" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t xml:space="preserve">vanson.com.tr</t>
+          <t xml:space="preserve">vansesi.com</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G633" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t xml:space="preserve">yerelhaber.net.tr</t>
+          <t xml:space="preserve">vanson.com.tr</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G634" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t xml:space="preserve">zha.com.tr</t>
+          <t xml:space="preserve">yerelhaber.net.tr</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E635">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="F635">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G635" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyononlinehaber.com.tr</t>
+          <t xml:space="preserve">zha.com.tr</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 364 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E636">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F636">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G636" s="2">
-        <v>525.00</v>
+        <v>500.00</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetekonya.com</t>
+          <t xml:space="preserve">afyononlinehaber.com.tr</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 235 gün</t>
+          <t xml:space="preserve">4 yıl, 364 gün</t>
         </is>
       </c>
       <c r="E637">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="F637">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="G637" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberkulesi.com</t>
+          <t xml:space="preserve">gazetekonya.com</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 61 gün</t>
+          <t xml:space="preserve">10 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E638">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="F638">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="G638" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberkulesi.com.tr</t>
+          <t xml:space="preserve">haberkulesi.com</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 277 gün</t>
+          <t xml:space="preserve">4 yıl, 61 gün</t>
         </is>
       </c>
       <c r="E639">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F639">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="G639" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t xml:space="preserve">habershow.net</t>
+          <t xml:space="preserve">haberkulesi.com.tr</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 55 gün</t>
+          <t xml:space="preserve">3 yıl, 277 gün</t>
         </is>
       </c>
       <c r="E640">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F640">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G640" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberspot.net</t>
+          <t xml:space="preserve">habershow.net</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 68 gün</t>
+          <t xml:space="preserve">5 yıl, 55 gün</t>
         </is>
       </c>
       <c r="E641">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F641">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G641" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t xml:space="preserve">hizlihaber.net</t>
+          <t xml:space="preserve">haberspot.net</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 67 gün</t>
+          <t xml:space="preserve">4 yıl, 68 gün</t>
         </is>
       </c>
       <c r="E642">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F642">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G642" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t xml:space="preserve">magazinhaberi.com</t>
+          <t xml:space="preserve">hizlihaber.net</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 348 gün</t>
+          <t xml:space="preserve">4 yıl, 67 gün</t>
         </is>
       </c>
       <c r="E643">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F643">
         <v>29</v>
       </c>
       <c r="G643" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakaryadanhaber.com</t>
+          <t xml:space="preserve">magazinhaberi.com</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 93 gün</t>
+          <t xml:space="preserve">16 yıl, 348 gün</t>
         </is>
       </c>
       <c r="E644">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F644">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="G644" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t xml:space="preserve">samsunnoktahaber.com</t>
+          <t xml:space="preserve">sakaryadanhaber.com</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 314 gün</t>
+          <t xml:space="preserve">11 yıl, 295 gün</t>
         </is>
       </c>
       <c r="E645">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F645">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G645" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t xml:space="preserve">androhaber.net</t>
+          <t xml:space="preserve">samsunnoktahaber.com</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 10 gün</t>
+          <t xml:space="preserve">6 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E646">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F646">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="G646" s="2">
-        <v>550.00</v>
+        <v>525.00</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t xml:space="preserve">bukampanya.com</t>
+          <t xml:space="preserve">androhaber.net</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 256 gün</t>
+          <t xml:space="preserve">7 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E647">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F647">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G647" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t xml:space="preserve">esgazete.com</t>
+          <t xml:space="preserve">bukampanya.com</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 66 gün</t>
+          <t xml:space="preserve">0 yıl, 256 gün</t>
         </is>
       </c>
       <c r="E648">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="F648">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G648" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t xml:space="preserve">gemlikgundemgazetesi.com</t>
+          <t xml:space="preserve">esgazete.com</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 13 gün</t>
+          <t xml:space="preserve">13 yıl, 245 gün</t>
         </is>
       </c>
       <c r="E649">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F649">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G649" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t xml:space="preserve">hatacoz.com</t>
+          <t xml:space="preserve">gemlikgundemgazetesi.com</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 44 gün</t>
+          <t xml:space="preserve">13 yıl, 13 gün</t>
         </is>
       </c>
       <c r="E650">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="F650">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G650" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t xml:space="preserve">hobiobi.com</t>
+          <t xml:space="preserve">hatacoz.com</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 237 gün</t>
+          <t xml:space="preserve">6 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E651">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F651">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G651" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t xml:space="preserve">internethalleri.com</t>
+          <t xml:space="preserve">hobiobi.com</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 174 gün</t>
+          <t xml:space="preserve">0 yıl, 237 gün</t>
         </is>
       </c>
       <c r="E652">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="F652">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="G652" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t xml:space="preserve">kaledenkaleye.com.tr</t>
+          <t xml:space="preserve">internethalleri.com</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 225 gün</t>
+          <t xml:space="preserve">5 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E653">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="F653">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="G653" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t xml:space="preserve">karamanolay.com</t>
+          <t xml:space="preserve">kaledenkaleye.com.tr</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 225 gün</t>
+        </is>
+      </c>
+      <c r="E654">
+        <v>5</v>
+      </c>
+      <c r="F654">
+        <v>15</v>
       </c>
       <c r="G654" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t xml:space="preserve">makaleler.web.tr</t>
+          <t xml:space="preserve">karamanolay.com</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 206 gün</t>
-[...6 lines deleted...]
-        <v>20</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G655" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t xml:space="preserve">okusana.org</t>
+          <t xml:space="preserve">makaleler.web.tr</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 206 gün</t>
         </is>
       </c>
       <c r="E656">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F656">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G656" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t xml:space="preserve">politikakademi.org</t>
+          <t xml:space="preserve">okusana.org</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E657">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F657">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G657" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t xml:space="preserve">samsunolay.com.tr </t>
+          <t xml:space="preserve">politikakademi.org</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 51 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E658">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F658">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="G658" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanalkasif.com</t>
+          <t xml:space="preserve">samsunolay.com.tr </t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 19 gün</t>
+          <t xml:space="preserve">3 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E659">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F659">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G659" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t xml:space="preserve">silivriden.com</t>
+          <t xml:space="preserve">sanalkasif.com</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 78 gün</t>
+          <t xml:space="preserve">0 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E660">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F660">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G660" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknogoril.com</t>
+          <t xml:space="preserve">silivriden.com</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 208 gün</t>
+          <t xml:space="preserve">11 yıl, 78 gün</t>
         </is>
       </c>
       <c r="E661">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="F661">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="G661" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t xml:space="preserve">Uyann.com.tr</t>
+          <t xml:space="preserve">teknogoril.com</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">11 yıl, 208 gün</t>
         </is>
       </c>
       <c r="E662">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F662">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G662" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t xml:space="preserve">webyazilari.com.tr</t>
+          <t xml:space="preserve">Uyann.com.tr</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 234 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E663">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F663">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G663" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t xml:space="preserve">eskisehirhaber26.com</t>
+          <t xml:space="preserve">webyazilari.com.tr</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 350 gün</t>
+          <t xml:space="preserve">2 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E664">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F664">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="G664" s="2">
-        <v>575.00</v>
+        <v>550.00</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t xml:space="preserve">2abi.com</t>
+          <t xml:space="preserve">eskisehirhaber26.com</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 27 gün</t>
+          <t xml:space="preserve">10 yıl, 15 gün</t>
         </is>
       </c>
       <c r="E665">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="F665">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G665" s="2">
-        <v>600.00</v>
+        <v>575.00</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t xml:space="preserve">adayorum.com</t>
+          <t xml:space="preserve">2abi.com</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 352 gün</t>
+          <t xml:space="preserve">10 yıl, 27 gün</t>
         </is>
       </c>
       <c r="E666">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F666">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G666" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonhaberim.com</t>
+          <t xml:space="preserve">adayorum.com</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 352 gün</t>
+        </is>
+      </c>
+      <c r="E667">
+        <v>30</v>
+      </c>
+      <c r="F667">
+        <v>38</v>
       </c>
       <c r="G667" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonsporluyuz.com</t>
+          <t xml:space="preserve">afyonhaberim.com</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 164 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G668" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t xml:space="preserve">anadoluexpres.com</t>
+          <t xml:space="preserve">afyonsporluyuz.com</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 185 gün</t>
-[...6 lines deleted...]
-        <v>27</v>
+          <t xml:space="preserve">6 yıl, 164 gün</t>
+        </is>
       </c>
       <c r="G669" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t xml:space="preserve">anamurekspres.com</t>
+          <t xml:space="preserve">anadoluexpres.com</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 174 gün</t>
+          <t xml:space="preserve">3 yıl, 185 gün</t>
         </is>
       </c>
       <c r="E670">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F670">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G670" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t xml:space="preserve">anlamlari.com.tr</t>
+          <t xml:space="preserve">anamurekspres.com</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 195 gün</t>
+          <t xml:space="preserve">15 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E671">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F671">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="G671" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t xml:space="preserve">aorhan.com</t>
+          <t xml:space="preserve">anlamlari.com.tr</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 19 gün</t>
+          <t xml:space="preserve">1 yıl, 195 gün</t>
         </is>
       </c>
       <c r="E672">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F672">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="G672" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t xml:space="preserve">bandirmahaber.com.tr</t>
+          <t xml:space="preserve">aorhan.com</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 183 gün</t>
+          <t xml:space="preserve">14 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E673">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F673">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="G673" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t xml:space="preserve">bihaber.tr</t>
+          <t xml:space="preserve">bandirmahaber.com.tr</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 290 gün</t>
+          <t xml:space="preserve">9 yıl, 183 gün</t>
         </is>
       </c>
       <c r="E674">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="F674">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G674" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t xml:space="preserve">bostanlihaber.com </t>
+          <t xml:space="preserve">basinpress.com</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 43 gün</t>
+          <t xml:space="preserve">8 yıl, 310 gün</t>
         </is>
       </c>
       <c r="E675">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F675">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G675" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t xml:space="preserve">cesmedebugun.com.tr</t>
+          <t xml:space="preserve">bihaber.tr</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 323 gün</t>
+          <t xml:space="preserve">1 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E676">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F676">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="G676" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t xml:space="preserve">chpmugla.org.tr</t>
+          <t xml:space="preserve">bostanlihaber.com </t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 141 gün</t>
+          <t xml:space="preserve">2 yıl, 43 gün</t>
         </is>
       </c>
       <c r="E677">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F677">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G677" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t xml:space="preserve">cihaztamirat.com</t>
+          <t xml:space="preserve">cesmedebugun.com.tr</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 160 gün</t>
+          <t xml:space="preserve">1 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E678">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="F678">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G678" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t xml:space="preserve">daricagazetesi.com.tr</t>
+          <t xml:space="preserve">chpmugla.org.tr</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 227 gün</t>
+          <t xml:space="preserve">0 yıl, 141 gün</t>
         </is>
       </c>
       <c r="E679">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F679">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G679" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t xml:space="preserve">egehurbakis.com</t>
+          <t xml:space="preserve">cihaztamirat.com</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 203 gün</t>
+          <t xml:space="preserve">4 yıl, 160 gün</t>
         </is>
       </c>
       <c r="E680">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="F680">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G680" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekmeginsesi.com</t>
+          <t xml:space="preserve">daricagazetesi.com.tr</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 361 gün</t>
+          <t xml:space="preserve">11 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E681">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F681">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G681" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t xml:space="preserve">ersur.com.tr</t>
+          <t xml:space="preserve">egehurbakis.com</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 84 gün</t>
+          <t xml:space="preserve">5 yıl, 203 gün</t>
         </is>
       </c>
       <c r="E682">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F682">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G682" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t xml:space="preserve">expo2016antalya.org.tr</t>
+          <t xml:space="preserve">ekmeginsesi.com</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 80 gün</t>
+          <t xml:space="preserve">4 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E683">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F683">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G683" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t xml:space="preserve">finansdevi.net</t>
+          <t xml:space="preserve">emreakkaya.com.tr</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 286 gün</t>
+          <t xml:space="preserve">10 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E684">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F684">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G684" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t xml:space="preserve">gastepress.com</t>
+          <t xml:space="preserve">ersur.com.tr</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 84 gün</t>
+        </is>
+      </c>
+      <c r="E685">
+        <v>10</v>
+      </c>
+      <c r="F685">
+        <v>20</v>
       </c>
       <c r="G685" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazete55.com.tr</t>
+          <t xml:space="preserve">expo2016antalya.org.tr</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E686">
-        <v>5</v>
+        <v>32</v>
       </c>
       <c r="F686">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="G686" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetedemokrat.com</t>
+          <t xml:space="preserve">finansdevi.net</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 228 gün</t>
+          <t xml:space="preserve">6 yıl, 286 gün</t>
         </is>
       </c>
       <c r="E687">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F687">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G687" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetekars.com</t>
+          <t xml:space="preserve">gastepress.com</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 71 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G688" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber06.net</t>
+          <t xml:space="preserve">gazete55.com.tr</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 311 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E689">
+        <v>5</v>
+      </c>
+      <c r="F689">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G689" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberaksaray.com</t>
+          <t xml:space="preserve">gazetedemokrat.com</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 229 gün</t>
+          <t xml:space="preserve">10 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E690">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F690">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G690" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberexpres.com.tr</t>
+          <t xml:space="preserve">gazetekars.com</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 262 gün</t>
+          <t xml:space="preserve">16 yıl, 277 gün</t>
         </is>
       </c>
       <c r="E691">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F691">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G691" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberinioku.com.tr</t>
+          <t xml:space="preserve">haber06.net</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 104 gün</t>
+          <t xml:space="preserve">17 yıl, 311 gün</t>
         </is>
       </c>
       <c r="E692">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="F692">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G692" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t xml:space="preserve">habersakarya.com</t>
+          <t xml:space="preserve">haberexpres.com.tr</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 115 gün</t>
+          <t xml:space="preserve">19 yıl, 262 gün</t>
         </is>
       </c>
       <c r="E693">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F693">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G693" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t xml:space="preserve">halkgazetesi.com</t>
+          <t xml:space="preserve">haberinioku.com.tr</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 62 gün</t>
+          <t xml:space="preserve">16 yıl, 104 gün</t>
         </is>
       </c>
       <c r="E694">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F694">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="G694" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t xml:space="preserve">htygazete.com</t>
+          <t xml:space="preserve">habersakarya.com</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 202 gün</t>
+          <t xml:space="preserve">20 yıl, 115 gün</t>
         </is>
       </c>
       <c r="E695">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F695">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G695" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t xml:space="preserve">i24haber.com</t>
+          <t xml:space="preserve">htygazete.com</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 44 gün</t>
+          <t xml:space="preserve">3 yıl, 202 gün</t>
         </is>
       </c>
       <c r="E696">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F696">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G696" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t xml:space="preserve">ikinisangazetesi.com</t>
+          <t xml:space="preserve">i24haber.com</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 147 gün</t>
+          <t xml:space="preserve">2 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E697">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F697">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G697" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t xml:space="preserve">insaatsektoru.net</t>
+          <t xml:space="preserve">ikinisangazetesi.com</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 87 gün</t>
+          <t xml:space="preserve">10 yıl, 147 gün</t>
         </is>
       </c>
       <c r="E698">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F698">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G698" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmirliyiz.com </t>
+          <t xml:space="preserve">insaatsektoru.net</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 238 gün</t>
+          <t xml:space="preserve">3 yıl, 87 gün</t>
         </is>
       </c>
       <c r="E699">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="F699">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G699" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t xml:space="preserve">kafkasyahaber.com</t>
+          <t xml:space="preserve">izmirliyiz.com </t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 5 gün</t>
+          <t xml:space="preserve">22 yıl, 238 gün</t>
         </is>
       </c>
       <c r="E700">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F700">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="G700" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t xml:space="preserve">karadenizsonhavadis.com</t>
+          <t xml:space="preserve">kafkasyahaber.com</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 168 gün</t>
+          <t xml:space="preserve">5 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E701">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F701">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G701" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t xml:space="preserve">karamandan.com</t>
+          <t xml:space="preserve">karadenizsonhavadis.com</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 47 gün</t>
+          <t xml:space="preserve">11 yıl, 168 gün</t>
         </is>
       </c>
       <c r="E702">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="F702">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G702" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t xml:space="preserve">karamanguncel.com</t>
+          <t xml:space="preserve">karamandan.com</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 264 gün</t>
+          <t xml:space="preserve">19 yıl, 47 gün</t>
         </is>
       </c>
       <c r="E703">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F703">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G703" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t xml:space="preserve">karamanhaber.com</t>
+          <t xml:space="preserve">karamanguncel.com</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 275 gün</t>
+          <t xml:space="preserve">2 yıl, 264 gün</t>
         </is>
       </c>
       <c r="E704">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F704">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G704" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t xml:space="preserve">kartal24.com</t>
+          <t xml:space="preserve">karamanhaber.com</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 47 gün</t>
+          <t xml:space="preserve">22 yıl, 275 gün</t>
         </is>
       </c>
       <c r="E705">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F705">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G705" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t xml:space="preserve">kiliskenthaber.com</t>
+          <t xml:space="preserve">kartal24.com</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 113 gün</t>
+          <t xml:space="preserve">12 yıl, 47 gün</t>
         </is>
       </c>
       <c r="E706">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F706">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="G706" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t xml:space="preserve">klavyehaber.com</t>
+          <t xml:space="preserve">kiliskenthaber.com</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 319 gün</t>
+          <t xml:space="preserve">1 yıl, 113 gün</t>
         </is>
       </c>
       <c r="E707">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F707">
         <v>23</v>
       </c>
       <c r="G707" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t xml:space="preserve">korkusuzkocaeli.com</t>
+          <t xml:space="preserve">klavyehaber.com</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 176 gün</t>
+          <t xml:space="preserve">2 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E708">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F708">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="G708" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t xml:space="preserve">kusadasi.gen.tr</t>
+          <t xml:space="preserve">korkusuzkocaeli.com</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 134 gün</t>
+          <t xml:space="preserve">5 yıl, 176 gün</t>
         </is>
       </c>
       <c r="E709">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F709">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G709" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyacadde.com</t>
+          <t xml:space="preserve">kusadasi.gen.tr</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 41 gün</t>
+          <t xml:space="preserve">4 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E710">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F710">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="G710" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyacagdas.com</t>
+          <t xml:space="preserve">malatyacadde.com</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 275 gün</t>
+          <t xml:space="preserve">7 yıl, 41 gün</t>
         </is>
       </c>
       <c r="E711">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F711">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G711" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyatekhaber.com</t>
+          <t xml:space="preserve">malatyacagdas.com</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 60 gün</t>
+          <t xml:space="preserve">16 yıl, 275 gün</t>
         </is>
       </c>
       <c r="E712">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F712">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G712" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyayenises.com</t>
+          <t xml:space="preserve">malatyatekhaber.com</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 24 gün</t>
+          <t xml:space="preserve">7 yıl, 60 gün</t>
         </is>
       </c>
       <c r="E713">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F713">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G713" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t xml:space="preserve">memleket46.com</t>
+          <t xml:space="preserve">malatyayenises.com</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 270 gün</t>
+          <t xml:space="preserve">3 yıl, 24 gün</t>
         </is>
       </c>
       <c r="E714">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F714">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G714" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t xml:space="preserve">nazillirehberi.com</t>
+          <t xml:space="preserve">memleket46.com</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 315 gün</t>
+          <t xml:space="preserve">13 yıl, 270 gün</t>
         </is>
       </c>
       <c r="E715">
         <v>7</v>
       </c>
       <c r="F715">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G715" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t xml:space="preserve">pozisyon.net</t>
+          <t xml:space="preserve">nazillirehberi.com</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 255 gün</t>
+          <t xml:space="preserve">2 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E716">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F716">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G716" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t xml:space="preserve">pusulamalatya.com</t>
+          <t xml:space="preserve">pozisyon.net</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 95 gün</t>
+          <t xml:space="preserve">2 yıl, 255 gün</t>
         </is>
       </c>
       <c r="E717">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="F717">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G717" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t xml:space="preserve">rizehaberleri.com</t>
+          <t xml:space="preserve">pusulamalatya.com</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 155 gün</t>
+          <t xml:space="preserve">8 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E718">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F718">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G718" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t xml:space="preserve">sakarya24haber.com</t>
+          <t xml:space="preserve">rizehaberleri.com</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 98 gün</t>
+          <t xml:space="preserve">16 yıl, 155 gün</t>
         </is>
       </c>
       <c r="E719">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F719">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G719" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t xml:space="preserve">Seogurusu.com</t>
+          <t xml:space="preserve">sakarya24haber.com</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 250 gün</t>
+          <t xml:space="preserve">10 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E720">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F720">
         <v>31</v>
       </c>
       <c r="G720" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t xml:space="preserve">somaolay.com.tr</t>
+          <t xml:space="preserve">Seogurusu.com</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 350 gün</t>
+          <t xml:space="preserve">9 yıl, 250 gün</t>
         </is>
       </c>
       <c r="E721">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F721">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G721" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakikaizmir.com</t>
+          <t xml:space="preserve">somaolay.com.tr</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 88 gün</t>
+          <t xml:space="preserve">13 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E722">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F722">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G722" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknofeed.com</t>
+          <t xml:space="preserve">sondakikaizmir.com</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 119 gün</t>
+          <t xml:space="preserve">7 yıl, 346 gün</t>
         </is>
       </c>
       <c r="E723">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F723">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G723" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t xml:space="preserve">tesisatrehberi.com</t>
+          <t xml:space="preserve">teknofeed.com</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 337 gün</t>
+          <t xml:space="preserve">14 yıl, 119 gün</t>
         </is>
       </c>
       <c r="E724">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F724">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G724" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t xml:space="preserve">tire.gen.tr </t>
+          <t xml:space="preserve">tesisatrehberi.com</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 157 gün</t>
+          <t xml:space="preserve">2 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E725">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="F725">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G725" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t xml:space="preserve">topraktv.com.tr</t>
+          <t xml:space="preserve">tire.gen.tr </t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 151 gün</t>
+          <t xml:space="preserve">4 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E726">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F726">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G726" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t xml:space="preserve">torbalirehberi.com</t>
+          <t xml:space="preserve">topraktv.com.tr</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 151 gün</t>
+        </is>
+      </c>
+      <c r="E727">
+        <v>14</v>
+      </c>
+      <c r="F727">
+        <v>23</v>
       </c>
       <c r="G727" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenicagri.com</t>
+          <t xml:space="preserve">torbalirehberi.com</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 7 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G728" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t xml:space="preserve">yeniesnaf.com</t>
+          <t xml:space="preserve">yenicagri.com</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 224 gün</t>
+          <t xml:space="preserve">13 yıl, 188 gün</t>
         </is>
       </c>
       <c r="E729">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F729">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="G729" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t xml:space="preserve">bizdenhaber.com</t>
+          <t xml:space="preserve">yeniesnaf.com</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 94 gün</t>
+          <t xml:space="preserve">11 yıl, 224 gün</t>
         </is>
       </c>
       <c r="E730">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F730">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G730" s="2">
-        <v>630.00</v>
+        <v>600.00</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haberidol.com</t>
+          <t xml:space="preserve">bizdenhaber.com</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 114 gün</t>
+          <t xml:space="preserve">6 yıl, 340 gün</t>
         </is>
       </c>
       <c r="E731">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F731">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G731" s="2">
         <v>630.00</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t xml:space="preserve">alanyatimehaber.com</t>
+          <t xml:space="preserve">Haberidol.com</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 313 gün</t>
+          <t xml:space="preserve">4 yıl, 114 gün</t>
         </is>
       </c>
       <c r="E732">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F732">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G732" s="2">
-        <v>650.00</v>
+        <v>630.00</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t xml:space="preserve">Halk54.com</t>
+          <t xml:space="preserve">alanyatimehaber.com</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 48 gün</t>
+          <t xml:space="preserve">5 yıl, 313 gün</t>
         </is>
       </c>
       <c r="E733">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F733">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G733" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t xml:space="preserve">hataysoz.com</t>
+          <t xml:space="preserve">Halk54.com</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 87 gün</t>
+          <t xml:space="preserve">6 yıl, 48 gün</t>
         </is>
       </c>
       <c r="E734">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F734">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G734" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t xml:space="preserve">kartalgazetesi.com</t>
+          <t xml:space="preserve">hataysoz.com</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 182 gün</t>
+          <t xml:space="preserve">12 yıl, 87 gün</t>
         </is>
       </c>
       <c r="E735">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F735">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G735" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t xml:space="preserve">merakpenceresi.com.tr</t>
+          <t xml:space="preserve">kartalgazetesi.com</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 223 gün</t>
+          <t xml:space="preserve">20 yıl, 160 gün</t>
         </is>
       </c>
       <c r="E736">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="F736">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G736" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t xml:space="preserve">sekahaber.net</t>
+          <t xml:space="preserve">merakpenceresi.com.tr</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 36 gün</t>
+          <t xml:space="preserve">1 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E737">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F737">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G737" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadikoygazetesi.com</t>
+          <t xml:space="preserve">sekahaber.net</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 162 gün</t>
+          <t xml:space="preserve">6 yıl, 36 gün</t>
         </is>
       </c>
       <c r="E738">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F738">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="G738" s="2">
-        <v>670.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberhub.com</t>
+          <t xml:space="preserve">kadikoygazetesi.com</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 241 gün</t>
+          <t xml:space="preserve">26 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E739">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="F739">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="G739" s="2">
-        <v>682.50</v>
+        <v>670.00</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t xml:space="preserve">karaman24.com</t>
+          <t xml:space="preserve">haberhub.com</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 241 gün</t>
+        </is>
+      </c>
+      <c r="E740">
+        <v>3</v>
+      </c>
+      <c r="F740">
+        <v>12</v>
       </c>
       <c r="G740" s="2">
         <v>682.50</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t xml:space="preserve">53habermerkezi.com.tr</t>
+          <t xml:space="preserve">karaman24.com</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
-[...6 lines deleted...]
-        <v>17</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G741" s="2">
-        <v>700.00</v>
+        <v>682.50</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyondabugun.com</t>
+          <t xml:space="preserve">53habermerkezi.com.tr</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 353 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E742">
         <v>8</v>
       </c>
       <c r="F742">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G742" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonhabersitesi.com</t>
+          <t xml:space="preserve">afyondabugun.com</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 49 gün</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 353 gün</t>
+        </is>
+      </c>
+      <c r="E743">
+        <v>8</v>
+      </c>
+      <c r="F743">
+        <v>33</v>
       </c>
       <c r="G743" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t xml:space="preserve">agridogruhaber.com</t>
+          <t xml:space="preserve">afyonhabersitesi.com</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 13 gün</t>
+          <t xml:space="preserve">9 yıl, 49 gün</t>
         </is>
       </c>
       <c r="G744" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t xml:space="preserve">bayrampasa.tv</t>
+          <t xml:space="preserve">agridogruhaber.com</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 308 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">13 yıl, 13 gün</t>
+        </is>
       </c>
       <c r="G745" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t xml:space="preserve">darendepostasi.com </t>
+          <t xml:space="preserve">bayrampasa.tv</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 302 gün</t>
+          <t xml:space="preserve">7 yıl, 308 gün</t>
         </is>
       </c>
       <c r="E746">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F746">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="G746" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t xml:space="preserve">elektrikkesintisi.gen.tr</t>
+          <t xml:space="preserve">darendepostasi.com </t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 254 gün</t>
+          <t xml:space="preserve">2 yıl, 302 gün</t>
         </is>
       </c>
       <c r="E747">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F747">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="G747" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t xml:space="preserve">furkanozden.net</t>
+          <t xml:space="preserve">elektrikkesintisi.gen.tr</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 329 gün</t>
+          <t xml:space="preserve">0 yıl, 254 gün</t>
         </is>
       </c>
       <c r="E748">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="F748">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="G748" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t xml:space="preserve">gununhabercisi.com</t>
+          <t xml:space="preserve">furkanozden.net</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 94 gün</t>
+          <t xml:space="preserve">14 yıl, 329 gün</t>
         </is>
       </c>
       <c r="E749">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F749">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G749" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t xml:space="preserve">haberdeniz.com</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
           <t xml:space="preserve">0 yıl, 342 gün</t>
         </is>
@@ -23225,55 +23183,55 @@
       <c r="F757">
         <v>44</v>
       </c>
       <c r="G757" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t xml:space="preserve">teknoroid.net</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 64 gün</t>
+          <t xml:space="preserve">5 yıl, 325 gün</t>
         </is>
       </c>
       <c r="E758">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F758">
         <v>38</v>
       </c>
       <c r="G758" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t xml:space="preserve">elestirmen.net</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
@@ -23334,935 +23292,935 @@
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
           <t xml:space="preserve">13 yıl, 188 gün</t>
         </is>
       </c>
       <c r="E761">
         <v>8</v>
       </c>
       <c r="F761">
         <v>22</v>
       </c>
       <c r="G761" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t xml:space="preserve">alemmagazin.com.tr</t>
+          <t xml:space="preserve">balikesirim.net</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 21 gün</t>
+          <t xml:space="preserve">5 yıl, 186 gün</t>
         </is>
       </c>
       <c r="E762">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F762">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="G762" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t xml:space="preserve">balikesirim.net</t>
+          <t xml:space="preserve">bandirma.com.tr</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 186 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E763">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F763">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G763" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t xml:space="preserve">bandirma.com.tr</t>
+          <t xml:space="preserve">dengegazetesi.com.tr</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E764">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F764">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G764" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t xml:space="preserve">dengegazetesi.com.tr</t>
+          <t xml:space="preserve">dokuzhaber.com</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 269 gün</t>
         </is>
       </c>
       <c r="E765">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F765">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G765" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t xml:space="preserve">dokuzhaber.com</t>
+          <t xml:space="preserve">egeningazetesi.com</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 269 gün</t>
+          <t xml:space="preserve">6 yıl, 140 gün</t>
         </is>
       </c>
       <c r="E766">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F766">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G766" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t xml:space="preserve">egeningazetesi.com</t>
+          <t xml:space="preserve">egepress.com.tr</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 140 gün</t>
+          <t xml:space="preserve">3 yıl, 252 gün</t>
         </is>
       </c>
       <c r="E767">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F767">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G767" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t xml:space="preserve">egepress.com.tr</t>
+          <t xml:space="preserve">emreeraslan.com</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 252 gün</t>
-[...6 lines deleted...]
-        <v>30</v>
+          <t xml:space="preserve">6 yıl, 321 gün</t>
+        </is>
       </c>
       <c r="G768" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t xml:space="preserve">emreeraslan.com</t>
+          <t xml:space="preserve">flashaber.com.tr</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 321 gün</t>
-        </is>
+          <t xml:space="preserve">20 yıl, 230 gün</t>
+        </is>
+      </c>
+      <c r="E769">
+        <v>20</v>
+      </c>
+      <c r="F769">
+        <v>33</v>
       </c>
       <c r="G769" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t xml:space="preserve">flashaber.com.tr</t>
+          <t xml:space="preserve">geyvemedya.com</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 230 gün</t>
+          <t xml:space="preserve">12 yıl, 0 gün</t>
         </is>
       </c>
       <c r="E770">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F770">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="G770" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t xml:space="preserve">geyvemedya.com</t>
+          <t xml:space="preserve">Gumushane.gen.tr</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 0 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E771">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F771">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G771" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gumushane.gen.tr</t>
+          <t xml:space="preserve">haber23tv.com</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E772">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="F772">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G772" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber23tv.com</t>
+          <t xml:space="preserve">haberlermersin.com</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 361 gün</t>
+          <t xml:space="preserve">13 yıl, 215 gün</t>
         </is>
       </c>
       <c r="E773">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="F773">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="G773" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberanalizim.com</t>
+          <t xml:space="preserve">haberts.com</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 316 gün</t>
+          <t xml:space="preserve">17 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E774">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="F774">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G774" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberts.com</t>
+          <t xml:space="preserve">halkgazetesi.com</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 115 gün</t>
+          <t xml:space="preserve">4 yıl, 62 gün</t>
         </is>
       </c>
       <c r="E775">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F775">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G775" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmirtime.com</t>
+          <t xml:space="preserve">hatayinternettv.com</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 346 gün</t>
+          <t xml:space="preserve">11 yıl, 200 gün</t>
         </is>
       </c>
       <c r="E776">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F776">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G776" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t xml:space="preserve">karsmanset.com</t>
+          <t xml:space="preserve">izmirtime.com</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 43 gün</t>
+          <t xml:space="preserve">13 yıl, 346 gün</t>
         </is>
       </c>
       <c r="E777">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F777">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="G777" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t xml:space="preserve">karssondakika.com</t>
+          <t xml:space="preserve">karsmanset.com</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 315 gün</t>
+          <t xml:space="preserve">17 yıl, 43 gün</t>
         </is>
       </c>
       <c r="E778">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F778">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G778" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t xml:space="preserve">kaynarcahaber.com</t>
+          <t xml:space="preserve">karssondakika.com</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 249 gün</t>
+          <t xml:space="preserve">0 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E779">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F779">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G779" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t xml:space="preserve">kdzereglihaber.com</t>
+          <t xml:space="preserve">kaynarcahaber.com</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 339 gün</t>
+          <t xml:space="preserve">18 yıl, 249 gün</t>
         </is>
       </c>
       <c r="E780">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F780">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G780" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaelibakis.com</t>
+          <t xml:space="preserve">kdzereglihaber.com</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 59 gün</t>
+          <t xml:space="preserve">16 yıl, 339 gün</t>
         </is>
       </c>
       <c r="E781">
         <v>20</v>
       </c>
       <c r="F781">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G781" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaelioncu.com</t>
+          <t xml:space="preserve">kocaelibakis.com</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 317 gün</t>
+          <t xml:space="preserve">7 yıl, 59 gün</t>
         </is>
       </c>
       <c r="E782">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F782">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G782" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t xml:space="preserve">konyagazeteleri.com.tr</t>
+          <t xml:space="preserve">kocaelioncu.com</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 82 gün</t>
+          <t xml:space="preserve">19 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E783">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F783">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="G783" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t xml:space="preserve">konyahabersiteleri.com</t>
+          <t xml:space="preserve">konyagazeteleri.com.tr</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 215 gün</t>
+          <t xml:space="preserve">3 yıl, 82 gün</t>
         </is>
       </c>
       <c r="E784">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F784">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="G784" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t xml:space="preserve">konyareklam.com.tr</t>
+          <t xml:space="preserve">konyahabersiteleri.com</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 75 gün</t>
+          <t xml:space="preserve">2 yıl, 215 gün</t>
         </is>
       </c>
       <c r="E785">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F785">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G785" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t xml:space="preserve">manset67.com</t>
+          <t xml:space="preserve">konyareklam.com.tr</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 253 gün</t>
+          <t xml:space="preserve">3 yıl, 75 gün</t>
         </is>
       </c>
       <c r="E786">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F786">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="G786" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyagazete.com</t>
+          <t xml:space="preserve">manset67.com</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 106 gün</t>
+          <t xml:space="preserve">8 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E787">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="F787">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G787" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t xml:space="preserve">nakliyatfirmaekle.com</t>
+          <t xml:space="preserve">medyagazete.com</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 30 gün</t>
+          <t xml:space="preserve">20 yıl, 106 gün</t>
         </is>
       </c>
       <c r="E788">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="F788">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G788" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t xml:space="preserve">olay67.com</t>
+          <t xml:space="preserve">nakliyatfirmaekle.com</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 97 gün</t>
+          <t xml:space="preserve">8 yıl, 30 gün</t>
         </is>
       </c>
       <c r="E789">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="F789">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G789" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t xml:space="preserve">olaymagazin.com</t>
+          <t xml:space="preserve">olay67.com</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 337 gün</t>
+          <t xml:space="preserve">7 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E790">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F790">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="G790" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t xml:space="preserve">rehberpsikoloji.com</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
           <t xml:space="preserve">6 yıl, 118 gün</t>
         </is>
@@ -24428,58 +24386,58 @@
       <c r="F796">
         <v>39</v>
       </c>
       <c r="G796" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t xml:space="preserve">webesinti.com</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 97 gün</t>
+          <t xml:space="preserve">1 yıl, 212 gün</t>
         </is>
       </c>
       <c r="E797">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F797">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G797" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t xml:space="preserve">yenigebze.com</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D798" t="inlineStr">
         <is>
           <t xml:space="preserve">13 yıl, 198 gün</t>
         </is>
@@ -24568,11105 +24526,11075 @@
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E801">
         <v>3</v>
       </c>
       <c r="F801">
         <v>7</v>
       </c>
       <c r="G801" s="2">
         <v>787.50</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyememurlar.net</t>
+          <t xml:space="preserve">adatavir.com</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">14 yıl, 102 gün</t>
         </is>
       </c>
       <c r="E802">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="F802">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="G802" s="2">
-        <v>787.50</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t xml:space="preserve">adatavir.com</t>
+          <t xml:space="preserve">afyonhabermerkezi.com</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 102 gün</t>
+          <t xml:space="preserve">11 yıl, 182 gün</t>
         </is>
       </c>
       <c r="E803">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="F803">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G803" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonhabermerkezi.com</t>
+          <t xml:space="preserve">aksarayajans.com</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 182 gün</t>
-[...6 lines deleted...]
-        <v>27</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G804" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t xml:space="preserve">aksarayajans.com</t>
+          <t xml:space="preserve">annetecrubesi.com</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 6 gün</t>
+        </is>
+      </c>
+      <c r="E805">
+        <v>4</v>
+      </c>
+      <c r="F805">
+        <v>11</v>
       </c>
       <c r="G805" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t xml:space="preserve">annetecrubesi.com</t>
+          <t xml:space="preserve">arabatavsiyesi.com</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 6 gün</t>
+          <t xml:space="preserve">8 yıl, 185 gün</t>
         </is>
       </c>
       <c r="E806">
-        <v>4</v>
+        <v>61</v>
       </c>
       <c r="F806">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="G806" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t xml:space="preserve">arabatavsiyesi.com</t>
+          <t xml:space="preserve">bandirmaninsesi.com</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 185 gün</t>
+          <t xml:space="preserve">12 yıl, 266 gün</t>
         </is>
       </c>
       <c r="E807">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="F807">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G807" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t xml:space="preserve">bandirmaninsesi.com</t>
+          <t xml:space="preserve">bandirmasehir.com</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 266 gün</t>
+          <t xml:space="preserve">12 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E808">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F808">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G808" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t xml:space="preserve">bandirmasehir.com</t>
+          <t xml:space="preserve">elazigdabugun.com</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 344 gün</t>
+          <t xml:space="preserve">7 yıl, 274 gün</t>
         </is>
       </c>
       <c r="E809">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F809">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G809" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t xml:space="preserve">elazigdabugun.com</t>
+          <t xml:space="preserve">Erzincanhabersitesi.com</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 274 gün</t>
+          <t xml:space="preserve">8 yıl, 88 gün</t>
         </is>
       </c>
       <c r="E810">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F810">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="G810" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t xml:space="preserve">Erzincanhabersitesi.com</t>
+          <t xml:space="preserve">flash53.com.tr</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 88 gün</t>
-[...6 lines deleted...]
-        <v>21</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G811" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t xml:space="preserve">flash53.com.tr</t>
+          <t xml:space="preserve">gazeteguncel.com</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">19 yıl, 93 gün</t>
+        </is>
+      </c>
+      <c r="E812">
+        <v>32</v>
+      </c>
+      <c r="F812">
+        <v>40</v>
       </c>
       <c r="G812" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteguncel.com</t>
+          <t xml:space="preserve">grupbul.com</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 93 gün</t>
+          <t xml:space="preserve">5 yıl, 208 gün</t>
         </is>
       </c>
       <c r="E813">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F813">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G813" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t xml:space="preserve">grupbul.com</t>
+          <t xml:space="preserve">habercuk.com</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 208 gün</t>
-[...6 lines deleted...]
-        <v>43</v>
+          <t xml:space="preserve">12 yıl, 33 gün</t>
+        </is>
       </c>
       <c r="G814" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t xml:space="preserve">habercuk.com</t>
+          <t xml:space="preserve">Haberodasi.tv</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 33 gün</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 8 gün</t>
+        </is>
+      </c>
+      <c r="E815">
+        <v>12</v>
+      </c>
+      <c r="F815">
+        <v>27</v>
       </c>
       <c r="G815" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haberodasi.tv</t>
+          <t xml:space="preserve">igcnews.com.tr</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 8 gün</t>
+          <t xml:space="preserve">3 yıl, 260 gün</t>
         </is>
       </c>
       <c r="E816">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F816">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="G816" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t xml:space="preserve">igcnews.com.tr</t>
+          <t xml:space="preserve">internetingazetesi.com</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 260 gün</t>
+          <t xml:space="preserve">15 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E817">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F817">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="G817" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t xml:space="preserve">internetingazetesi.com</t>
+          <t xml:space="preserve">introhaber.com</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 132 gün</t>
+          <t xml:space="preserve">3 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E818">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F818">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="G818" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t xml:space="preserve">introhaber.com</t>
+          <t xml:space="preserve">istanbulhabergazete.com</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 356 gün</t>
+          <t xml:space="preserve">1 yıl, 211 gün</t>
         </is>
       </c>
       <c r="E819">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F819">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G819" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulhabergazete.com</t>
+          <t xml:space="preserve">kaplica.net.tr</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 211 gün</t>
+          <t xml:space="preserve">3 yıl, 289 gün</t>
         </is>
       </c>
       <c r="E820">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F820">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G820" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t xml:space="preserve">kaplica.net.tr</t>
+          <t xml:space="preserve">kocaelihabermerkezi.com</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 289 gün</t>
+          <t xml:space="preserve">2 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E821">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F821">
         <v>24</v>
       </c>
       <c r="G821" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaelihabermerkezi.com</t>
+          <t xml:space="preserve">kocaelihurkus.com</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 150 gün</t>
+          <t xml:space="preserve">4 yıl, 17 gün</t>
         </is>
       </c>
       <c r="E822">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F822">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G822" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaelihurkus.com</t>
+          <t xml:space="preserve">manisasonhaber.com</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 17 gün</t>
+          <t xml:space="preserve">11 yıl, 155 gün</t>
         </is>
       </c>
       <c r="E823">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F823">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G823" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t xml:space="preserve">kuralsizhaber.com</t>
+          <t xml:space="preserve">maraspusula.com</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 355 gün</t>
+          <t xml:space="preserve">9 yıl, 78 gün</t>
         </is>
       </c>
       <c r="E824">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="F824">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="G824" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t xml:space="preserve">manisasonhaber.com</t>
+          <t xml:space="preserve">memur.info</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 155 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E825">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F825">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G825" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t xml:space="preserve">maraspusula.com</t>
+          <t xml:space="preserve">Mentalgundem.com</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 78 gün</t>
+          <t xml:space="preserve">1 yıl, 197 gün</t>
         </is>
       </c>
       <c r="E826">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F826">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G826" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t xml:space="preserve">memur.info</t>
+          <t xml:space="preserve">mersinodak.com</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E827">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="F827">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G827" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mentalgundem.com</t>
+          <t xml:space="preserve">mudanyagazetesi.com</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 197 gün</t>
+          <t xml:space="preserve">16 yıl, 192 gün</t>
         </is>
       </c>
       <c r="E828">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F828">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G828" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t xml:space="preserve">mersinodak.com</t>
+          <t xml:space="preserve">nrdhaber.com</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 315 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G829" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t xml:space="preserve">mudanyagazetesi.com</t>
+          <t xml:space="preserve">taseronis.org.tr</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 192 gün</t>
+          <t xml:space="preserve">0 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E830">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="F830">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="G830" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t xml:space="preserve">nrdhaber.com</t>
+          <t xml:space="preserve">thegeyik.com</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 322 gün</t>
+        </is>
+      </c>
+      <c r="E831">
+        <v>33</v>
+      </c>
+      <c r="F831">
+        <v>40</v>
       </c>
       <c r="G831" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t xml:space="preserve">taseronis.org.tr</t>
+          <t xml:space="preserve">Trpedia.com.tr</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 95 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E832">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F832">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="G832" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t xml:space="preserve">thegeyik.com</t>
+          <t xml:space="preserve">turkiyeaktuel.com</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 322 gün</t>
+          <t xml:space="preserve">9 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E833">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F833">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G833" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t xml:space="preserve">Trpedia.com.tr</t>
+          <t xml:space="preserve">vantelgraf.com</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 254 gün</t>
         </is>
       </c>
       <c r="E834">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="F834">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G834" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyeaktuel.com</t>
+          <t xml:space="preserve">viralteknoloji.com</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 80 gün</t>
-[...6 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">5 yıl, 13 gün</t>
+        </is>
       </c>
       <c r="G835" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t xml:space="preserve">vantelgraf.com</t>
+          <t xml:space="preserve">volkankey.com</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 254 gün</t>
+          <t xml:space="preserve">14 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E836">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F836">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G836" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t xml:space="preserve">viralteknoloji.com</t>
+          <t xml:space="preserve">yalovacizgi.com</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 13 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G837" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t xml:space="preserve">volkankey.com</t>
+          <t xml:space="preserve">yenisamsunhaber.com</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 53 gün</t>
+          <t xml:space="preserve">0 yıl, 24 gün</t>
         </is>
       </c>
       <c r="E838">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="F838">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G838" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t xml:space="preserve">yalovacizgi.com</t>
+          <t xml:space="preserve">gayrimenkuleks.com</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">9 yıl, 194 gün</t>
+        </is>
+      </c>
+      <c r="E839">
+        <v>10</v>
+      </c>
+      <c r="F839">
+        <v>31</v>
       </c>
       <c r="G839" s="2">
-        <v>800.00</v>
+        <v>840.00</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenisamsunhaber.com</t>
+          <t xml:space="preserve">gazianteppusula.com</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 24 gün</t>
+          <t xml:space="preserve">17 yıl, 50 gün</t>
         </is>
       </c>
       <c r="E840">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="F840">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G840" s="2">
-        <v>800.00</v>
+        <v>850.00</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t xml:space="preserve">gayrimenkuleks.com</t>
+          <t xml:space="preserve">merhabaizmir.com</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 194 gün</t>
+          <t xml:space="preserve">2 yıl, 179 gün</t>
         </is>
       </c>
       <c r="E841">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F841">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G841" s="2">
-        <v>840.00</v>
+        <v>890.00</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazianteppusula.com</t>
+          <t xml:space="preserve">bilgikonu.com</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 50 gün</t>
+          <t xml:space="preserve">4 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E842">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F842">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G842" s="2">
-        <v>850.00</v>
+        <v>892.50</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t xml:space="preserve">merhabaizmir.com</t>
+          <t xml:space="preserve">Kamuilanlari.com</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 179 gün</t>
+          <t xml:space="preserve">3 yıl, 336 gün</t>
         </is>
       </c>
       <c r="E843">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F843">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G843" s="2">
-        <v>890.00</v>
+        <v>892.50</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgikonu.com</t>
+          <t xml:space="preserve">ecc.com.tr</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 225 gün</t>
+          <t xml:space="preserve">0 yıl, 87 gün</t>
         </is>
       </c>
       <c r="E844">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F844">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G844" s="2">
-        <v>892.50</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kamuilanlari.com</t>
+          <t xml:space="preserve">gaziantepsoz.com</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 336 gün</t>
+          <t xml:space="preserve">7 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E845">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F845">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G845" s="2">
-        <v>892.50</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t xml:space="preserve">ecc.com.tr</t>
+          <t xml:space="preserve">Haber1919.com</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 87 gün</t>
+          <t xml:space="preserve">12 yıl, 7 gün</t>
         </is>
       </c>
       <c r="E846">
         <v>21</v>
       </c>
       <c r="F846">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G846" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t xml:space="preserve">gaziantepsoz.com</t>
+          <t xml:space="preserve">haberizmir35.com</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 84 gün</t>
+          <t xml:space="preserve">1 yıl, 194 gün</t>
         </is>
       </c>
       <c r="E847">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F847">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G847" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t xml:space="preserve">Haber1919.com</t>
+          <t xml:space="preserve">kaid.com.tr</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 7 gün</t>
+          <t xml:space="preserve">0 yıl, 84 gün</t>
         </is>
       </c>
       <c r="E848">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F848">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G848" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberizmir35.com</t>
+          <t xml:space="preserve">kimyahaberleri.com</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 194 gün</t>
-[...6 lines deleted...]
-        <v>19</v>
+          <t xml:space="preserve">11 yıl, 232 gün</t>
+        </is>
       </c>
       <c r="G849" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbultimes.com.tr</t>
+          <t xml:space="preserve">newgokturk.com</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 297 gün</t>
         </is>
       </c>
       <c r="E850">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F850">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G850" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t xml:space="preserve">kaid.com.tr</t>
+          <t xml:space="preserve">patronsan.com</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 84 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E851">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F851">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G851" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t xml:space="preserve">kimyahaberleri.com</t>
+          <t xml:space="preserve">teleferikhaber.com</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 232 gün</t>
-        </is>
+          <t xml:space="preserve">12 yıl, 121 gün</t>
+        </is>
+      </c>
+      <c r="E852">
+        <v>23</v>
+      </c>
+      <c r="F852">
+        <v>35</v>
       </c>
       <c r="G852" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t xml:space="preserve">newgokturk.com</t>
+          <t xml:space="preserve">tv3haber.com</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 297 gün</t>
+          <t xml:space="preserve">3 yıl, 285 gün</t>
         </is>
       </c>
       <c r="E853">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F853">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="G853" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t xml:space="preserve">patronsan.com</t>
+          <t xml:space="preserve">zorbulmaca.com</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 38 gün</t>
         </is>
       </c>
       <c r="E854">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="F854">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G854" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanliurfajudo.org.tr</t>
+          <t xml:space="preserve">adana24.com</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 216 gün</t>
+          <t xml:space="preserve">6 yıl, 76 gün</t>
         </is>
       </c>
       <c r="E855">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F855">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G855" s="2">
-        <v>900.00</v>
+        <v>945.00</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t xml:space="preserve">sesizmir.org.tr</t>
+          <t xml:space="preserve">dikgazete.com</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 100 gün</t>
+          <t xml:space="preserve">9 yıl, 129 gün</t>
         </is>
       </c>
       <c r="E856">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="F856">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="G856" s="2">
-        <v>900.00</v>
+        <v>990.00</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t xml:space="preserve">teleferikhaber.com</t>
+          <t xml:space="preserve">53habergazetesi.com</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 121 gün</t>
+          <t xml:space="preserve">3 yıl, 21 gün</t>
         </is>
       </c>
       <c r="E857">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F857">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G857" s="2">
-        <v>900.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t xml:space="preserve">tv3haber.com</t>
+          <t xml:space="preserve">53saat.com</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 285 gün</t>
+          <t xml:space="preserve">0 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E858">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F858">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G858" s="2">
-        <v>900.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t xml:space="preserve">zorbulmaca.com</t>
+          <t xml:space="preserve">adanada.net</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 38 gün</t>
+          <t xml:space="preserve">7 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E859">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F859">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G859" s="2">
-        <v>900.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t xml:space="preserve">adana24.com</t>
+          <t xml:space="preserve">adanahabermerkezi.com</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 76 gün</t>
+          <t xml:space="preserve">17 yıl, 43 gün</t>
         </is>
       </c>
       <c r="E860">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F860">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G860" s="2">
-        <v>945.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t xml:space="preserve">halk.site</t>
+          <t xml:space="preserve">afyonhaberturk.com</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">14 yıl, 235 gün</t>
         </is>
       </c>
       <c r="E861">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F861">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G861" s="2">
-        <v>945.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadirligazetesi.com</t>
+          <t xml:space="preserve">antalyahabermerkezi.com</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 16 gün</t>
+        </is>
+      </c>
+      <c r="E862">
+        <v>7</v>
+      </c>
+      <c r="F862">
+        <v>21</v>
       </c>
       <c r="G862" s="2">
-        <v>945.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyayenigun.net</t>
+          <t xml:space="preserve">ardahanguncelhaber.com</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 101 gün</t>
+          <t xml:space="preserve">13 yıl, 190 gün</t>
         </is>
       </c>
       <c r="E863">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F863">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="G863" s="2">
-        <v>950.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t xml:space="preserve">dikgazete.com</t>
+          <t xml:space="preserve">bilgibankan.com</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 129 gün</t>
+          <t xml:space="preserve">7 yıl, 128 gün</t>
         </is>
       </c>
       <c r="E864">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="F864">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G864" s="2">
-        <v>990.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t xml:space="preserve">53habergazetesi.com</t>
+          <t xml:space="preserve">busat.org.tr</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 21 gün</t>
+          <t xml:space="preserve">0 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E865">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F865">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G865" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t xml:space="preserve">53saat.com</t>
+          <t xml:space="preserve">e-manisa.com.tr </t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 97 gün</t>
+          <t xml:space="preserve">2 yıl, 235 gün</t>
         </is>
       </c>
       <c r="E866">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="F866">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="G866" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t xml:space="preserve">adanada.net</t>
+          <t xml:space="preserve">egeilkhaber.com</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D867" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 4 gün</t>
+          <t xml:space="preserve">2 yıl, 54 gün</t>
         </is>
       </c>
       <c r="E867">
+        <v>3</v>
+      </c>
+      <c r="F867">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G867" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t xml:space="preserve">adanahabermerkezi.com</t>
+          <t xml:space="preserve">ekippolishaber.com</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 43 gün</t>
+          <t xml:space="preserve">14 yıl, 140 gün</t>
         </is>
       </c>
       <c r="E868">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F868">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G868" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonhaberturk.com</t>
+          <t xml:space="preserve">ensonolay.com.tr</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 235 gün</t>
+          <t xml:space="preserve">1 yıl, 218 gün</t>
         </is>
       </c>
       <c r="E869">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F869">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="G869" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t xml:space="preserve">antalyahabermerkezi.com</t>
+          <t xml:space="preserve">Findiktv.com</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 16 gün</t>
+          <t xml:space="preserve">12 yıl, 222 gün</t>
         </is>
       </c>
       <c r="E870">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="F870">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="G870" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t xml:space="preserve">ardahanguncelhaber.com</t>
+          <t xml:space="preserve">gazeteemek.net</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 190 gün</t>
+          <t xml:space="preserve">6 yıl, 32 gün</t>
         </is>
       </c>
       <c r="E871">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F871">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G871" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilgibankan.com</t>
+          <t xml:space="preserve">gazetejurnal.com.tr</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 128 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E872">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F872">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G872" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t xml:space="preserve">busat.org.tr</t>
+          <t xml:space="preserve">gazianteprefleks.com</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 161 gün</t>
+          <t xml:space="preserve">5 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E873">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F873">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G873" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t xml:space="preserve">e-manisa.com.tr </t>
+          <t xml:space="preserve">golcukgundem.com</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 235 gün</t>
+          <t xml:space="preserve">7 yıl, 102 gün</t>
         </is>
       </c>
       <c r="E874">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F874">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G874" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t xml:space="preserve">egeilkhaber.com</t>
+          <t xml:space="preserve">gozlemtv.com</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 54 gün</t>
-[...6 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G875" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekippolishaber.com</t>
+          <t xml:space="preserve">haberercis.com.tr</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 140 gün</t>
+          <t xml:space="preserve">6 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E876">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F876">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G876" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t xml:space="preserve">ensonolay.com.tr</t>
+          <t xml:space="preserve">haberetanik.com</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 218 gün</t>
+          <t xml:space="preserve">6 yıl, 49 gün</t>
         </is>
       </c>
       <c r="E877">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F877">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G877" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t xml:space="preserve">Findiktv.com</t>
+          <t xml:space="preserve">haberler33.com</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 222 gün</t>
+          <t xml:space="preserve">3 yıl, 340 gün</t>
         </is>
       </c>
       <c r="E878">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F878">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G878" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteemek.net</t>
+          <t xml:space="preserve">Kanalurfa.com</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 32 gün</t>
+          <t xml:space="preserve">17 yıl, 291 gün</t>
         </is>
       </c>
       <c r="E879">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F879">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G879" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetejurnal.com.tr</t>
+          <t xml:space="preserve">kayak.org.tr</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E880">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F880">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G880" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazianteprefleks.com</t>
+          <t xml:space="preserve">kayseritelgraf.com</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 117 gün</t>
+          <t xml:space="preserve">7 yıl, 175 gün</t>
         </is>
       </c>
       <c r="E881">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F881">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G881" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t xml:space="preserve">golcukgundem.com</t>
+          <t xml:space="preserve">kentgundem.net</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 102 gün</t>
+          <t xml:space="preserve">0 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E882">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F882">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="G882" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberercis.com.tr</t>
+          <t xml:space="preserve">Malatyaekonomi.com</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 63 gün</t>
+          <t xml:space="preserve">1 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E883">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="F883">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G883" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberetanik.com</t>
+          <t xml:space="preserve">malatyanews.com</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 49 gün</t>
+          <t xml:space="preserve">15 yıl, 267 gün</t>
         </is>
       </c>
       <c r="E884">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F884">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G884" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberler33.com</t>
+          <t xml:space="preserve">mansetalanya.com</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 340 gün</t>
+          <t xml:space="preserve">10 yıl, 99 gün</t>
         </is>
       </c>
       <c r="E885">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F885">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G885" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kanalurfa.com</t>
+          <t xml:space="preserve">medyasiyaset.com</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 291 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G886" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t xml:space="preserve">kayak.org.tr</t>
+          <t xml:space="preserve">olaymedya.com</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 177 gün</t>
+          <t xml:space="preserve">26 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E887">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="F887">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="G887" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t xml:space="preserve">kayseritelgraf.com</t>
+          <t xml:space="preserve">organikbilgi.com</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 175 gün</t>
+          <t xml:space="preserve">1 yıl, 103 gün</t>
         </is>
       </c>
       <c r="E888">
         <v>9</v>
       </c>
       <c r="F888">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="G888" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t xml:space="preserve">kentgundem.net</t>
+          <t xml:space="preserve">Posta34.com</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 163 gün</t>
+          <t xml:space="preserve">8 yıl, 9 gün</t>
         </is>
       </c>
       <c r="E889">
         <v>7</v>
       </c>
       <c r="F889">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G889" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t xml:space="preserve">Malatyaekonomi.com</t>
+          <t xml:space="preserve">rhaajans.com</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 98 gün</t>
+          <t xml:space="preserve">7 yıl, 37 gün</t>
         </is>
       </c>
       <c r="E890">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="F890">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="G890" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyanews.com</t>
+          <t xml:space="preserve">safakgazete.com</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 267 gün</t>
+          <t xml:space="preserve">15 yıl, 313 gün</t>
         </is>
       </c>
       <c r="E891">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F891">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G891" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t xml:space="preserve">mansetalanya.com</t>
+          <t xml:space="preserve">sondakika-24.com</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 99 gün</t>
+          <t xml:space="preserve">9 yıl, 139 gün</t>
         </is>
       </c>
       <c r="E892">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F892">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G892" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyasiyaset.com</t>
+          <t xml:space="preserve">tarimhaberi.com</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 60 gün</t>
+        </is>
+      </c>
+      <c r="E893">
+        <v>6</v>
+      </c>
+      <c r="F893">
+        <v>19</v>
       </c>
       <c r="G893" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t xml:space="preserve">olaymedya.com</t>
+          <t xml:space="preserve">tekhabergazetesi.com</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 279 gün</t>
-[...6 lines deleted...]
-        <v>48</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G894" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t xml:space="preserve">organikbilgi.com</t>
+          <t xml:space="preserve">turkiyemanset.com.tr </t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 103 gün</t>
+          <t xml:space="preserve">4 yıl, 11 gün</t>
         </is>
       </c>
       <c r="E895">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F895">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G895" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t xml:space="preserve">Posta34.com</t>
+          <t xml:space="preserve">tv32.com.tr</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 9 gün</t>
+          <t xml:space="preserve">7 yıl, 340 gün</t>
         </is>
       </c>
       <c r="E896">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F896">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G896" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t xml:space="preserve">rhaajans.com</t>
+          <t xml:space="preserve">yorungehaber.com</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 37 gün</t>
+          <t xml:space="preserve">11 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E897">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F897">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G897" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t xml:space="preserve">safakgazete.com</t>
+          <t xml:space="preserve">yurticihaberler.com</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 313 gün</t>
+          <t xml:space="preserve">6 yıl, 231 gün</t>
         </is>
       </c>
       <c r="E898">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F898">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G898" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakika-24.com</t>
+          <t xml:space="preserve">7deniz.com</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 139 gün</t>
+          <t xml:space="preserve">15 yıl, 65 gün</t>
         </is>
       </c>
       <c r="E899">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="F899">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G899" s="2">
-        <v>1000.00</v>
+        <v>1039.50</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarimhaberi.com</t>
+          <t xml:space="preserve">bihaberolma.com</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 357 gün</t>
+          <t xml:space="preserve">6 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E900">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F900">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G900" s="2">
-        <v>1000.00</v>
+        <v>1050.00</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyemanset.com.tr </t>
+          <t xml:space="preserve">reformhaber.com</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 11 gün</t>
+          <t xml:space="preserve">1 yıl, 251 gün</t>
         </is>
       </c>
       <c r="E901">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F901">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="G901" s="2">
-        <v>1000.00</v>
+        <v>1050.00</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t xml:space="preserve">tv32.com.tr</t>
+          <t xml:space="preserve">superalem.org</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 340 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E902">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F902">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G902" s="2">
-        <v>1000.00</v>
+        <v>1050.00</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t xml:space="preserve">yorungehaber.com</t>
+          <t xml:space="preserve">haber32.com.tr</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 45 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E903">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F903">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G903" s="2">
-        <v>1000.00</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t xml:space="preserve">yurticihaberler.com</t>
+          <t xml:space="preserve">mekanajandasi.com</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 231 gün</t>
+          <t xml:space="preserve">3 yıl, 113 gün</t>
         </is>
       </c>
       <c r="E904">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F904">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G904" s="2">
-        <v>1000.00</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t xml:space="preserve">7deniz.com</t>
+          <t xml:space="preserve">sanatduvari.com</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 65 gün</t>
+          <t xml:space="preserve">6 yıl, 179 gün</t>
         </is>
       </c>
       <c r="E905">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F905">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G905" s="2">
-        <v>1039.50</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t xml:space="preserve">bihaberolma.com</t>
+          <t xml:space="preserve">edebiyatdedikodulari.com</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 123 gün</t>
+          <t xml:space="preserve">4 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E906">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F906">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G906" s="2">
-        <v>1050.00</v>
+        <v>1155.00</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t xml:space="preserve">reformhaber.com</t>
+          <t xml:space="preserve">ucretbilgi.com</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 251 gün</t>
+          <t xml:space="preserve">0 yıl, 66 gün</t>
         </is>
       </c>
       <c r="E907">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="F907">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G907" s="2">
-        <v>1050.00</v>
+        <v>1155.00</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t xml:space="preserve">superalem.org</t>
+          <t xml:space="preserve">adanagazetesi.com.tr</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E908">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="F908">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="G908" s="2">
-        <v>1050.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber32.com.tr</t>
+          <t xml:space="preserve">afyonkenthaber.com</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E909">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="F909">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G909" s="2">
-        <v>1100.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t xml:space="preserve">mekanajandasi.com</t>
+          <t xml:space="preserve">afyonyerelhaber.com</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 113 gün</t>
+          <t xml:space="preserve">2 yıl, 141 gün</t>
         </is>
       </c>
       <c r="E910">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F910">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G910" s="2">
-        <v>1100.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanatduvari.com</t>
+          <t xml:space="preserve">ankarayasam.com</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 179 gün</t>
+          <t xml:space="preserve">19 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E911">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F911">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G911" s="2">
-        <v>1100.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t xml:space="preserve">edebiyatdedikodulari.com</t>
+          <t xml:space="preserve">antalyamanset.com.tr</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 23 gün</t>
+          <t xml:space="preserve">0 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E912">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F912">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G912" s="2">
-        <v>1155.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t xml:space="preserve">ucretbilgi.com</t>
+          <t xml:space="preserve">baskentmanset.com.tr</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 66 gün</t>
+          <t xml:space="preserve">0 yıl, 183 gün</t>
         </is>
       </c>
       <c r="E913">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="F913">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="G913" s="2">
-        <v>1155.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t xml:space="preserve">adanagazetesi.com.tr</t>
+          <t xml:space="preserve">bodrumhaber.com</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 177 gün</t>
+          <t xml:space="preserve">24 yıl, 278 gün</t>
         </is>
       </c>
       <c r="E914">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="F914">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="G914" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonkenthaber.com</t>
+          <t xml:space="preserve">canakkaleolay.com</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 97 gün</t>
+          <t xml:space="preserve">25 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E915">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="F915">
         <v>45</v>
       </c>
       <c r="G915" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonyerelhaber.com</t>
+          <t xml:space="preserve">demokrathaber.org</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 141 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E916">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="F916">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="G916" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t xml:space="preserve">ankarayasam.com</t>
+          <t xml:space="preserve">dijitalhaberler.com.tr</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 229 gün</t>
+          <t xml:space="preserve">0 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E917">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F917">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="G917" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t xml:space="preserve">antalyamanset.com.tr</t>
+          <t xml:space="preserve">egeetkinlik.com</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 177 gün</t>
+          <t xml:space="preserve">7 yıl, 214 gün</t>
         </is>
       </c>
       <c r="E918">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F918">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="G918" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t xml:space="preserve">baskentmanset.com.tr</t>
+          <t xml:space="preserve">egemedyasi.com</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 183 gün</t>
+          <t xml:space="preserve">6 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E919">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F919">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G919" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t xml:space="preserve">bodrumhaber.com</t>
+          <t xml:space="preserve">ereglionder.com.tr</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 278 gün</t>
-[...6 lines deleted...]
-        <v>46</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G920" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t xml:space="preserve">canakkaleolay.com</t>
+          <t xml:space="preserve">gobeklitepehaber.com</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 199 gün</t>
+          <t xml:space="preserve">9 yıl, 346 gün</t>
         </is>
       </c>
       <c r="E921">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F921">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G921" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t xml:space="preserve">demokrathaber.org</t>
+          <t xml:space="preserve">gunebakishaber.com.tr</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E922">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F922">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="G922" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t xml:space="preserve">dijitalhaberler.com.tr</t>
+          <t xml:space="preserve">haberalmaajansi.com.tr</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 137 gün</t>
+          <t xml:space="preserve">3 yıl, 21 gün</t>
         </is>
       </c>
       <c r="E923">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F923">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G923" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t xml:space="preserve">egeetkinlik.com</t>
+          <t xml:space="preserve">haberdonusum.com</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 214 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">7 yıl, 103 gün</t>
+        </is>
       </c>
       <c r="G924" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t xml:space="preserve">egemedyasi.com</t>
+          <t xml:space="preserve">hemenoku.com.tr </t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 272 gün</t>
+          <t xml:space="preserve">2 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E925">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F925">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G925" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t xml:space="preserve">ereglionder.com.tr</t>
+          <t xml:space="preserve">ixtanbul.com</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">23 yıl, 37 gün</t>
+        </is>
+      </c>
+      <c r="E926">
+        <v>24</v>
+      </c>
+      <c r="F926">
+        <v>27</v>
       </c>
       <c r="G926" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t xml:space="preserve">gobeklitepehaber.com</t>
+          <t xml:space="preserve">izmirmanset.com.tr</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 346 gün</t>
+          <t xml:space="preserve">0 yıl, 178 gün</t>
         </is>
       </c>
       <c r="E927">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="F927">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="G927" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t xml:space="preserve">gunebakishaber.com.tr</t>
+          <t xml:space="preserve">mardinlife.com</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 98 gün</t>
+          <t xml:space="preserve">19 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E928">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="F928">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G928" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberalmaajansi.com.tr</t>
+          <t xml:space="preserve">modernsanat.org</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 21 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E929">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F929">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G929" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberdonusum.com</t>
+          <t xml:space="preserve">sha.com.tr</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 103 gün</t>
-        </is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E930">
+        <v>19</v>
+      </c>
+      <c r="F930">
+        <v>42</v>
       </c>
       <c r="G930" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t xml:space="preserve">hemenoku.com.tr </t>
+          <t xml:space="preserve">Sirinnar.net</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 314 gün</t>
+          <t xml:space="preserve">25 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E931">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F931">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G931" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t xml:space="preserve">ixtanbul.com</t>
+          <t xml:space="preserve">siyasigazete.com.tr</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 37 gün</t>
+          <t xml:space="preserve">0 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E932">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="F932">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="G932" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmirmanset.com.tr</t>
+          <t xml:space="preserve">sondakikaturkey.com</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 178 gün</t>
+          <t xml:space="preserve">1 yıl, 57 gün</t>
         </is>
       </c>
       <c r="E933">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F933">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="G933" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t xml:space="preserve">mardinlife.com</t>
+          <t xml:space="preserve">Spor44.com</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 150 gün</t>
+          <t xml:space="preserve">6 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E934">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="F934">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G934" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t xml:space="preserve">modernsanat.org</t>
+          <t xml:space="preserve">superkulup.com</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 112 gün</t>
         </is>
       </c>
       <c r="E935">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F935">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G935" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t xml:space="preserve">sha.com.tr</t>
+          <t xml:space="preserve">turkiyeegitim.com</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G936" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sirinnar.net</t>
+          <t xml:space="preserve">unibilgi.net</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 42 gün</t>
+          <t xml:space="preserve">9 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E937">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="F937">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G937" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t xml:space="preserve">siyasigazete.com.tr</t>
+          <t xml:space="preserve">vanolay.com</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 157 gün</t>
+          <t xml:space="preserve">12 yıl, 342 gün</t>
         </is>
       </c>
       <c r="E938">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F938">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="G938" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakikaturkey.com</t>
+          <t xml:space="preserve">akhisarpress.com</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 57 gün</t>
+          <t xml:space="preserve">13 yıl, 145 gün</t>
         </is>
       </c>
       <c r="E939">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F939">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G939" s="2">
-        <v>1200.00</v>
+        <v>1250.00</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t xml:space="preserve">Spor44.com</t>
+          <t xml:space="preserve">yarin11.com</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 205 gün</t>
-[...6 lines deleted...]
-        <v>27</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G940" s="2">
-        <v>1200.00</v>
+        <v>1250.00</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t xml:space="preserve">superkulup.com</t>
+          <t xml:space="preserve">ardahanhaber.com.tr</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 112 gün</t>
+          <t xml:space="preserve">9 yıl, 219 gün</t>
         </is>
       </c>
       <c r="E941">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F941">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G941" s="2">
-        <v>1200.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyeegitim.com</t>
+          <t xml:space="preserve">Bartintv.com.tr</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E942">
+        <v>20</v>
+      </c>
+      <c r="F942">
+        <v>31</v>
+      </c>
       <c r="G942" s="2">
-        <v>1200.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t xml:space="preserve">unibilgi.net</t>
+          <t xml:space="preserve">bolge.com.tr</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 205 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E943">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="F943">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G943" s="2">
-        <v>1200.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t xml:space="preserve">vanolay.com</t>
+          <t xml:space="preserve">duyurugazetesi.com.tr</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 342 gün</t>
+          <t xml:space="preserve">14 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E944">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F944">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G944" s="2">
-        <v>1200.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t xml:space="preserve">akhisarpress.com</t>
+          <t xml:space="preserve">kent77.tv</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 145 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G945" s="2">
-        <v>1250.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t xml:space="preserve">yarin11.com</t>
+          <t xml:space="preserve">otofiyatlistesi.com</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 39 gün</t>
+        </is>
+      </c>
+      <c r="E946">
+        <v>24</v>
+      </c>
+      <c r="F946">
+        <v>36</v>
       </c>
       <c r="G946" s="2">
-        <v>1250.00</v>
+        <v>1260.00</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t xml:space="preserve">ardahanhaber.com.tr</t>
+          <t xml:space="preserve">yalovahaberajansi.com.tr</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D947" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 219 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G947" s="2">
         <v>1260.00</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bartintv.com.tr</t>
+          <t xml:space="preserve">isfikirleri-girisimcilik.com</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D948" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">12 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E948">
         <v>20</v>
       </c>
       <c r="F948">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G948" s="2">
-        <v>1260.00</v>
+        <v>1300.00</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolge.com.tr</t>
+          <t xml:space="preserve">malzemebilimi.net</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">14 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E949">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F949">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G949" s="2">
-        <v>1260.00</v>
+        <v>1300.00</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t xml:space="preserve">duyurugazetesi.com.tr</t>
+          <t xml:space="preserve">sonhaber.in</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 137 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E950">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F950">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G950" s="2">
-        <v>1260.00</v>
+        <v>1365.00</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t xml:space="preserve">kent77.tv</t>
+          <t xml:space="preserve">gazeteekspres.com</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">19 yıl, 221 gün</t>
+        </is>
+      </c>
+      <c r="E951">
+        <v>27</v>
+      </c>
+      <c r="F951">
+        <v>42</v>
       </c>
       <c r="G951" s="2">
-        <v>1260.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t xml:space="preserve">otofiyatlistesi.com</t>
+          <t xml:space="preserve">hedefhalk.com</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 39 gün</t>
+          <t xml:space="preserve">13 yıl, 346 gün</t>
         </is>
       </c>
       <c r="E952">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="F952">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G952" s="2">
-        <v>1260.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t xml:space="preserve">yalovahaberajansi.com.tr</t>
+          <t xml:space="preserve">isvegirisim.com</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 219 gün</t>
+        </is>
+      </c>
+      <c r="E953">
+        <v>27</v>
+      </c>
+      <c r="F953">
+        <v>26</v>
       </c>
       <c r="G953" s="2">
-        <v>1260.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t xml:space="preserve">isfikirleri-girisimcilik.com</t>
+          <t xml:space="preserve">malatyaguncel.com</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 292 gün</t>
+          <t xml:space="preserve">22 yıl, 74 gün</t>
         </is>
       </c>
       <c r="E954">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="F954">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G954" s="2">
-        <v>1300.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t xml:space="preserve">malzemebilimi.net</t>
+          <t xml:space="preserve">rayhaber.com</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 234 gün</t>
+          <t xml:space="preserve">13 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E955">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="F955">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G955" s="2">
-        <v>1300.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonhaber.in</t>
+          <t xml:space="preserve">haber-oku.com</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E956">
         <v>12</v>
       </c>
       <c r="F956">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G956" s="2">
-        <v>1365.00</v>
+        <v>1470.00</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteekspres.com</t>
+          <t xml:space="preserve">projecik.com</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 357 gün</t>
+          <t xml:space="preserve">4 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E957">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F957">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G957" s="2">
-        <v>1400.00</v>
+        <v>1470.00</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t xml:space="preserve">hedefhalk.com</t>
+          <t xml:space="preserve">akhisarhaber.net</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 346 gün</t>
+          <t xml:space="preserve">19 yıl, 91 gün</t>
         </is>
       </c>
       <c r="E958">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F958">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G958" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t xml:space="preserve">isvegirisim.com</t>
+          <t xml:space="preserve">ankaratrendhaber.com</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 219 gün</t>
+          <t xml:space="preserve">1 yıl, 146 gün</t>
         </is>
       </c>
       <c r="E959">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F959">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G959" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyaguncel.com</t>
+          <t xml:space="preserve">artukluhaber.net</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 115 gün</t>
+          <t xml:space="preserve">13 yıl, 120 gün</t>
         </is>
       </c>
       <c r="E960">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F960">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="G960" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t xml:space="preserve">rayhaber.com</t>
+          <t xml:space="preserve">basyaylahaber.com</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D961" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 337 gün</t>
+          <t xml:space="preserve">10 yıl, 289 gün</t>
         </is>
       </c>
       <c r="E961">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="F961">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="G961" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t xml:space="preserve">yeniduzen.com</t>
+          <t xml:space="preserve">batiakdeniztv.com</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 341 gün</t>
+          <t xml:space="preserve">14 yıl, 164 gün</t>
         </is>
       </c>
       <c r="E962">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F962">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G962" s="2">
-        <v>1450.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber-oku.com</t>
+          <t xml:space="preserve">bayburtgazetesi.net</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D963" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 173 gün</t>
+          <t xml:space="preserve">5 yıl, 79 gün</t>
         </is>
       </c>
       <c r="E963">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F963">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G963" s="2">
-        <v>1470.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t xml:space="preserve">projecik.com</t>
+          <t xml:space="preserve">birlikhabergazetesi.com</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D964" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 124 gün</t>
+          <t xml:space="preserve">11 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E964">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F964">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="G964" s="2">
-        <v>1470.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t xml:space="preserve">akhisarhaber.net</t>
+          <t xml:space="preserve">bursaplatformu.org.tr</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D965" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 91 gün</t>
+          <t xml:space="preserve">0 yıl, 152 gün</t>
         </is>
       </c>
       <c r="E965">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="F965">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="G965" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t xml:space="preserve">ankaratrendhaber.com</t>
+          <t xml:space="preserve">cinargazetesi.com</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 146 gün</t>
+          <t xml:space="preserve">2 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E966">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F966">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G966" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t xml:space="preserve">artukluhaber.net</t>
+          <t xml:space="preserve">denizlimuhabir.com</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D967" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 120 gün</t>
+          <t xml:space="preserve">10 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E967">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F967">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G967" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t xml:space="preserve">basyaylahaber.com</t>
+          <t xml:space="preserve">dumlupinargazetesi.com</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 289 gün</t>
+          <t xml:space="preserve">9 yıl, 175 gün</t>
         </is>
       </c>
       <c r="E968">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F968">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G968" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t xml:space="preserve">batiakdeniztv.com</t>
+          <t xml:space="preserve">duzcetv.com</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D969" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 164 gün</t>
+          <t xml:space="preserve">20 yıl, 358 gün</t>
         </is>
       </c>
       <c r="E969">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F969">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G969" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t xml:space="preserve">bayburtgazetesi.net</t>
+          <t xml:space="preserve">gazetealanya.com</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 79 gün</t>
+          <t xml:space="preserve">12 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E970">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F970">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="G970" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t xml:space="preserve">birlikhabergazetesi.com</t>
+          <t xml:space="preserve">gazetekalem.com.tr</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 361 gün</t>
+          <t xml:space="preserve">4 yıl, 3 gün</t>
         </is>
       </c>
       <c r="E971">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F971">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G971" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursaplatformu.org.tr</t>
+          <t xml:space="preserve">gazetenoktasi.com</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D972" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 152 gün</t>
+          <t xml:space="preserve">7 yıl, 135 gün</t>
         </is>
       </c>
       <c r="E972">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F972">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="G972" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t xml:space="preserve">cinargazetesi.com</t>
+          <t xml:space="preserve">haber342.com</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 143 gün</t>
+          <t xml:space="preserve">14 yıl, 325 gün</t>
         </is>
       </c>
       <c r="E973">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F973">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G973" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizlimuhabir.com</t>
+          <t xml:space="preserve">highdefence.com</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D974" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 127 gün</t>
-[...6 lines deleted...]
-        <v>40</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G974" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t xml:space="preserve">dumlupinargazetesi.com</t>
+          <t xml:space="preserve">istanbultimes.com.tr</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D975" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 175 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E975">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="F975">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G975" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t xml:space="preserve">duzcetv.com</t>
+          <t xml:space="preserve">izmiringazetesi.com</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D976" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 358 gün</t>
+          <t xml:space="preserve">0 yıl, 88 gün</t>
         </is>
       </c>
       <c r="E976">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F976">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="G976" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetealanya.com</t>
+          <t xml:space="preserve">medyasiirt.com</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D977" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 28 gün</t>
+          <t xml:space="preserve">14 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E977">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F977">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="G977" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetekalem.com.tr</t>
+          <t xml:space="preserve">memohaber.com</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 3 gün</t>
+          <t xml:space="preserve">10 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E978">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F978">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G978" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetenoktasi.com</t>
+          <t xml:space="preserve">millihakimiyet.com</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D979" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 135 gün</t>
+          <t xml:space="preserve">15 yıl, 246 gün</t>
         </is>
       </c>
       <c r="E979">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F979">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G979" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber342.com</t>
+          <t xml:space="preserve">okuhaber.com</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D980" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 325 gün</t>
+          <t xml:space="preserve">18 yıl, 207 gün</t>
         </is>
       </c>
       <c r="E980">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="F980">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G980" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmiringazetesi.com</t>
+          <t xml:space="preserve">seckinhabertv.com</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 88 gün</t>
+          <t xml:space="preserve">5 yıl, 27 gün</t>
         </is>
       </c>
       <c r="E981">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F981">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="G981" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyasiirt.com</t>
+          <t xml:space="preserve">solargundem.com</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 111 gün</t>
+          <t xml:space="preserve">5 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E982">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F982">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="G982" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t xml:space="preserve">memohaber.com</t>
+          <t xml:space="preserve">teknokroki.com</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D983" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 172 gün</t>
+          <t xml:space="preserve">10 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E983">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F983">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="G983" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t xml:space="preserve">millihakimiyet.com</t>
+          <t xml:space="preserve">usakport.com</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D984" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 246 gün</t>
+          <t xml:space="preserve">15 yıl, 302 gün</t>
         </is>
       </c>
       <c r="E984">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F984">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G984" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t xml:space="preserve">okuhaber.com</t>
+          <t xml:space="preserve">52haber.net</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 40 gün</t>
+          <t xml:space="preserve">1 yıl, 3 gün</t>
         </is>
       </c>
       <c r="E985">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="F985">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="G985" s="2">
-        <v>1500.00</v>
+        <v>1600.00</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sabirgazetesi.com</t>
+          <t xml:space="preserve">belge.com.tr</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D986" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 280 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E986">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="F986">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G986" s="2">
-        <v>1500.00</v>
+        <v>1600.00</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t xml:space="preserve">seckinhabertv.com</t>
+          <t xml:space="preserve">demokrasigazetesi.com</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D987" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 27 gün</t>
-[...6 lines deleted...]
-        <v>22</v>
+          <t xml:space="preserve">15 yıl, 258 gün</t>
+        </is>
       </c>
       <c r="G987" s="2">
-        <v>1500.00</v>
+        <v>1600.00</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t xml:space="preserve">solargundem.com</t>
+          <t xml:space="preserve">fenoreporter.com</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D988" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 337 gün</t>
+          <t xml:space="preserve">7 yıl, 200 gün</t>
         </is>
       </c>
       <c r="E988">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F988">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="G988" s="2">
-        <v>1500.00</v>
+        <v>1600.00</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknokroki.com</t>
+          <t xml:space="preserve">haberaksaray.com</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 118 gün</t>
+          <t xml:space="preserve">18 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E989">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="F989">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G989" s="2">
-        <v>1500.00</v>
+        <v>1600.00</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t xml:space="preserve">usakport.com</t>
+          <t xml:space="preserve">haberbodrum.com.tr</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D990" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 302 gün</t>
+          <t xml:space="preserve">3 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E990">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="F990">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="G990" s="2">
-        <v>1500.00</v>
+        <v>1600.00</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t xml:space="preserve">52haber.net</t>
+          <t xml:space="preserve">incekalem.com</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D991" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 3 gün</t>
+          <t xml:space="preserve">18 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E991">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F991">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G991" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t xml:space="preserve">belge.com.tr</t>
+          <t xml:space="preserve">kadinbakisi.com</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D992" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 297 gün</t>
         </is>
       </c>
       <c r="E992">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F992">
         <v>36</v>
       </c>
       <c r="G992" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t xml:space="preserve">demokrasigazetesi.com</t>
+          <t xml:space="preserve">magazinbulvari.com</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D993" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 258 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G993" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t xml:space="preserve">fenoreporter.com</t>
+          <t xml:space="preserve">medya32.com</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D994" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 200 gün</t>
+          <t xml:space="preserve">15 yıl, 198 gün</t>
         </is>
       </c>
       <c r="E994">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F994">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G994" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberbodrum.com.tr</t>
+          <t xml:space="preserve">piyasaguncel.com</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D995" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 288 gün</t>
+          <t xml:space="preserve">0 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E995">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F995">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G995" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t xml:space="preserve">incekalem.com</t>
+          <t xml:space="preserve">sinematuru.com</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D996" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 158 gün</t>
-[...6 lines deleted...]
-        <v>32</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G996" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinbakisi.com</t>
+          <t xml:space="preserve">surmelihaber.com</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D997" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 297 gün</t>
+          <t xml:space="preserve">18 yıl, 50 gün</t>
         </is>
       </c>
       <c r="E997">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F997">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G997" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t xml:space="preserve">medya32.com</t>
+          <t xml:space="preserve">teknocard.com</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D998" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 198 gün</t>
+          <t xml:space="preserve">11 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E998">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F998">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G998" s="2">
         <v>1600.00</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t xml:space="preserve">piyasaguncel.com</t>
+          <t xml:space="preserve">bolgegazetesi.com.tr</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D999" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 227 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G999" s="2">
-        <v>1600.00</v>
+        <v>1680.00</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t xml:space="preserve">surmelihaber.com</t>
+          <t xml:space="preserve">5ocakgazetesi.com</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 50 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">7 yıl, 183 gün</t>
+        </is>
       </c>
       <c r="G1000" s="2">
-        <v>1600.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknocard.com</t>
+          <t xml:space="preserve">fizikhaber.com</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 127 gün</t>
+          <t xml:space="preserve">2 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E1001">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F1001">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G1001" s="2">
-        <v>1600.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolgegazetesi.com.tr</t>
+          <t xml:space="preserve">gazetememur.com</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 61 gün</t>
+        </is>
+      </c>
+      <c r="E1002">
+        <v>22</v>
+      </c>
+      <c r="F1002">
+        <v>45</v>
       </c>
       <c r="G1002" s="2">
-        <v>1680.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t xml:space="preserve">Virahaber.com </t>
+          <t xml:space="preserve">gunaydingazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 78 gün</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1003" s="2">
-        <v>1700.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t xml:space="preserve">5ocakgazetesi.com</t>
+          <t xml:space="preserve">hayaleturk.com</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 183 gün</t>
+          <t xml:space="preserve">11 yıl, 235 gün</t>
         </is>
       </c>
       <c r="G1004" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t xml:space="preserve">fizikhaber.com</t>
+          <t xml:space="preserve">olayhaber.com.tr</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 80 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1005">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F1005">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="G1005" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetememur.com</t>
+          <t xml:space="preserve">pusulagazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 61 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1006">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F1006">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G1006" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t xml:space="preserve">gunaydingazetesi.com.tr</t>
+          <t xml:space="preserve">serhattv.com.tr</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">15 yıl, 256 gün</t>
+        </is>
+      </c>
+      <c r="E1007">
+        <v>18</v>
+      </c>
+      <c r="F1007">
+        <v>40</v>
       </c>
       <c r="G1007" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t xml:space="preserve">hayaleturk.com</t>
+          <t xml:space="preserve">urfagaste.com</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 235 gün</t>
+          <t xml:space="preserve">4 yıl, 132 gün</t>
         </is>
       </c>
       <c r="G1008" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t xml:space="preserve">mansetturkiye.com</t>
+          <t xml:space="preserve">urfahaberler.com</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 253 gün</t>
+          <t xml:space="preserve">14 yıl, 241 gün</t>
         </is>
       </c>
       <c r="E1009">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="F1009">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G1009" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t xml:space="preserve">olayhaber.com.tr</t>
+          <t xml:space="preserve">yesilsivasligazetesi.com</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 112 gün</t>
         </is>
       </c>
       <c r="E1010">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="F1010">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G1010" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t xml:space="preserve">pusulagazetesi.com.tr</t>
+          <t xml:space="preserve">zhaber.com.tr</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1011">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F1011">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G1011" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t xml:space="preserve">serhattv.com.tr</t>
+          <t xml:space="preserve">gaziantepdogus.com</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 256 gün</t>
+          <t xml:space="preserve">18 yıl, 89 gün</t>
         </is>
       </c>
       <c r="E1012">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F1012">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G1012" s="2">
-        <v>1750.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t xml:space="preserve">urfagaste.com</t>
+          <t xml:space="preserve">kartal.web.tr</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 132 gün</t>
-        </is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E1013">
+        <v>16</v>
+      </c>
+      <c r="F1013">
+        <v>22</v>
       </c>
       <c r="G1013" s="2">
-        <v>1750.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t xml:space="preserve">urfahaberler.com</t>
+          <t xml:space="preserve">manset45.com</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 241 gün</t>
+          <t xml:space="preserve">3 yıl, 121 gün</t>
         </is>
       </c>
       <c r="E1014">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F1014">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G1014" s="2">
-        <v>1750.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t xml:space="preserve">yesilsivasligazetesi.com</t>
+          <t xml:space="preserve">Mersingazetesi.com</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 112 gün</t>
+          <t xml:space="preserve">22 yıl, 213 gün</t>
         </is>
       </c>
       <c r="E1015">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F1015">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G1015" s="2">
-        <v>1750.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t xml:space="preserve">zhaber.com.tr</t>
+          <t xml:space="preserve">Mersintime.com </t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E1016">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F1016">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G1016" s="2">
-        <v>1750.00</v>
+        <v>1850.00</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t xml:space="preserve">gaziantepdogus.com</t>
+          <t xml:space="preserve">akdenizgazetesi.com</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 89 gün</t>
+          <t xml:space="preserve">19 yıl, 296 gün</t>
         </is>
       </c>
       <c r="E1017">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F1017">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G1017" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t xml:space="preserve">kartal.web.tr</t>
+          <t xml:space="preserve">batmansonsoz.net</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 239 gün</t>
         </is>
       </c>
       <c r="E1018">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F1018">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="G1018" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t xml:space="preserve">manset45.com</t>
+          <t xml:space="preserve">gercekhaber27.com</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 121 gün</t>
+          <t xml:space="preserve">2 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E1019">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F1019">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G1019" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mersingazetesi.com</t>
+          <t xml:space="preserve">haberes.com.tr</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 213 gün</t>
+          <t xml:space="preserve">6 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E1020">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F1020">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G1020" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mersintime.com </t>
+          <t xml:space="preserve">habervitrini.com</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 19 gün</t>
+          <t xml:space="preserve">25 yıl, 138 gün</t>
         </is>
       </c>
       <c r="E1021">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="F1021">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G1021" s="2">
-        <v>1850.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizgazetesi.com</t>
+          <t xml:space="preserve">kocaelizirve.com</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 296 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">6 yıl, 243 gün</t>
+        </is>
       </c>
       <c r="G1022" s="2">
         <v>1900.00</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t xml:space="preserve">batmansonsoz.net</t>
+          <t xml:space="preserve">ortadogugazetesi.com</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 239 gün</t>
+          <t xml:space="preserve">13 yıl, 237 gün</t>
         </is>
       </c>
       <c r="E1023">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="F1023">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G1023" s="2">
         <v>1900.00</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t xml:space="preserve">gercekhaber27.com</t>
+          <t xml:space="preserve">samsunanaliz.com</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 163 gün</t>
+          <t xml:space="preserve">14 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E1024">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F1024">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G1024" s="2">
         <v>1900.00</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t xml:space="preserve">gezginanne.com</t>
+          <t xml:space="preserve">adalarhaber.com</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 109 gün</t>
+          <t xml:space="preserve">20 yıl, 113 gün</t>
         </is>
       </c>
       <c r="E1025">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F1025">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G1025" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberes.com.tr</t>
+          <t xml:space="preserve">alanyabasim.com</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 52 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1026">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F1026">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="G1026" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t xml:space="preserve">habervitrini.com</t>
+          <t xml:space="preserve">alpmedyaajans.com.tr</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 334 gün</t>
+          <t xml:space="preserve">1 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E1027">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="F1027">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G1027" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaelizirve.com</t>
+          <t xml:space="preserve">anatoliagazetesi.com</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 243 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 269 gün</t>
+        </is>
+      </c>
+      <c r="E1028">
+        <v>6</v>
+      </c>
+      <c r="F1028">
+        <v>15</v>
       </c>
       <c r="G1028" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t xml:space="preserve">ortadogugazetesi.com</t>
+          <t xml:space="preserve">asayisgazetesi.com</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 237 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E1029">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="F1029">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="G1029" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t xml:space="preserve">samsunanaliz.com</t>
+          <t xml:space="preserve">asayisgazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 111 gün</t>
+          <t xml:space="preserve">3 yıl, 290 gün</t>
         </is>
       </c>
       <c r="E1030">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F1030">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G1030" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t xml:space="preserve">adalarhaber.com</t>
+          <t xml:space="preserve">asayistv.com</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 113 gün</t>
+          <t xml:space="preserve">0 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E1031">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F1031">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G1031" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t xml:space="preserve">alanyabasim.com</t>
+          <t xml:space="preserve">cukurovaflash.com</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 352 gün</t>
         </is>
       </c>
       <c r="E1032">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F1032">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="G1032" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t xml:space="preserve">alpmedyaajans.com.tr</t>
+          <t xml:space="preserve">egeyasam.com</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1033" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 132 gün</t>
-[...6 lines deleted...]
-        <v>18</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1033" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t xml:space="preserve">anatoliagazetesi.com</t>
+          <t xml:space="preserve">egeyebakis.com</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 269 gün</t>
+          <t xml:space="preserve">11 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E1034">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="F1034">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="G1034" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t xml:space="preserve">asayisgazetesi.com</t>
+          <t xml:space="preserve">gazetebanka.com</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">7 yıl, 38 gün</t>
         </is>
       </c>
       <c r="E1035">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="F1035">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="G1035" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t xml:space="preserve">asayisgazetesi.com.tr</t>
+          <t xml:space="preserve">gazeteport.com.tr</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 290 gün</t>
+          <t xml:space="preserve">8 yıl, 187 gün</t>
         </is>
       </c>
       <c r="E1036">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="F1036">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G1036" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t xml:space="preserve">asayistv.com</t>
+          <t xml:space="preserve">gelbasvur.com</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1037" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 161 gün</t>
+          <t xml:space="preserve">2 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E1037">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1037">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G1037" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t xml:space="preserve">cukurovaflash.com</t>
+          <t xml:space="preserve">gencgazete.net</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 352 gün</t>
+          <t xml:space="preserve">19 yıl, 36 gün</t>
         </is>
       </c>
       <c r="E1038">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F1038">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="G1038" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t xml:space="preserve">egeyasam.com</t>
+          <t xml:space="preserve">gezigezgini.com</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 171 gün</t>
+        </is>
+      </c>
+      <c r="E1039">
+        <v>13</v>
+      </c>
+      <c r="F1039">
+        <v>39</v>
       </c>
       <c r="G1039" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t xml:space="preserve">egeyebakis.com</t>
+          <t xml:space="preserve">guncelegitim.com</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 97 gün</t>
+          <t xml:space="preserve">19 yıl, 291 gün</t>
         </is>
       </c>
       <c r="E1040">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F1040">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G1040" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetebanka.com</t>
+          <t xml:space="preserve">guncelgazete.com</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 38 gün</t>
+          <t xml:space="preserve">18 yıl, 174 gün</t>
         </is>
       </c>
       <c r="E1041">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="F1041">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G1041" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteport.com.tr</t>
+          <t xml:space="preserve">haberfark.net</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 187 gün</t>
+          <t xml:space="preserve">11 yıl, 30 gün</t>
         </is>
       </c>
       <c r="E1042">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="F1042">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G1042" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t xml:space="preserve">gelbasvur.com</t>
+          <t xml:space="preserve">hafzullah.com</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 111 gün</t>
+          <t xml:space="preserve">14 yıl, 325 gün</t>
         </is>
       </c>
       <c r="E1043">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F1043">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G1043" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t xml:space="preserve">gencgazete.net</t>
+          <t xml:space="preserve">hedefgazetesi.com.tr </t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 36 gün</t>
+          <t xml:space="preserve">16 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E1044">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F1044">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G1044" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t xml:space="preserve">gezigezgini.com</t>
+          <t xml:space="preserve">kangalgundem.com</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 171 gün</t>
+          <t xml:space="preserve">17 yıl, 164 gün</t>
         </is>
       </c>
       <c r="E1045">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F1045">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G1045" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t xml:space="preserve">guncelegitim.com</t>
+          <t xml:space="preserve">karamangundem.com</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 291 gün</t>
+          <t xml:space="preserve">17 yıl, 69 gün</t>
         </is>
       </c>
       <c r="E1046">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F1046">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G1046" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t xml:space="preserve">guncelgazete.com</t>
+          <t xml:space="preserve">Kitaptansanattan.com</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 174 gün</t>
+          <t xml:space="preserve">8 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E1047">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="F1047">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G1047" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberfark.net</t>
+          <t xml:space="preserve">kolaysaglik.net</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 30 gün</t>
-[...6 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1048" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t xml:space="preserve">hafzullah.com</t>
+          <t xml:space="preserve">liderbursa.com</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 325 gün</t>
+          <t xml:space="preserve">4 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E1049">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F1049">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G1049" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t xml:space="preserve">hedefgazetesi.com.tr </t>
+          <t xml:space="preserve">malatyasanalhaber.com </t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 96 gün</t>
+          <t xml:space="preserve">9 yıl, 355 gün</t>
         </is>
       </c>
       <c r="E1050">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F1050">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G1050" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t xml:space="preserve">kangalgundem.com</t>
+          <t xml:space="preserve">Maldiahaber.com</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 164 gün</t>
+          <t xml:space="preserve">12 yıl, 160 gün</t>
         </is>
       </c>
       <c r="E1051">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F1051">
         <v>30</v>
       </c>
       <c r="G1051" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t xml:space="preserve">karabukgundem.com</t>
+          <t xml:space="preserve">manisapost.com.tr</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G1052" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t xml:space="preserve">karamangundem.com</t>
+          <t xml:space="preserve">medyakesan.com.tr</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 69 gün</t>
+          <t xml:space="preserve">25 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E1053">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F1053">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G1053" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kitaptansanattan.com</t>
+          <t xml:space="preserve">mekatronik.net</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 253 gün</t>
+          <t xml:space="preserve">21 yıl, 137 gün</t>
         </is>
       </c>
       <c r="E1054">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F1054">
         <v>37</v>
       </c>
       <c r="G1054" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t xml:space="preserve">kolaysaglik.net</t>
+          <t xml:space="preserve">miskinadam.com </t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">7 yıl, 178 gün</t>
+        </is>
+      </c>
+      <c r="E1055">
+        <v>10</v>
+      </c>
+      <c r="F1055">
+        <v>29</v>
       </c>
       <c r="G1055" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t xml:space="preserve">liderbursa.com</t>
+          <t xml:space="preserve">muhasebedersleri.com</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 137 gün</t>
+          <t xml:space="preserve">15 yıl, 154 gün</t>
         </is>
       </c>
       <c r="E1056">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F1056">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G1056" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t xml:space="preserve">malatyasanalhaber.com </t>
+          <t xml:space="preserve">ogghaber.net</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 355 gün</t>
+          <t xml:space="preserve">13 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E1057">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F1057">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G1057" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maldiahaber.com</t>
+          <t xml:space="preserve">otomobilhaber.com</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 160 gün</t>
+          <t xml:space="preserve">20 yıl, 222 gün</t>
         </is>
       </c>
       <c r="E1058">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="F1058">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G1058" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t xml:space="preserve">manisapost.com.tr</t>
+          <t xml:space="preserve">rasyonelhaber.com</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">16 yıl, 144 gün</t>
+        </is>
+      </c>
+      <c r="E1059">
+        <v>22</v>
+      </c>
+      <c r="F1059">
+        <v>33</v>
       </c>
       <c r="G1059" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyakesan.com.tr</t>
+          <t xml:space="preserve">rizehaberleri.com.tr</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 335 gün</t>
+          <t xml:space="preserve">2 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E1060">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="F1060">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="G1060" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t xml:space="preserve">mekatronik.net</t>
+          <t xml:space="preserve">salihlipost.com.tr</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 137 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1061" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t xml:space="preserve">miskinadam.com </t>
+          <t xml:space="preserve">seffafbelediyecilik.com</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 178 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">5 yıl, 171 gün</t>
+        </is>
       </c>
       <c r="G1062" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t xml:space="preserve">muhasebedersleri.com</t>
+          <t xml:space="preserve">sondakika7.com</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 154 gün</t>
+          <t xml:space="preserve">5 yıl, 312 gün</t>
         </is>
       </c>
       <c r="E1063">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F1063">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G1063" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t xml:space="preserve">ogghaber.net</t>
+          <t xml:space="preserve">tdkbilgi.com</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 319 gün</t>
+          <t xml:space="preserve">2 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E1064">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F1064">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G1064" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t xml:space="preserve">otomobilhaber.com</t>
+          <t xml:space="preserve">tum-haberler.com</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 222 gün</t>
+          <t xml:space="preserve">5 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E1065">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="F1065">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G1065" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t xml:space="preserve">rasyonelhaber.com</t>
+          <t xml:space="preserve">Ulusalgundem.com</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 144 gün</t>
+          <t xml:space="preserve">6 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E1066">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F1066">
         <v>33</v>
       </c>
       <c r="G1066" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t xml:space="preserve">rizehaberleri.com.tr</t>
+          <t xml:space="preserve">Urfapostasi.com</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 163 gün</t>
+          <t xml:space="preserve">6 yıl, 159 gün</t>
         </is>
       </c>
       <c r="E1067">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F1067">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G1067" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t xml:space="preserve">salihlipost.com.tr</t>
+          <t xml:space="preserve">yavuzdoganalp.com</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 7 gün</t>
+        </is>
+      </c>
+      <c r="E1068">
+        <v>56</v>
+      </c>
+      <c r="F1068">
+        <v>42</v>
       </c>
       <c r="G1068" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t xml:space="preserve">seffafbelediyecilik.com</t>
+          <t xml:space="preserve">yemlihatoker.com</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 171 gün</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 105 gün</t>
+        </is>
+      </c>
+      <c r="E1069">
+        <v>31</v>
+      </c>
+      <c r="F1069">
+        <v>37</v>
       </c>
       <c r="G1069" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakika7.com</t>
+          <t xml:space="preserve">yeniduzen.com</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 312 gün</t>
+          <t xml:space="preserve">23 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E1070">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F1070">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="G1070" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t xml:space="preserve">tdkbilgi.com</t>
+          <t xml:space="preserve">yenimarmaragazetesi.com</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 22 gün</t>
-[...6 lines deleted...]
-        <v>13</v>
+          <t xml:space="preserve">11 yıl, 258 gün</t>
+        </is>
       </c>
       <c r="G1071" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t xml:space="preserve">tum-haberler.com</t>
+          <t xml:space="preserve">bursahaber.com</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 335 gün</t>
+          <t xml:space="preserve">18 yıl, 251 gün</t>
         </is>
       </c>
       <c r="E1072">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F1072">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G1072" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ulusalgundem.com</t>
+          <t xml:space="preserve">gazetebursa.com.tr</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 335 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1073">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F1073">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G1073" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t xml:space="preserve">Urfapostasi.com</t>
+          <t xml:space="preserve">gundemsivas.com</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 159 gün</t>
+          <t xml:space="preserve">1 yıl, 183 gün</t>
         </is>
       </c>
       <c r="E1074">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F1074">
         <v>28</v>
       </c>
       <c r="G1074" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t xml:space="preserve">yavuzdoganalp.com</t>
+          <t xml:space="preserve">kilispostasi.com</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 7 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1075" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t xml:space="preserve">yemlihatoker.com</t>
+          <t xml:space="preserve">sonkalekocaeli.com</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 105 gün</t>
+          <t xml:space="preserve">3 yıl, 333 gün</t>
         </is>
       </c>
       <c r="E1076">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F1076">
         <v>37</v>
       </c>
       <c r="G1076" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenimarmaragazetesi.com</t>
+          <t xml:space="preserve">sozbursa.com</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 258 gün</t>
-        </is>
+          <t xml:space="preserve">9 yıl, 6 gün</t>
+        </is>
+      </c>
+      <c r="E1077">
+        <v>13</v>
+      </c>
+      <c r="F1077">
+        <v>36</v>
       </c>
       <c r="G1077" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursahaber.com</t>
+          <t xml:space="preserve">afyonhaber.com</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 223 gün</t>
+          <t xml:space="preserve">24 yıl, 35 gün</t>
         </is>
       </c>
       <c r="E1078">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F1078">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G1078" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetebursa.com.tr</t>
+          <t xml:space="preserve">bursadanaraba.com</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E1079">
-[...4 lines deleted...]
-      </c>
       <c r="G1079" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundemsivas.com</t>
+          <t xml:space="preserve">bursadatarim.com.tr</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 183 gün</t>
-[...6 lines deleted...]
-        <v>28</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1080" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t xml:space="preserve">kilispostasi.com</t>
+          <t xml:space="preserve">bursahabermerkezi.com</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G1081" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonkalekocaeli.com</t>
+          <t xml:space="preserve">bursaonlinehaber.com</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 333 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1082" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozbursa.com</t>
+          <t xml:space="preserve">haberadanagazetesi.com</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 6 gün</t>
+          <t xml:space="preserve">4 yıl, 104 gün</t>
         </is>
       </c>
       <c r="E1083">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F1083">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G1083" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonhaber.com</t>
+          <t xml:space="preserve">konuttrend.com</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 90 gün</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1084" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursadanaraba.com</t>
+          <t xml:space="preserve">konyayenigun.com</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G1085" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursadatarim.com.tr</t>
+          <t xml:space="preserve">mansetx.com</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G1086" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursahabermerkezi.com</t>
+          <t xml:space="preserve">teknobur.com</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1087" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 11 gün</t>
+        </is>
+      </c>
+      <c r="E1087">
+        <v>21</v>
+      </c>
+      <c r="F1087">
+        <v>42</v>
       </c>
       <c r="G1087" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursaonlinehaber.com</t>
+          <t xml:space="preserve">dogrusozgazetesi.com</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">12 yıl, 85 gün</t>
+        </is>
+      </c>
+      <c r="E1088">
+        <v>19</v>
+      </c>
+      <c r="F1088">
+        <v>34</v>
       </c>
       <c r="G1088" s="2">
-        <v>2200.00</v>
+        <v>2250.00</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberadanagazetesi.com</t>
+          <t xml:space="preserve">haberkusagi.net</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 104 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1089" s="2">
-        <v>2200.00</v>
+        <v>2250.00</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t xml:space="preserve">konuttrend.com</t>
+          <t xml:space="preserve">yenihaberden.com</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 316 gün</t>
+        </is>
+      </c>
+      <c r="E1090">
+        <v>41</v>
+      </c>
+      <c r="F1090">
+        <v>46</v>
       </c>
       <c r="G1090" s="2">
-        <v>2200.00</v>
+        <v>2250.00</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t xml:space="preserve">konyayenigun.com</t>
+          <t xml:space="preserve">yenikonya.com.tr</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E1091">
+        <v>26</v>
+      </c>
+      <c r="F1091">
+        <v>36</v>
+      </c>
       <c r="G1091" s="2">
-        <v>2200.00</v>
+        <v>2250.00</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t xml:space="preserve">mansetx.com</t>
+          <t xml:space="preserve">aysha.com.tr </t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">9 yıl, 339 gün</t>
+        </is>
+      </c>
+      <c r="E1092">
+        <v>25</v>
+      </c>
+      <c r="F1092">
+        <v>37</v>
       </c>
       <c r="G1092" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobur.com</t>
+          <t xml:space="preserve">unyenethaber.com</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 11 gün</t>
+          <t xml:space="preserve">12 yıl, 81 gün</t>
         </is>
       </c>
       <c r="E1093">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F1093">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G1093" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t xml:space="preserve">dogrusozgazetesi.com</t>
+          <t xml:space="preserve">haber3.com</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 85 gün</t>
+          <t xml:space="preserve">24 yıl, 347 gün</t>
         </is>
       </c>
       <c r="E1094">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="F1094">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G1094" s="2">
-        <v>2250.00</v>
+        <v>2400.00</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenihaberden.com</t>
+          <t xml:space="preserve">karsiyakahaber.com</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 316 gün</t>
+          <t xml:space="preserve">18 yıl, 128 gün</t>
         </is>
       </c>
       <c r="E1095">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F1095">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G1095" s="2">
-        <v>2250.00</v>
+        <v>2400.00</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenikonya.com.tr</t>
+          <t xml:space="preserve">agribasin.com</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">11 yıl, 151 gün</t>
         </is>
       </c>
       <c r="E1096">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F1096">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G1096" s="2">
-        <v>2250.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t xml:space="preserve">aysha.com.tr </t>
+          <t xml:space="preserve">ahmeteminyilmaz.com</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1097" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 339 gün</t>
+          <t xml:space="preserve">16 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E1097">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F1097">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G1097" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t xml:space="preserve">unyenethaber.com</t>
+          <t xml:space="preserve">asimetrikhaber.com</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 81 gün</t>
+          <t xml:space="preserve">4 yıl, 345 gün</t>
         </is>
       </c>
       <c r="E1098">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F1098">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="G1098" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber3.com</t>
+          <t xml:space="preserve">bolununsesi.com</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 347 gün</t>
+          <t xml:space="preserve">27 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E1099">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F1099">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G1099" s="2">
-        <v>2400.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t xml:space="preserve">karsiyakahaber.com</t>
+          <t xml:space="preserve">cnghaber.com</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1100" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 128 gün</t>
+          <t xml:space="preserve">4 yıl, 295 gün</t>
         </is>
       </c>
       <c r="E1100">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F1100">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="G1100" s="2">
-        <v>2400.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t xml:space="preserve">agribasin.com</t>
+          <t xml:space="preserve">haber34.com</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 151 gün</t>
+          <t xml:space="preserve">18 yıl, 168 gün</t>
         </is>
       </c>
       <c r="E1101">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="F1101">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G1101" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t xml:space="preserve">ahmeteminyilmaz.com</t>
+          <t xml:space="preserve">kobihaberleri.com</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 177 gün</t>
+          <t xml:space="preserve">0 yıl, 32 gün</t>
         </is>
       </c>
       <c r="E1102">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="F1102">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G1102" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t xml:space="preserve">asimetrikhaber.com</t>
+          <t xml:space="preserve">konhaber.com</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 345 gün</t>
+          <t xml:space="preserve">17 yıl, 168 gün</t>
         </is>
       </c>
       <c r="E1103">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F1103">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="G1103" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolununsesi.com</t>
+          <t xml:space="preserve">liderhaber.com.tr</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1104" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 315 gün</t>
+          <t xml:space="preserve">4 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E1104">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F1104">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="G1104" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t xml:space="preserve">cnghaber.com</t>
+          <t xml:space="preserve">magazincenter.com.tr</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 295 gün</t>
+          <t xml:space="preserve">0 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E1105">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F1105">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G1105" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetearena.com</t>
+          <t xml:space="preserve">MersinHaber.com</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1106" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 247 gün</t>
+          <t xml:space="preserve">25 yıl, 104 gün</t>
         </is>
       </c>
       <c r="E1106">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F1106">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="G1106" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber34.com</t>
+          <t xml:space="preserve">muglam.com.tr</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 168 gün</t>
+          <t xml:space="preserve">3 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E1107">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F1107">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G1107" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t xml:space="preserve">kobihaberleri.com</t>
+          <t xml:space="preserve">objektifbursa.com</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 32 gün</t>
+          <t xml:space="preserve">4 yıl, 307 gün</t>
         </is>
       </c>
       <c r="E1108">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F1108">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="G1108" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t xml:space="preserve">konhaber.com</t>
+          <t xml:space="preserve">Parayadogru.com</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1109" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 168 gün</t>
+          <t xml:space="preserve">3 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E1109">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F1109">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="G1109" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t xml:space="preserve">liderhaber.com.tr</t>
+          <t xml:space="preserve">sancakhaber.com</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 172 gün</t>
+          <t xml:space="preserve">5 yıl, 176 gün</t>
         </is>
       </c>
       <c r="E1110">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F1110">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G1110" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t xml:space="preserve">MersinHaber.com</t>
+          <t xml:space="preserve">tekirdagyenihaber.com </t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1111" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 104 gün</t>
+          <t xml:space="preserve">15 yıl, 266 gün</t>
         </is>
       </c>
       <c r="E1111">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F1111">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G1111" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t xml:space="preserve">muglam.com.tr</t>
+          <t xml:space="preserve">virahaber.com</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1112" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 22 gün</t>
+          <t xml:space="preserve">18 yıl, 78 gün</t>
         </is>
       </c>
       <c r="E1112">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="F1112">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G1112" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t xml:space="preserve">objektifbursa.com</t>
+          <t xml:space="preserve">yenidonem.com.tr</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 307 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1113">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="F1113">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G1113" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Parayadogru.com</t>
+          <t xml:space="preserve">yeniufuk.com.tr</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 51 gün</t>
+          <t xml:space="preserve">16 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E1114">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F1114">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G1114" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t xml:space="preserve">sancakhaber.com</t>
+          <t xml:space="preserve">yeniufuk.net</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 176 gün</t>
+          <t xml:space="preserve">5 yıl, 324 gün</t>
         </is>
       </c>
       <c r="E1115">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F1115">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G1115" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekirdagyenihaber.com </t>
+          <t xml:space="preserve">tulomsas.com.tr</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 266 gün</t>
+          <t xml:space="preserve">4 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E1116">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F1116">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G1116" s="2">
-        <v>2500.00</v>
+        <v>2600.00</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenidonem.com.tr</t>
+          <t xml:space="preserve">gezicini.com</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 269 gün</t>
         </is>
       </c>
       <c r="E1117">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="F1117">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G1117" s="2">
-        <v>2500.00</v>
+        <v>2625.00</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t xml:space="preserve">yeniufuk.com.tr</t>
+          <t xml:space="preserve">yandas.com.tr</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 51 gün</t>
+          <t xml:space="preserve">4 yıl, 70 gün</t>
         </is>
       </c>
       <c r="E1118">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F1118">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G1118" s="2">
-        <v>2500.00</v>
+        <v>2625.00</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t xml:space="preserve">yeniufuk.net</t>
+          <t xml:space="preserve">bursadameydan.com</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 324 gün</t>
+          <t xml:space="preserve">10 yıl, 101 gün</t>
         </is>
       </c>
       <c r="E1119">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F1119">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G1119" s="2">
-        <v>2500.00</v>
+        <v>2700.00</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t xml:space="preserve">tulomsas.com.tr</t>
+          <t xml:space="preserve">patronlarkulubu.com.tr</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 199 gün</t>
+          <t xml:space="preserve">4 yıl, 280 gün</t>
         </is>
       </c>
       <c r="E1120">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F1120">
         <v>40</v>
       </c>
       <c r="G1120" s="2">
-        <v>2600.00</v>
+        <v>2800.00</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t xml:space="preserve">gezicini.com</t>
+          <t xml:space="preserve">guvengazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 269 gün</t>
+          <t xml:space="preserve">7 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E1121">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="F1121">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G1121" s="2">
-        <v>2625.00</v>
+        <v>2887.50</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t xml:space="preserve">yandas.com.tr</t>
+          <t xml:space="preserve">aciksoz.com.tr</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 70 gün</t>
+          <t xml:space="preserve">15 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E1122">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="F1122">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G1122" s="2">
-        <v>2625.00</v>
+        <v>2900.00</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursadameydan.com</t>
+          <t xml:space="preserve">kastamonuistiklal.com</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 101 gün</t>
+          <t xml:space="preserve">1 yıl, 347 gün</t>
         </is>
       </c>
       <c r="E1123">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F1123">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G1123" s="2">
-        <v>2700.00</v>
+        <v>2900.00</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t xml:space="preserve">patronlarkulubu.com.tr</t>
+          <t xml:space="preserve">superkanaltv.com</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 280 gün</t>
+          <t xml:space="preserve">20 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E1124">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="F1124">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G1124" s="2">
-        <v>2800.00</v>
+        <v>2900.00</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t xml:space="preserve">guvengazetesi.com.tr</t>
+          <t xml:space="preserve">07haber.com.tr</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 258 gün</t>
+          <t xml:space="preserve">9 yıl, 305 gün</t>
         </is>
       </c>
       <c r="E1125">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F1125">
         <v>35</v>
       </c>
       <c r="G1125" s="2">
-        <v>2887.50</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t xml:space="preserve">aciksoz.com.tr</t>
+          <t xml:space="preserve">afsinhaber.com </t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 156 gün</t>
         </is>
       </c>
       <c r="E1126">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F1126">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G1126" s="2">
-        <v>2900.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t xml:space="preserve">isghaber.com.tr</t>
+          <t xml:space="preserve">afsinhabermerkezi.com</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 102 gün</t>
         </is>
       </c>
       <c r="E1127">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F1127">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G1127" s="2">
-        <v>2900.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t xml:space="preserve">kastamonuistiklal.com</t>
+          <t xml:space="preserve">akdenizgazetesi.net</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 347 gün</t>
+          <t xml:space="preserve">7 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E1128">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F1128">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G1128" s="2">
-        <v>2900.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t xml:space="preserve">superkanaltv.com</t>
+          <t xml:space="preserve">akdenizhaber.com.tr</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 210 gün</t>
+          <t xml:space="preserve">13 yıl, 363 gün</t>
         </is>
       </c>
       <c r="E1129">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F1129">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G1129" s="2">
-        <v>2900.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t xml:space="preserve">07haber.com.tr</t>
+          <t xml:space="preserve">alemmagazin.com.tr</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 305 gün</t>
+          <t xml:space="preserve">1 yıl, 21 gün</t>
         </is>
       </c>
       <c r="E1130">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F1130">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G1130" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t xml:space="preserve">afsinhaber.com </t>
+          <t xml:space="preserve">antalya3t.com</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 156 gün</t>
+          <t xml:space="preserve">2 yıl, 266 gün</t>
         </is>
       </c>
       <c r="E1131">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F1131">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G1131" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t xml:space="preserve">afsinhabermerkezi.com</t>
+          <t xml:space="preserve">ardahanhaberi.com</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 102 gün</t>
+          <t xml:space="preserve">16 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E1132">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F1132">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G1132" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizgazetesi.net</t>
+          <t xml:space="preserve">atasehirhaber.com.tr</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 111 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1133" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizhaber.com.tr</t>
+          <t xml:space="preserve">ayakustuhaber.com</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 363 gün</t>
+          <t xml:space="preserve">3 yıl, 151 gün</t>
         </is>
       </c>
       <c r="E1134">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="F1134">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G1134" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t xml:space="preserve">akittv.com.tr</t>
+          <t xml:space="preserve">baskatip.com.tr</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 167 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1135">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F1135">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G1135" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t xml:space="preserve">antalya3t.com</t>
+          <t xml:space="preserve">baskenttekarar.com</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 211 gün</t>
-[...6 lines deleted...]
-        <v>25</v>
+          <t xml:space="preserve">3 yıl, 259 gün</t>
+        </is>
       </c>
       <c r="G1136" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t xml:space="preserve">ardahanhaberi.com</t>
+          <t xml:space="preserve">batmanrehbergazetesi.com</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 323 gün</t>
+          <t xml:space="preserve">12 yıl, 260 gün</t>
         </is>
       </c>
       <c r="E1137">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F1137">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G1137" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t xml:space="preserve">atasehirhaber.com.tr</t>
+          <t xml:space="preserve">bbnhaber.com.tr</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 200 gün</t>
+        </is>
+      </c>
+      <c r="E1138">
+        <v>32</v>
+      </c>
+      <c r="F1138">
+        <v>39</v>
       </c>
       <c r="G1138" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t xml:space="preserve">ayakustuhaber.com</t>
+          <t xml:space="preserve">bursahaberdar.com</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 151 gün</t>
+          <t xml:space="preserve">4 yıl, 352 gün</t>
         </is>
       </c>
       <c r="E1139">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F1139">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G1139" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t xml:space="preserve">baskatip.com.tr</t>
+          <t xml:space="preserve">cagdaskocaeli.com.tr</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">19 yıl, 182 gün</t>
         </is>
       </c>
       <c r="E1140">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="F1140">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="G1140" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t xml:space="preserve">baskenttekarar.com</t>
+          <t xml:space="preserve">cine5tvmagazin.com</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1141" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 259 gün</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 250 gün</t>
+        </is>
+      </c>
+      <c r="E1141">
+        <v>18</v>
+      </c>
+      <c r="F1141">
+        <v>29</v>
       </c>
       <c r="G1141" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t xml:space="preserve">batmanrehbergazetesi.com</t>
+          <t xml:space="preserve">cyahaber.com</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 260 gün</t>
+          <t xml:space="preserve">3 yıl, 270 gün</t>
         </is>
       </c>
       <c r="E1142">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="F1142">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="G1142" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t xml:space="preserve">bbnhaber.com.tr</t>
+          <t xml:space="preserve">denizli20haber.com</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1143" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 200 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">7 yıl, 328 gün</t>
+        </is>
       </c>
       <c r="G1143" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursahaberdar.com</t>
+          <t xml:space="preserve">dirilishaberajansi.com.tr</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 352 gün</t>
+          <t xml:space="preserve">1 yıl, 277 gün</t>
         </is>
       </c>
       <c r="E1144">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="F1144">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="G1144" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t xml:space="preserve">cagdaskocaeli.com.tr</t>
+          <t xml:space="preserve">egealternatif.com</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 182 gün</t>
+          <t xml:space="preserve">6 yıl, 238 gün</t>
         </is>
       </c>
       <c r="E1145">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F1145">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G1145" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizli20haber.com</t>
+          <t xml:space="preserve">elazighaberkent.com</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 328 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G1146" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t xml:space="preserve">dirilishaberajansi.com.tr</t>
+          <t xml:space="preserve">elazigharputgazetesi.com</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 277 gün</t>
-[...6 lines deleted...]
-        <v>15</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1147" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t xml:space="preserve">egealternatif.com</t>
+          <t xml:space="preserve">elbistanmanset.com</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 238 gün</t>
+          <t xml:space="preserve">4 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E1148">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F1148">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G1148" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t xml:space="preserve">elazighaberkent.com</t>
+          <t xml:space="preserve">elipshaber.com</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 361 gün</t>
+        </is>
+      </c>
+      <c r="E1149">
+        <v>34</v>
+      </c>
+      <c r="F1149">
+        <v>33</v>
       </c>
       <c r="G1149" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t xml:space="preserve">elazigharputgazetesi.com</t>
+          <t xml:space="preserve">fragman-tv.com</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1150" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">13 yıl, 91 gün</t>
+        </is>
+      </c>
+      <c r="E1150">
+        <v>26</v>
+      </c>
+      <c r="F1150">
+        <v>41</v>
       </c>
       <c r="G1150" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t xml:space="preserve">elbistanmanset.com</t>
+          <t xml:space="preserve">gazetehalk.com.tr</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 111 gün</t>
+          <t xml:space="preserve">4 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E1151">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F1151">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="G1151" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t xml:space="preserve">elipshaber.com</t>
+          <t xml:space="preserve">gazetehalk.net</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 361 gün</t>
+          <t xml:space="preserve">1 yıl, 20 gün</t>
         </is>
       </c>
       <c r="E1152">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="F1152">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="G1152" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t xml:space="preserve">fragman-tv.com</t>
+          <t xml:space="preserve">gazetehalk.tr</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 91 gün</t>
+          <t xml:space="preserve">1 yıl, 274 gün</t>
         </is>
       </c>
       <c r="E1153">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="F1153">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="G1153" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetehalk.com.tr</t>
+          <t xml:space="preserve">gazetenizolsun.com</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 258 gün</t>
+          <t xml:space="preserve">15 yıl, 64 gün</t>
         </is>
       </c>
       <c r="E1154">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F1154">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G1154" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetehalk.net</t>
+          <t xml:space="preserve">gazetevan.com</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 20 gün</t>
+          <t xml:space="preserve">13 yıl, 334 gün</t>
         </is>
       </c>
       <c r="E1155">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F1155">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="G1155" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetehalk.tr</t>
+          <t xml:space="preserve">gazeteyakin.tr</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr">
         <is>
           <t xml:space="preserve">1 yıl, 274 gün</t>
         </is>
       </c>
       <c r="E1156">
         <v>1</v>
       </c>
       <c r="F1156">
         <v>10</v>
       </c>
       <c r="G1156" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetenizolsun.com</t>
+          <t xml:space="preserve">gezginanne.com</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 64 gün</t>
+          <t xml:space="preserve">10 yıl, 109 gün</t>
         </is>
       </c>
       <c r="E1157">
+        <v>22</v>
+      </c>
+      <c r="F1157">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G1157" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetevan.com</t>
+          <t xml:space="preserve">haberanalizim.com</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 334 gün</t>
+          <t xml:space="preserve">2 yıl, 316 gün</t>
         </is>
       </c>
       <c r="E1158">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="F1158">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="G1158" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteyakin.tr</t>
+          <t xml:space="preserve">habergo.com.tr</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 274 gün</t>
+          <t xml:space="preserve">1 yıl, 299 gün</t>
         </is>
       </c>
       <c r="E1159">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F1159">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="G1159" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t xml:space="preserve">habergo.com.tr</t>
+          <t xml:space="preserve">haberlerturkiye.com.tr</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 299 gün</t>
+          <t xml:space="preserve">5 yıl, 218 gün</t>
         </is>
       </c>
       <c r="E1160">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F1160">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G1160" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberlerturkiye.com.tr</t>
+          <t xml:space="preserve">habervakti.com</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 218 gün</t>
+          <t xml:space="preserve">23 yıl, 103 gün</t>
         </is>
       </c>
       <c r="E1161">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="F1161">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G1161" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t xml:space="preserve">habervakti.com</t>
+          <t xml:space="preserve">halkinsesi.com.tr</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 103 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1162">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="F1162">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G1162" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t xml:space="preserve">halkinsesi.com.tr</t>
+          <t xml:space="preserve">halkinsesikibris.com</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 192 gün</t>
         </is>
       </c>
       <c r="E1163">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F1163">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G1163" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t xml:space="preserve">halkinsesikibris.com</t>
+          <t xml:space="preserve">imzagazetesi.com</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1164" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 192 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1164">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F1164">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G1164" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t xml:space="preserve">imzagazetesi.com</t>
+          <t xml:space="preserve">kalehaber.net</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">16 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E1165">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F1165">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G1165" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t xml:space="preserve">kalehaber.net</t>
+          <t xml:space="preserve">karabukgundem.com</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 288 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1166" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
           <t xml:space="preserve">karadenizgazete.com.tr</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1167" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr">
         <is>
           <t xml:space="preserve">20 yıl, 78 gün</t>
         </is>
@@ -35755,9100 +35683,9410 @@
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr">
         <is>
           <t xml:space="preserve">3 yıl, 316 gün</t>
         </is>
       </c>
       <c r="E1170">
         <v>13</v>
       </c>
       <c r="F1170">
         <v>25</v>
       </c>
       <c r="G1170" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyaege.com.tr</t>
+          <t xml:space="preserve">mansetmagazin.com</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E1171">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F1171">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G1171" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t xml:space="preserve">peyzax.com</t>
+          <t xml:space="preserve">medyaege.com.tr</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 97 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1172">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="F1172">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G1172" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t xml:space="preserve">scriptcidayi.com</t>
+          <t xml:space="preserve">olaymagazin.com</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 62 gün</t>
+          <t xml:space="preserve">2 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E1173">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F1173">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G1173" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t xml:space="preserve">sicakhaberler.com.tr</t>
+          <t xml:space="preserve">peyzax.com</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 125 gün</t>
+          <t xml:space="preserve">15 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E1174">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="F1174">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="G1174" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t xml:space="preserve">superkanaltv.com</t>
+          <t xml:space="preserve">scriptcidayi.com</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 171 gün</t>
+          <t xml:space="preserve">1 yıl, 62 gün</t>
         </is>
       </c>
       <c r="E1175">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F1175">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G1175" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t xml:space="preserve">surmansethaber.net</t>
+          <t xml:space="preserve">sicakhaberler.com.tr</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 236 gün</t>
+          <t xml:space="preserve">2 yıl, 125 gün</t>
         </is>
       </c>
       <c r="E1176">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F1176">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G1176" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t xml:space="preserve">TarsusAkdeniz.com</t>
+          <t xml:space="preserve">superkanaltv.com</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 243 gün</t>
+          <t xml:space="preserve">20 yıl, 265 gün</t>
         </is>
       </c>
       <c r="E1177">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F1177">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="G1177" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t xml:space="preserve">tokatmanset.com</t>
+          <t xml:space="preserve">surmansethaber.net</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 278 gün</t>
+          <t xml:space="preserve">7 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E1178">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="F1178">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G1178" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t xml:space="preserve">trakyagazetesi.com.tr</t>
+          <t xml:space="preserve">TarsusAkdeniz.com</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 34 gün</t>
+          <t xml:space="preserve">13 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E1179">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F1179">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G1179" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t xml:space="preserve">vandahaber.com</t>
+          <t xml:space="preserve">tokatmanset.com</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 278 gün</t>
+        </is>
+      </c>
+      <c r="E1180">
+        <v>3</v>
+      </c>
+      <c r="F1180">
+        <v>16</v>
       </c>
       <c r="G1180" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t xml:space="preserve">webirinci.com</t>
+          <t xml:space="preserve">trakyagazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 11 gün</t>
+          <t xml:space="preserve">20 yıl, 34 gün</t>
         </is>
       </c>
       <c r="E1181">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="F1181">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="G1181" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t xml:space="preserve">yagmursoft.com</t>
+          <t xml:space="preserve">vandahaber.com</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1182" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1182" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 26 gün</t>
-[...6 lines deleted...]
-        <v>23</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1182" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t xml:space="preserve">yalovasancakhaber.com</t>
+          <t xml:space="preserve">webirinci.com</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 293 gün</t>
+          <t xml:space="preserve">5 yıl, 11 gün</t>
         </is>
       </c>
       <c r="E1183">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="F1183">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G1183" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t xml:space="preserve">yazdin.com</t>
+          <t xml:space="preserve">yagmursoft.com</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 244 gün</t>
+          <t xml:space="preserve">4 yıl, 26 gün</t>
         </is>
       </c>
       <c r="E1184">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F1184">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G1184" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenigungazetesi.net </t>
+          <t xml:space="preserve">yalovasancakhaber.com</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1185" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1185" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 38 gün</t>
+          <t xml:space="preserve">1 yıl, 293 gün</t>
         </is>
       </c>
       <c r="E1185">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F1185">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="G1185" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t xml:space="preserve">yildizhaber.com.tr</t>
+          <t xml:space="preserve">yazdin.com</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 105 gün</t>
+          <t xml:space="preserve">1 yıl, 244 gün</t>
         </is>
       </c>
       <c r="E1186">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="F1186">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G1186" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenimesaj.com.tr</t>
+          <t xml:space="preserve">yenigungazetesi.net </t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">23 yıl, 38 gün</t>
         </is>
       </c>
       <c r="E1187">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F1187">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G1187" s="2">
-        <v>3100.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber53.com</t>
+          <t xml:space="preserve">yildizhaber.com.tr</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 316 gün</t>
+          <t xml:space="preserve">15 yıl, 105 gün</t>
         </is>
       </c>
       <c r="E1188">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F1188">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G1188" s="2">
-        <v>3150.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t xml:space="preserve">yazbuz.com</t>
+          <t xml:space="preserve">yenimesaj.com.tr</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 214 gün</t>
+          <t xml:space="preserve">26 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E1189">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F1189">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G1189" s="2">
-        <v>3150.00</v>
+        <v>3100.00</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenisokegazetesi.com</t>
+          <t xml:space="preserve">haber53.com</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 253 gün</t>
+          <t xml:space="preserve">20 yıl, 316 gün</t>
         </is>
       </c>
       <c r="E1190">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F1190">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G1190" s="2">
         <v>3150.00</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t xml:space="preserve">61yurthaber.com</t>
+          <t xml:space="preserve">yazbuz.com</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 117 gün</t>
+          <t xml:space="preserve">9 yıl, 214 gün</t>
         </is>
       </c>
       <c r="E1191">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F1191">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G1191" s="2">
-        <v>3200.00</v>
+        <v>3150.00</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t xml:space="preserve">burasicanakkale.com.tr</t>
+          <t xml:space="preserve">yenisokegazetesi.com</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 56 gün</t>
+          <t xml:space="preserve">17 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E1192">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F1192">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G1192" s="2">
-        <v>3200.00</v>
+        <v>3150.00</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberolsun.com</t>
+          <t xml:space="preserve">61yurthaber.com</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 310 gün</t>
+          <t xml:space="preserve">3 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E1193">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F1193">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G1193" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Otometre.com</t>
+          <t xml:space="preserve">burasicanakkale.com.tr</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1194" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 248 gün</t>
+          <t xml:space="preserve">14 yıl, 56 gün</t>
         </is>
       </c>
       <c r="E1194">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F1194">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G1194" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakika37.com</t>
+          <t xml:space="preserve">haberolsun.com</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1195" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1195" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 44 gün</t>
+          <t xml:space="preserve">2 yıl, 310 gün</t>
         </is>
       </c>
       <c r="E1195">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="F1195">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="G1195" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t xml:space="preserve">timeturk.com</t>
+          <t xml:space="preserve">Otometre.com</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1196" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 294 gün</t>
+          <t xml:space="preserve">19 yıl, 248 gün</t>
         </is>
       </c>
       <c r="E1196">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="F1196">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G1196" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t xml:space="preserve">yurthaber61.com</t>
+          <t xml:space="preserve">sondakika37.com</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1197" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 118 gün</t>
+          <t xml:space="preserve">5 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E1197">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F1197">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G1197" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteyildiz.com</t>
+          <t xml:space="preserve">yurthaber61.com</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 123 gün</t>
+          <t xml:space="preserve">12 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E1198">
         <v>13</v>
       </c>
       <c r="F1198">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G1198" s="2">
-        <v>3300.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t xml:space="preserve">bogaz.com.tr</t>
+          <t xml:space="preserve">gazeteyildiz.com</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 250 gün</t>
+          <t xml:space="preserve">3 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E1199">
         <v>13</v>
       </c>
       <c r="F1199">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G1199" s="2">
-        <v>3400.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetelapseki.com</t>
+          <t xml:space="preserve">bogaz.com.tr</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 330 gün</t>
+          <t xml:space="preserve">14 yıl, 250 gün</t>
         </is>
       </c>
       <c r="E1200">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F1200">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G1200" s="2">
         <v>3400.00</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t xml:space="preserve">mistikalem.com</t>
+          <t xml:space="preserve">gazetelapseki.com</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 213 gün</t>
+          <t xml:space="preserve">14 yıl, 330 gün</t>
         </is>
       </c>
       <c r="E1201">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F1201">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G1201" s="2">
         <v>3400.00</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t xml:space="preserve">bsha.com.tr</t>
+          <t xml:space="preserve">mistikalem.com</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 205 gün</t>
+          <t xml:space="preserve">17 yıl, 213 gün</t>
         </is>
       </c>
       <c r="E1202">
         <v>19</v>
       </c>
       <c r="F1202">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G1202" s="2">
-        <v>3450.00</v>
+        <v>3400.00</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t xml:space="preserve">adanahaberal.com</t>
+          <t xml:space="preserve">bsha.com.tr</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 163 gün</t>
+          <t xml:space="preserve">9 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E1203">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="F1203">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G1203" s="2">
-        <v>3500.00</v>
+        <v>3450.00</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizbulten.com</t>
+          <t xml:space="preserve">adanahaberal.com</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1204" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1204" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 81 gün</t>
+          <t xml:space="preserve">1 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E1204">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F1204">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G1204" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t xml:space="preserve">antalyaburada.com</t>
+          <t xml:space="preserve">akdenizbulten.com</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1205" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 115 gün</t>
+          <t xml:space="preserve">16 yıl, 81 gün</t>
         </is>
       </c>
       <c r="E1205">
         <v>20</v>
       </c>
       <c r="F1205">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="G1205" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t xml:space="preserve">avazturk.com</t>
+          <t xml:space="preserve">antalyaburada.com</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 111 gün</t>
+          <t xml:space="preserve">17 yıl, 115 gün</t>
         </is>
       </c>
       <c r="E1206">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F1206">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G1206" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t xml:space="preserve">bandirmamanset.com</t>
+          <t xml:space="preserve">avazturk.com</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1207" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1207" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 80 gün</t>
+          <t xml:space="preserve">9 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E1207">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F1207">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G1207" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t xml:space="preserve">habererk.com</t>
+          <t xml:space="preserve">bandirmamanset.com</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1208" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1208" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 123 gün</t>
+          <t xml:space="preserve">15 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E1208">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F1208">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G1208" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamugundemi.com</t>
+          <t xml:space="preserve">habererk.com</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 88 gün</t>
+          <t xml:space="preserve">19 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E1209">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F1209">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G1209" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamupersoneli.net</t>
+          <t xml:space="preserve">kamugundemi.com</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1210" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1210" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 73 gün</t>
+          <t xml:space="preserve">13 yıl, 88 gün</t>
         </is>
       </c>
       <c r="E1210">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F1210">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G1210" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t xml:space="preserve">karekod.org</t>
+          <t xml:space="preserve">kamupersoneli.net</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">11 yıl, 73 gün</t>
         </is>
       </c>
       <c r="E1211">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="F1211">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="G1211" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyahaber.com</t>
+          <t xml:space="preserve">karekod.org</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1212" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1212" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 334 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1212">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F1212">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G1212" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t xml:space="preserve">muhalif.com.tr</t>
+          <t xml:space="preserve">mansetturkiye.com</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1213" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1213" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 199 gün</t>
+          <t xml:space="preserve">11 yıl, 253 gün</t>
         </is>
       </c>
       <c r="E1213">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F1213">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G1213" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t xml:space="preserve">tnthaber.com</t>
+          <t xml:space="preserve">medyahaber.com</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1214" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 236 gün</t>
+          <t xml:space="preserve">24 yıl, 334 gün</t>
         </is>
       </c>
       <c r="E1214">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F1214">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G1214" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t xml:space="preserve">uyan32.com</t>
+          <t xml:space="preserve">muhalif.com.tr</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1215" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 254 gün</t>
+          <t xml:space="preserve">5 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E1215">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="F1215">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G1215" s="2">
         <v>3500.00</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t xml:space="preserve">tv5.com.tr </t>
+          <t xml:space="preserve">tnthaber.com</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 106 gün</t>
+          <t xml:space="preserve">2 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E1216">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="F1216">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="G1216" s="2">
-        <v>3600.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t xml:space="preserve">bagdatmagazin.com</t>
+          <t xml:space="preserve">tv5.com.tr </t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1217" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 243 gün</t>
+          <t xml:space="preserve">22 yıl, 106 gün</t>
         </is>
       </c>
       <c r="E1217">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F1217">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="G1217" s="2">
-        <v>3900.00</v>
+        <v>3600.00</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t xml:space="preserve">egehaber.com</t>
+          <t xml:space="preserve">timeturk.com</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1218" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1218" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 190 gün</t>
+          <t xml:space="preserve">17 yıl, 294 gün</t>
         </is>
       </c>
       <c r="E1218">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="F1218">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G1218" s="2">
-        <v>3900.00</v>
+        <v>3750.00</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t xml:space="preserve">gastromagazin.com.tr </t>
+          <t xml:space="preserve">bagdatmagazin.com</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1219" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1219" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 359 gün</t>
+          <t xml:space="preserve">11 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E1219">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F1219">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G1219" s="2">
         <v>3900.00</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyabar.com</t>
+          <t xml:space="preserve">egehaber.com</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1220" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1220" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 85 gün</t>
+          <t xml:space="preserve">21 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E1220">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="F1220">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G1220" s="2">
         <v>3900.00</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t xml:space="preserve">7deniz.net</t>
+          <t xml:space="preserve">gastromagazin.com.tr </t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1221" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1221" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 169 gün</t>
+          <t xml:space="preserve">3 yıl, 359 gün</t>
         </is>
       </c>
       <c r="E1221">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="F1221">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="G1221" s="2">
-        <v>4000.00</v>
+        <v>3900.00</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonpostasi.com.tr</t>
+          <t xml:space="preserve">medyabar.com</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1222" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1222" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 289 gün</t>
+          <t xml:space="preserve">22 yıl, 85 gün</t>
         </is>
       </c>
       <c r="E1222">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="F1222">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="G1222" s="2">
-        <v>4000.00</v>
+        <v>3900.00</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t xml:space="preserve">agoramedya.com</t>
+          <t xml:space="preserve">7deniz.net</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1223" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 220 gün</t>
+          <t xml:space="preserve">13 yıl, 169 gün</t>
         </is>
       </c>
       <c r="E1223">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F1223">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G1223" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t xml:space="preserve">anadoluyakasi.net</t>
+          <t xml:space="preserve">afyonpostasi.com.tr</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 221 gün</t>
+          <t xml:space="preserve">7 yıl, 289 gün</t>
         </is>
       </c>
       <c r="E1224">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F1224">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G1224" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t xml:space="preserve">annelertoplandik.com</t>
+          <t xml:space="preserve">agoramedya.com</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1225" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 331 gün</t>
+          <t xml:space="preserve">3 yıl, 220 gün</t>
         </is>
       </c>
       <c r="E1225">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F1225">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="G1225" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t xml:space="preserve">aydinses.com</t>
+          <t xml:space="preserve">anadoluyakasi.net</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1226" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1226" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 215 gün</t>
+          <t xml:space="preserve">16 yıl, 221 gün</t>
         </is>
       </c>
       <c r="E1226">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F1226">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G1226" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t xml:space="preserve">bizbolulular.com</t>
+          <t xml:space="preserve">annelertoplandik.com</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 278 gün</t>
+          <t xml:space="preserve">7 yıl, 331 gün</t>
         </is>
       </c>
       <c r="E1227">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="F1227">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="G1227" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizliaktuel.com</t>
+          <t xml:space="preserve">aydinses.com</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1228" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1228" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 352 gün</t>
+          <t xml:space="preserve">25 yıl, 215 gün</t>
         </is>
       </c>
       <c r="E1228">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F1228">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G1228" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t xml:space="preserve">dokuz8haber.net</t>
+          <t xml:space="preserve">bizbolulular.com</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1229" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 353 gün</t>
+          <t xml:space="preserve">13 yıl, 278 gün</t>
         </is>
       </c>
       <c r="E1229">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F1229">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G1229" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t xml:space="preserve">emlakbulten.com</t>
+          <t xml:space="preserve">denizliaktuel.com</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 15 gün</t>
+          <t xml:space="preserve">4 yıl, 352 gün</t>
         </is>
       </c>
       <c r="E1230">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F1230">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G1230" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteyakin.com.tr</t>
+          <t xml:space="preserve">dokuz8haber.net</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 77 gün</t>
+          <t xml:space="preserve">9 yıl, 353 gün</t>
         </is>
       </c>
       <c r="E1231">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="F1231">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="G1231" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t xml:space="preserve">gunisigigazetesi.net</t>
+          <t xml:space="preserve">emlakbulten.com</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1232" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 8 gün</t>
+          <t xml:space="preserve">17 yıl, 15 gün</t>
         </is>
       </c>
       <c r="E1232">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F1232">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G1232" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber46.com.tr</t>
+          <t xml:space="preserve">gazeteyakin.com.tr</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1233" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1233" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 77 gün</t>
+        </is>
+      </c>
+      <c r="E1233">
+        <v>2</v>
+      </c>
+      <c r="F1233">
+        <v>14</v>
       </c>
       <c r="G1233" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber58.com.tr</t>
+          <t xml:space="preserve">gunisigigazetesi.net</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1234" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 273 gün</t>
+          <t xml:space="preserve">21 yıl, 8 gün</t>
         </is>
       </c>
       <c r="E1234">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F1234">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="G1234" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberdata.com</t>
+          <t xml:space="preserve">haber46.com.tr</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G1235" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t xml:space="preserve">havadiskibris.com</t>
+          <t xml:space="preserve">haber58.com.tr</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1236" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1236" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 129 gün</t>
+          <t xml:space="preserve">3 yıl, 273 gün</t>
         </is>
       </c>
       <c r="E1236">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F1236">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="G1236" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t xml:space="preserve">Karabuksonhaber.com.tr</t>
+          <t xml:space="preserve">haberdata.com</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1237" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1237" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 359 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1237" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t xml:space="preserve">KBU.com.tr</t>
+          <t xml:space="preserve">havadiskibris.com</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1238" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1238" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 129 gün</t>
         </is>
       </c>
       <c r="E1238">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="F1238">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="G1238" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t xml:space="preserve">KHY.com.TR</t>
+          <t xml:space="preserve">Karabuksonhaber.com.tr</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1239" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1239" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 359 gün</t>
         </is>
       </c>
       <c r="E1239">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F1239">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="G1239" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t xml:space="preserve">koroglugazetesi.com</t>
+          <t xml:space="preserve">KBU.com.tr</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1240" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1240" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 30 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1240">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="F1240">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="G1240" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t xml:space="preserve">Medihaber.com </t>
+          <t xml:space="preserve">KHY.com.TR</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1241" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1241" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 90 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1241">
+        <v>13</v>
+      </c>
+      <c r="F1241">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G1241" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t xml:space="preserve">muhabiragri.com</t>
+          <t xml:space="preserve">koroglugazetesi.com</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1242" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1242" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 47 gün</t>
+          <t xml:space="preserve">18 yıl, 30 gün</t>
         </is>
       </c>
       <c r="E1242">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F1242">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G1242" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t xml:space="preserve">SakaryaRehberim.com</t>
+          <t xml:space="preserve">Medihaber.com </t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1243" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1243" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 151 gün</t>
+          <t xml:space="preserve">20 yıl, 90 gün</t>
         </is>
       </c>
       <c r="E1243">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="F1243">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G1243" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t xml:space="preserve">sektorgazetesi.com.tr</t>
+          <t xml:space="preserve">muhabiragri.com</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1244" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1244" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 47 gün</t>
+        </is>
+      </c>
+      <c r="E1244">
+        <v>18</v>
+      </c>
+      <c r="F1244">
+        <v>29</v>
       </c>
       <c r="G1244" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekrumelihaber.com</t>
+          <t xml:space="preserve">SakaryaRehberim.com</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1245" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1245" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 29 gün</t>
+          <t xml:space="preserve">21 yıl, 151 gün</t>
         </is>
       </c>
       <c r="E1245">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="F1245">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G1245" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t xml:space="preserve">tourismfm.net</t>
+          <t xml:space="preserve">sektorgazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1246" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1246" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 226 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1246" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t xml:space="preserve">yakincag.com.tr</t>
+          <t xml:space="preserve">tekrumelihaber.com</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1247" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1247" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 152 gün</t>
+          <t xml:space="preserve">1 yıl, 29 gün</t>
         </is>
       </c>
       <c r="E1247">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F1247">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="G1247" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyablok.org </t>
+          <t xml:space="preserve">tourismfm.net</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1248" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1248" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 226 gün</t>
         </is>
       </c>
       <c r="E1248">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F1248">
         <v>37</v>
       </c>
       <c r="G1248" s="2">
-        <v>4095.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t xml:space="preserve">urfapusula.com</t>
+          <t xml:space="preserve">yakincag.com.tr</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1249" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1249" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 344 gün</t>
+          <t xml:space="preserve">3 yıl, 152 gün</t>
         </is>
       </c>
       <c r="E1249">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F1249">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="G1249" s="2">
-        <v>4200.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t xml:space="preserve">yurtgazetesi.com.tr</t>
+          <t xml:space="preserve">medyablok.org </t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1250" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1250" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1250">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="F1250">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G1250" s="2">
-        <v>4200.00</v>
+        <v>4095.00</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t xml:space="preserve">tourmag.com.tr</t>
+          <t xml:space="preserve">urfapusula.com</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1251" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1251" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 227 gün</t>
+          <t xml:space="preserve">0 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E1251">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F1251">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G1251" s="2">
-        <v>4300.00</v>
+        <v>4200.00</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t xml:space="preserve">ajansbalikligol.com</t>
+          <t xml:space="preserve">yurtgazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1252" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1252" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E1252">
+        <v>43</v>
+      </c>
+      <c r="F1252">
+        <v>49</v>
+      </c>
       <c r="G1252" s="2">
-        <v>4500.00</v>
+        <v>4200.00</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizdenhaber.com</t>
+          <t xml:space="preserve">tourmag.com.tr</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1253" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1253" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 156 gün</t>
+          <t xml:space="preserve">11 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E1253">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F1253">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G1253" s="2">
-        <v>4500.00</v>
+        <v>4300.00</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t xml:space="preserve">akdenizmanset.com.tr</t>
+          <t xml:space="preserve">ajansbalikligol.com</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1254" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1254" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 217 gün</t>
-[...6 lines deleted...]
-        <v>40</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1254" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t xml:space="preserve">basakgazetesi.com</t>
+          <t xml:space="preserve">akdenizdenhaber.com</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1255" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1255" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 239 gün</t>
+          <t xml:space="preserve">0 yıl, 156 gün</t>
         </is>
       </c>
       <c r="E1255">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F1255">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="G1255" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t xml:space="preserve">eskisehirdurum.com</t>
+          <t xml:space="preserve">akdenizmanset.com.tr</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1256" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1256" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 161 gün</t>
+          <t xml:space="preserve">12 yıl, 217 gün</t>
         </is>
       </c>
       <c r="E1256">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F1256">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G1256" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetebir.com.tr</t>
+          <t xml:space="preserve">akittv.com.tr</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1257" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1257" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 217 gün</t>
+          <t xml:space="preserve">10 yıl, 167 gün</t>
         </is>
       </c>
       <c r="E1257">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F1257">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G1257" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberyuzdeyuz.com</t>
+          <t xml:space="preserve">eskisehirdurum.com</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1258" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1258" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 326 gün</t>
+          <t xml:space="preserve">3 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E1258">
         <v>26</v>
       </c>
       <c r="F1258">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G1258" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t xml:space="preserve">kutahyaninsesi.com</t>
+          <t xml:space="preserve">gazetebir.com.tr</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1259" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1259" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 292 gün</t>
+          <t xml:space="preserve">12 yıl, 217 gün</t>
         </is>
       </c>
       <c r="E1259">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F1259">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G1259" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t xml:space="preserve">sacrengi.net</t>
+          <t xml:space="preserve">haberyuzdeyuz.com</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1260" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1260" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 161 gün</t>
+          <t xml:space="preserve">9 yıl, 326 gün</t>
         </is>
       </c>
       <c r="E1260">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F1260">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G1260" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tokathaber.com.tr </t>
+          <t xml:space="preserve">marasgunebakis.com.tr</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1261" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1261" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E1261">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F1261">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="G1261" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t xml:space="preserve">kelkitgazetesi.com</t>
+          <t xml:space="preserve">sacrengi.net</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1262" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1262" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 8 gün</t>
+          <t xml:space="preserve">4 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E1262">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F1262">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G1262" s="2">
-        <v>4725.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekorolog.com</t>
+          <t xml:space="preserve">subconturkey.com.tr</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1263" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1263" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 234 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1263" s="2">
-        <v>4900.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t xml:space="preserve">41saat.com</t>
+          <t xml:space="preserve">Tokathaber.com.tr </t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1264" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1264" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 44 gün</t>
-        </is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E1264">
+        <v>29</v>
+      </c>
+      <c r="F1264">
+        <v>40</v>
       </c>
       <c r="G1264" s="2">
-        <v>5000.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t xml:space="preserve">abprojeyonetimi.com</t>
+          <t xml:space="preserve">kelkitgazetesi.com</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1265" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1265" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 244 gün</t>
+          <t xml:space="preserve">3 yıl, 8 gün</t>
         </is>
       </c>
       <c r="E1265">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F1265">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G1265" s="2">
-        <v>5000.00</v>
+        <v>4725.00</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t xml:space="preserve">anadolunettv.com </t>
+          <t xml:space="preserve">dekorolog.com</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1266" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1266" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 51 gün</t>
+          <t xml:space="preserve">10 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E1266">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F1266">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="G1266" s="2">
-        <v>5000.00</v>
+        <v>4900.00</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursatarafsiz.com</t>
+          <t xml:space="preserve">41saat.com</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1267" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1267" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 205 gün</t>
-[...6 lines deleted...]
-        <v>27</v>
+          <t xml:space="preserve">4 yıl, 44 gün</t>
+        </is>
       </c>
       <c r="G1267" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t xml:space="preserve">cerkezkoybakis.com.tr</t>
+          <t xml:space="preserve">abprojeyonetimi.com</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1268" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1268" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 348 gün</t>
+          <t xml:space="preserve">9 yıl, 244 gün</t>
         </is>
       </c>
       <c r="E1268">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="F1268">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G1268" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t xml:space="preserve">egitimsistem.com</t>
+          <t xml:space="preserve">anadolunettv.com </t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1269" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1269" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 33 gün</t>
+          <t xml:space="preserve">4 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E1269">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F1269">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="G1269" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t xml:space="preserve">eokultv.com</t>
+          <t xml:space="preserve">biganinsesi.com</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1270" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1270" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 243 gün</t>
-[...6 lines deleted...]
-        <v>32</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1270" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t xml:space="preserve">gapgundemi.com</t>
+          <t xml:space="preserve">bursatarafsiz.com</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1271" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1271" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 4 gün</t>
+          <t xml:space="preserve">3 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E1271">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F1271">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G1271" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberistanbul.org</t>
+          <t xml:space="preserve">cerkezkoybakis.com.tr</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1272" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1272" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 348 gün</t>
         </is>
       </c>
       <c r="E1272">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F1272">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G1272" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilerigazetem.com</t>
+          <t xml:space="preserve">egitimsistem.com</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1273" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1273" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 298 gün</t>
+          <t xml:space="preserve">14 yıl, 33 gün</t>
         </is>
       </c>
       <c r="E1273">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F1273">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G1273" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilkhaber-gazetesi.com</t>
+          <t xml:space="preserve">eokultv.com</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1274" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1274" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 362 gün</t>
+          <t xml:space="preserve">7 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E1274">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F1274">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G1274" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t xml:space="preserve">kastamonuguncel.com</t>
+          <t xml:space="preserve">gapgundemi.com</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1275" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1275" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 220 gün</t>
+          <t xml:space="preserve">22 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E1275">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F1275">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G1275" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t xml:space="preserve">kayserigundem.com.tr</t>
+          <t xml:space="preserve">gundemakdeniz.com</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1276" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1276" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G1276" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t xml:space="preserve">pusholder.com</t>
+          <t xml:space="preserve">haberistanbul.org</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1277" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1277" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 350 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1277">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F1277">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="G1277" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonses.tv</t>
+          <t xml:space="preserve">hursozgazetesi.com</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1278" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1278" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 147 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1278" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t xml:space="preserve">thewhatnews.net </t>
+          <t xml:space="preserve">ilerigazetem.com</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1279" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1279" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 53 gün</t>
+          <t xml:space="preserve">18 yıl, 298 gün</t>
         </is>
       </c>
       <c r="E1279">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F1279">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G1279" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t xml:space="preserve">urlamedya.com</t>
+          <t xml:space="preserve">ilkhaber-gazetesi.com</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1280" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1280" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 26 gün</t>
+          <t xml:space="preserve">15 yıl, 362 gün</t>
         </is>
       </c>
       <c r="E1280">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="F1280">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G1280" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t xml:space="preserve">usakhabergazetesi.com.tr </t>
+          <t xml:space="preserve">kastamonuguncel.com</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1281" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1281" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 296 gün</t>
+          <t xml:space="preserve">12 yıl, 220 gün</t>
         </is>
       </c>
       <c r="E1281">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F1281">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="G1281" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t xml:space="preserve">cthaber.com</t>
+          <t xml:space="preserve">kayserigundem.com.tr</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1282" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1282" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 285 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1282">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1282">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G1282" s="2">
-        <v>5500.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t xml:space="preserve">indigodergisi.com</t>
+          <t xml:space="preserve">pusholder.com</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1283" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1283" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 196 gün</t>
+          <t xml:space="preserve">5 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E1283">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="F1283">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G1283" s="2">
-        <v>5500.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t xml:space="preserve">maksatbilgi.com</t>
+          <t xml:space="preserve">sonses.tv</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1284" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1284" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 262 gün</t>
+          <t xml:space="preserve">12 yıl, 147 gün</t>
         </is>
       </c>
       <c r="E1284">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F1284">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G1284" s="2">
-        <v>5500.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekirdagbakis.com</t>
+          <t xml:space="preserve">thewhatnews.net </t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1285" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1285" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 333 gün</t>
+          <t xml:space="preserve">1 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E1285">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F1285">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G1285" s="2">
-        <v>5500.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t xml:space="preserve">habertrak.com.tr </t>
+          <t xml:space="preserve">urlamedya.com</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1286" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1286" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 348 gün</t>
+          <t xml:space="preserve">2 yıl, 26 gün</t>
         </is>
       </c>
       <c r="E1286">
+        <v>10</v>
+      </c>
+      <c r="F1286">
         <v>19</v>
       </c>
-      <c r="F1286">
-[...1 lines deleted...]
-      </c>
       <c r="G1286" s="2">
-        <v>5775.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t xml:space="preserve">41kocaeli.net </t>
+          <t xml:space="preserve">usakhabergazetesi.com.tr </t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1287" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 121 gün</t>
+          <t xml:space="preserve">5 yıl, 296 gün</t>
         </is>
       </c>
       <c r="E1287">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F1287">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G1287" s="2">
-        <v>6000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t xml:space="preserve">afyonensonhaber.com</t>
+          <t xml:space="preserve">gaphaberleri.com</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1288" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1288" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">12 yıl, 8 gün</t>
+        </is>
+      </c>
+      <c r="E1288">
+        <v>22</v>
+      </c>
+      <c r="F1288">
+        <v>41</v>
       </c>
       <c r="G1288" s="2">
-        <v>6000.00</v>
+        <v>5200.00</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t xml:space="preserve">corumhakimiyet.net</t>
+          <t xml:space="preserve">bogazgazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1289" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 319 gün</t>
+          <t xml:space="preserve">14 yıl, 136 gün</t>
         </is>
       </c>
       <c r="E1289">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F1289">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G1289" s="2">
-        <v>6000.00</v>
+        <v>5500.00</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekorasyonu.net</t>
+          <t xml:space="preserve">cthaber.com</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1290" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 294 gün</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 285 gün</t>
+        </is>
+      </c>
+      <c r="E1290">
+        <v>30</v>
+      </c>
+      <c r="F1290">
+        <v>41</v>
       </c>
       <c r="G1290" s="2">
-        <v>6000.00</v>
+        <v>5500.00</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t xml:space="preserve">dekorstyle.net</t>
+          <t xml:space="preserve">indigodergisi.com</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1291" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1291" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 340 gün</t>
+          <t xml:space="preserve">20 yıl, 196 gün</t>
         </is>
       </c>
       <c r="E1291">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="F1291">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G1291" s="2">
-        <v>6000.00</v>
+        <v>5500.00</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t xml:space="preserve">egedeizmir.com</t>
+          <t xml:space="preserve">maksatbilgi.com</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1292" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1292" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 87 gün</t>
+          <t xml:space="preserve">8 yıl, 262 gün</t>
         </is>
       </c>
       <c r="E1292">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F1292">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G1292" s="2">
-        <v>6000.00</v>
+        <v>5500.00</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t xml:space="preserve">filmler.com</t>
+          <t xml:space="preserve">tekirdagbakis.com</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1293" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 24 gün</t>
+          <t xml:space="preserve">1 yıl, 333 gün</t>
         </is>
       </c>
       <c r="E1293">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F1293">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="G1293" s="2">
-        <v>6000.00</v>
+        <v>5500.00</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbeautiful.com/tr</t>
+          <t xml:space="preserve">habertrak.com.tr </t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1294" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 279 gün</t>
+          <t xml:space="preserve">9 yıl, 348 gün</t>
         </is>
       </c>
       <c r="E1294">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F1294">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G1294" s="2">
-        <v>6000.00</v>
+        <v>5775.00</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t xml:space="preserve">olay53.com</t>
+          <t xml:space="preserve">41kocaeli.net </t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1295" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 88 gün</t>
+          <t xml:space="preserve">11 yıl, 121 gün</t>
         </is>
       </c>
       <c r="E1295">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F1295">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G1295" s="2">
         <v>6000.00</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t xml:space="preserve">starkocaeli.com</t>
+          <t xml:space="preserve">afyonensonhaber.com</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1296" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1296" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 272 gün</t>
-[...6 lines deleted...]
-        <v>32</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1296" s="2">
         <v>6000.00</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekha.com.tr</t>
+          <t xml:space="preserve">basakgazetesi.com</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1297" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1297" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 168 gün</t>
+          <t xml:space="preserve">22 yıl, 239 gün</t>
         </is>
       </c>
       <c r="E1297">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F1297">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="G1297" s="2">
         <v>6000.00</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t xml:space="preserve">hamaratabla.com</t>
+          <t xml:space="preserve">corumhakimiyet.net</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1298" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1298" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 100 gün</t>
+          <t xml:space="preserve">17 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E1298">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F1298">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G1298" s="2">
-        <v>6300.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t xml:space="preserve">egetelgraf.com</t>
+          <t xml:space="preserve">dekorasyonu.net</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1299" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 297 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">11 yıl, 294 gün</t>
+        </is>
       </c>
       <c r="G1299" s="2">
-        <v>6500.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t xml:space="preserve">buyuksivas.com</t>
+          <t xml:space="preserve">dekorstyle.net</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1300" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1300" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 198 gün</t>
+          <t xml:space="preserve">11 yıl, 340 gün</t>
         </is>
       </c>
       <c r="E1300">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F1300">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G1300" s="2">
-        <v>7000.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t xml:space="preserve">gunceloku.com</t>
+          <t xml:space="preserve">egedeizmir.com</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1301" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1301" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 87 gün</t>
+        </is>
+      </c>
+      <c r="E1301">
+        <v>21</v>
+      </c>
+      <c r="F1301">
+        <v>36</v>
       </c>
       <c r="G1301" s="2">
-        <v>7000.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t xml:space="preserve">habercigazetesi.net</t>
+          <t xml:space="preserve">filmler.com</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1302" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1302" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 261 gün</t>
+          <t xml:space="preserve">23 yıl, 24 gün</t>
         </is>
       </c>
       <c r="E1302">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F1302">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G1302" s="2">
-        <v>7000.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulsanatdergisi.com</t>
+          <t xml:space="preserve">istanbeautiful.com/tr</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1303" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1303" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 316 gün</t>
+          <t xml:space="preserve">16 yıl, 279 gün</t>
         </is>
       </c>
       <c r="E1303">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F1303">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G1303" s="2">
-        <v>7000.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t xml:space="preserve">izmirhaberleri.net</t>
+          <t xml:space="preserve">olay53.com</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1304" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1304" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">16 yıl, 88 gün</t>
+        </is>
+      </c>
+      <c r="E1304">
+        <v>33</v>
+      </c>
+      <c r="F1304">
+        <v>46</v>
       </c>
       <c r="G1304" s="2">
-        <v>7000.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t xml:space="preserve">turizmhabermerkezi.net</t>
+          <t xml:space="preserve">starkocaeli.com</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1305" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1305" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 58 gün</t>
+          <t xml:space="preserve">5 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E1305">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F1305">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G1305" s="2">
-        <v>7000.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t xml:space="preserve">antalyahabertakip.com</t>
+          <t xml:space="preserve">tekha.com.tr</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1306" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1306" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 39 gün</t>
+          <t xml:space="preserve">1 yıl, 168 gün</t>
         </is>
       </c>
       <c r="E1306">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F1306">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G1306" s="2">
-        <v>7500.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t xml:space="preserve">cukurovabarisgazetesi.net</t>
+          <t xml:space="preserve">hamaratabla.com</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1307" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1307" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 80 gün</t>
+          <t xml:space="preserve">15 yıl, 100 gün</t>
         </is>
       </c>
       <c r="E1307">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F1307">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G1307" s="2">
-        <v>7500.00</v>
+        <v>6300.00</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t xml:space="preserve">habersam.com</t>
+          <t xml:space="preserve">egetelgraf.com</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1308" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1308" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 305 gün</t>
+          <t xml:space="preserve">14 yıl, 297 gün</t>
         </is>
       </c>
       <c r="E1308">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="F1308">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="G1308" s="2">
-        <v>7500.00</v>
+        <v>6500.00</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t xml:space="preserve">hukukihaber.net</t>
+          <t xml:space="preserve">buyuksivas.com</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1309" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1309" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 52 gün</t>
+          <t xml:space="preserve">10 yıl, 198 gün</t>
         </is>
       </c>
       <c r="E1309">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F1309">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G1309" s="2">
-        <v>7500.00</v>
+        <v>7000.00</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t xml:space="preserve">kibrisayrinti.com</t>
+          <t xml:space="preserve">gunceloku.com</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1310" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1310" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 124 gün</t>
-[...6 lines deleted...]
-        <v>19</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1310" s="2">
-        <v>7500.00</v>
+        <v>7000.00</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t xml:space="preserve">kucukdunya.com</t>
+          <t xml:space="preserve">habercigazetesi.net</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1311" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1311" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 129 gün</t>
+          <t xml:space="preserve">10 yıl, 261 gün</t>
         </is>
       </c>
       <c r="E1311">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F1311">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G1311" s="2">
-        <v>7500.00</v>
+        <v>7000.00</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t xml:space="preserve">sesgazete.net</t>
+          <t xml:space="preserve">istanbulsanatdergisi.com</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1312" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1312" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 245 gün</t>
+          <t xml:space="preserve">5 yıl, 316 gün</t>
         </is>
       </c>
       <c r="E1312">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F1312">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G1312" s="2">
-        <v>7500.00</v>
+        <v>7000.00</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t xml:space="preserve">seskocaeli.com</t>
+          <t xml:space="preserve">izmirhaberleri.net</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1313" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 155 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1313" s="2">
-        <v>7500.00</v>
+        <v>7000.00</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t xml:space="preserve">tigrishaber.com</t>
+          <t xml:space="preserve">turizmhabermerkezi.net</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1314" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 164 gün</t>
+          <t xml:space="preserve">10 yıl, 58 gün</t>
         </is>
       </c>
       <c r="E1314">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F1314">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G1314" s="2">
-        <v>7900.00</v>
+        <v>7000.00</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t xml:space="preserve">abcgazetesi.com</t>
+          <t xml:space="preserve">antalyahabertakip.com</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1315" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 168 gün</t>
+          <t xml:space="preserve">10 yıl, 39 gün</t>
         </is>
       </c>
       <c r="E1315">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="F1315">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G1315" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t xml:space="preserve">adananinsesi.com</t>
+          <t xml:space="preserve">cukurovabarisgazetesi.net</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1316" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 227 gün</t>
+          <t xml:space="preserve">10 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E1316">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F1316">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G1316" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t xml:space="preserve">canakkalehaber.com</t>
+          <t xml:space="preserve">habersam.com</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1317" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1317" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 314 gün</t>
+          <t xml:space="preserve">2 yıl, 305 gün</t>
         </is>
       </c>
       <c r="E1317">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="F1317">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="G1317" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t xml:space="preserve">dunyabulteni.com.tr</t>
+          <t xml:space="preserve">hukukihaber.net</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 310 gün</t>
+          <t xml:space="preserve">14 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E1318">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="F1318">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G1318" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t xml:space="preserve">hasretgazetesi.com.tr</t>
+          <t xml:space="preserve">kapsulhaberajansi.com</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1319" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 191 gün</t>
+          <t xml:space="preserve">1 yıl, 220 gün</t>
         </is>
       </c>
       <c r="E1319">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F1319">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G1319" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t xml:space="preserve">hepsihaber.com</t>
+          <t xml:space="preserve">kibrisayrinti.com</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1320" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1320" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 60 gün</t>
+          <t xml:space="preserve">3 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E1320">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F1320">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G1320" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t xml:space="preserve">kanal46.com</t>
+          <t xml:space="preserve">kucukdunya.com</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">12 yıl, 129 gün</t>
+        </is>
+      </c>
+      <c r="E1321">
+        <v>18</v>
+      </c>
+      <c r="F1321">
+        <v>37</v>
       </c>
       <c r="G1321" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t xml:space="preserve">kocaeligundem.com</t>
+          <t xml:space="preserve">sesgazete.net</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1322" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1322" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 156 gün</t>
+          <t xml:space="preserve">0 yıl, 245 gün</t>
         </is>
       </c>
       <c r="E1322">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F1322">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="G1322" s="2">
-        <v>8000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t xml:space="preserve">netgaste.com</t>
+          <t xml:space="preserve">tigrishaber.com</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1323" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1323" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 1 gün</t>
+          <t xml:space="preserve">12 yıl, 164 gün</t>
         </is>
       </c>
       <c r="E1323">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F1323">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G1323" s="2">
-        <v>8000.00</v>
+        <v>7900.00</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shotbilgi.com</t>
+          <t xml:space="preserve">abcgazetesi.com</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 344 gün</t>
+          <t xml:space="preserve">10 yıl, 307 gün</t>
         </is>
       </c>
       <c r="E1324">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="F1324">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G1324" s="2">
         <v>8000.00</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonsoz.com.tr</t>
+          <t xml:space="preserve">adananinsesi.com</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1325" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 49 gün</t>
+          <t xml:space="preserve">12 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E1325">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F1325">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G1325" s="2">
         <v>8000.00</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t xml:space="preserve">xbodrum.com</t>
+          <t xml:space="preserve">canakkalehaber.com</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1326" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 296 gün</t>
+          <t xml:space="preserve">19 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E1326">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F1326">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G1326" s="2">
         <v>8000.00</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t xml:space="preserve">zanka.com.tr</t>
+          <t xml:space="preserve">dunyabulteni.com.tr</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 90 gün</t>
+          <t xml:space="preserve">17 yıl, 310 gün</t>
         </is>
       </c>
       <c r="E1327">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F1327">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G1327" s="2">
         <v>8000.00</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t xml:space="preserve">beykozguncel.com</t>
+          <t xml:space="preserve">hasretgazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1328" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1328" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 7 gün</t>
+          <t xml:space="preserve">1 yıl, 191 gün</t>
         </is>
       </c>
       <c r="E1328">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F1328">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="G1328" s="2">
-        <v>8500.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizhaber.net</t>
+          <t xml:space="preserve">hepsihaber.com</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 60 gün</t>
+        </is>
+      </c>
+      <c r="E1329">
+        <v>8</v>
+      </c>
+      <c r="F1329">
+        <v>26</v>
       </c>
       <c r="G1329" s="2">
-        <v>8500.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenibakishaber.com</t>
+          <t xml:space="preserve">kanal46.com</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1330" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 25 gün</t>
-[...6 lines deleted...]
-        <v>26</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1330" s="2">
-        <v>8500.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t xml:space="preserve">canakkaleicinde.com</t>
+          <t xml:space="preserve">kocaeligundem.com</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 361 gün</t>
+          <t xml:space="preserve">14 yıl, 156 gün</t>
         </is>
       </c>
       <c r="E1331">
         <v>24</v>
       </c>
       <c r="F1331">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G1331" s="2">
-        <v>8700.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t xml:space="preserve">egesaati.com.tr</t>
+          <t xml:space="preserve">netgaste.com</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1332" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 114 gün</t>
+          <t xml:space="preserve">12 yıl, 101 gün</t>
         </is>
       </c>
       <c r="E1332">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F1332">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="G1332" s="2">
-        <v>8900.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursasaati.com.tr</t>
+          <t xml:space="preserve">Shotbilgi.com</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1333" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 256 gün</t>
+          <t xml:space="preserve">1 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E1333">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="F1333">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="G1333" s="2">
-        <v>9000.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t xml:space="preserve">kapadokyahaber.com.tr</t>
+          <t xml:space="preserve">xbodrum.com</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1334" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1334" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 296 gün</t>
         </is>
       </c>
       <c r="E1334">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F1334">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G1334" s="2">
-        <v>9000.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t xml:space="preserve">mimarizm.com</t>
+          <t xml:space="preserve">zanka.com.tr</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1335" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 337 gün</t>
+          <t xml:space="preserve">7 yıl, 90 gün</t>
         </is>
       </c>
       <c r="E1335">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F1335">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G1335" s="2">
-        <v>9000.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t xml:space="preserve">ngazete.com</t>
+          <t xml:space="preserve">beykozguncel.com</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1336" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 270 gün</t>
+          <t xml:space="preserve">17 yıl, 7 gün</t>
         </is>
       </c>
       <c r="E1336">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F1336">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G1336" s="2">
-        <v>9000.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t xml:space="preserve">ogunhaber.com</t>
+          <t xml:space="preserve">denizhaber.net</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 195 gün</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1337" s="2">
-        <v>9000.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t xml:space="preserve">yurtgazetesi.com.tr</t>
+          <t xml:space="preserve">kocaeligazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1338" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1338" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 254 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1338">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F1338">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G1338" s="2">
-        <v>9000.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t xml:space="preserve">turizmajansi.com</t>
+          <t xml:space="preserve">yenibakishaber.com</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1339" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 22 gün</t>
+          <t xml:space="preserve">1 yıl, 25 gün</t>
         </is>
       </c>
       <c r="E1339">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F1339">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G1339" s="2">
-        <v>9500.00</v>
+        <v>8500.00</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t xml:space="preserve">Canlihaber.com</t>
+          <t xml:space="preserve">canakkaleicinde.com</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1340" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">17 yıl, 361 gün</t>
+        </is>
+      </c>
+      <c r="E1340">
+        <v>24</v>
+      </c>
+      <c r="F1340">
+        <v>39</v>
       </c>
       <c r="G1340" s="2">
-        <v>9900.00</v>
+        <v>8700.00</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t xml:space="preserve">milligazete.com.tr</t>
+          <t xml:space="preserve">egesaati.com.tr</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 114 gün</t>
         </is>
       </c>
       <c r="E1341">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F1341">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="G1341" s="2">
-        <v>9900.00</v>
+        <v>8900.00</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t xml:space="preserve">superhaber.com</t>
+          <t xml:space="preserve">bursasaati.com.tr</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 164 gün</t>
+          <t xml:space="preserve">1 yıl, 256 gün</t>
         </is>
       </c>
       <c r="E1342">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="F1342">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G1342" s="2">
-        <v>9900.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizhaber.com </t>
+          <t xml:space="preserve">kapadokyahaber.com.tr</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1343" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 363 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1343">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F1343">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G1343" s="2">
-        <v>10000.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t xml:space="preserve">dokuzeylul.com</t>
+          <t xml:space="preserve">mimarizm.com</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1344" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1344" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 340 gün</t>
+          <t xml:space="preserve">19 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E1344">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F1344">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G1344" s="2">
-        <v>10000.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazete3.com.tr</t>
+          <t xml:space="preserve">ngazete.com</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1345" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1345" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 221 gün</t>
+          <t xml:space="preserve">6 yıl, 270 gün</t>
         </is>
       </c>
       <c r="E1345">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F1345">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G1345" s="2">
-        <v>10000.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t xml:space="preserve">halkweb.com.tr</t>
+          <t xml:space="preserve">ogunhaber.com</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1346" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1346" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">16 yıl, 195 gün</t>
         </is>
       </c>
       <c r="E1346">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F1346">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G1346" s="2">
-        <v>10000.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t xml:space="preserve">kanal3.com.tr</t>
+          <t xml:space="preserve">seskocaeli.com</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1347" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1347" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 33 gün</t>
+          <t xml:space="preserve">3 yıl, 155 gün</t>
         </is>
       </c>
       <c r="E1347">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F1347">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G1347" s="2">
-        <v>10000.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t xml:space="preserve">magazinkolik.com</t>
+          <t xml:space="preserve">yurtgazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1348" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">14 yıl, 254 gün</t>
+        </is>
+      </c>
+      <c r="E1348">
+        <v>44</v>
+      </c>
+      <c r="F1348">
+        <v>47</v>
       </c>
       <c r="G1348" s="2">
-        <v>10000.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenihaber.com.tr</t>
+          <t xml:space="preserve">turizmajansi.com</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1349" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 122 gün</t>
+          <t xml:space="preserve">13 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E1349">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F1349">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G1349" s="2">
-        <v>10000.00</v>
+        <v>9500.00</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t xml:space="preserve">eniyioneri.org</t>
+          <t xml:space="preserve">Canlihaber.com</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1350" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 276 gün</t>
-[...6 lines deleted...]
-        <v>43</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1350" s="2">
-        <v>10500.00</v>
+        <v>9900.00</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t xml:space="preserve">evgezmesi.com</t>
+          <t xml:space="preserve">milligazete.com.tr</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 315 gün</t>
+          <t xml:space="preserve">28 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E1351">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="F1351">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G1351" s="2">
-        <v>11000.00</v>
+        <v>9900.00</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t xml:space="preserve">gaste24.com</t>
+          <t xml:space="preserve">superhaber.com</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1352" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 194 gün</t>
+          <t xml:space="preserve">20 yıl, 164 gün</t>
         </is>
       </c>
       <c r="E1352">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="F1352">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G1352" s="2">
-        <v>11000.00</v>
+        <v>9900.00</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber61.net</t>
+          <t xml:space="preserve">denizhaber.com </t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1353" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1353" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 190 gün</t>
+          <t xml:space="preserve">23 yıl, 363 gün</t>
         </is>
       </c>
       <c r="E1353">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="F1353">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G1353" s="2">
-        <v>11000.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t xml:space="preserve">rehbername.com</t>
+          <t xml:space="preserve">dokuzeylul.com</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 142 gün</t>
+          <t xml:space="preserve">20 yıl, 340 gün</t>
         </is>
       </c>
       <c r="E1354">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F1354">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G1354" s="2">
-        <v>11000.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t xml:space="preserve">gezelim.me</t>
+          <t xml:space="preserve">gazete3.com.tr</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E1355">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F1355">
         <v>33</v>
       </c>
       <c r="G1355" s="2">
-        <v>12000.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t xml:space="preserve">gundemfethiye.com</t>
+          <t xml:space="preserve">halkweb.com.tr</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 341 gün</t>
+          <t xml:space="preserve">9 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E1356">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="F1356">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G1356" s="2">
-        <v>12000.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberay.com.tr</t>
+          <t xml:space="preserve">istanbulhaber.com.tr</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 264 gün</t>
+          <t xml:space="preserve">19 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E1357">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F1357">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G1357" s="2">
-        <v>12000.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t xml:space="preserve">yolculukterapisi.com</t>
+          <t xml:space="preserve">kanal3.com.tr</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 196 gün</t>
+          <t xml:space="preserve">17 yıl, 33 gün</t>
         </is>
       </c>
       <c r="E1358">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F1358">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G1358" s="2">
-        <v>12000.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t xml:space="preserve">mygazete.com</t>
+          <t xml:space="preserve">yenihaber.com.tr</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1359" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 21 gün</t>
+          <t xml:space="preserve">17 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E1359">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F1359">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G1359" s="2">
-        <v>12500.00</v>
+        <v>10000.00</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t xml:space="preserve">haber.com</t>
+          <t xml:space="preserve">eniyioneri.org</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 213 gün</t>
+          <t xml:space="preserve">2 yıl, 276 gün</t>
         </is>
       </c>
       <c r="E1360">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F1360">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G1360" s="2">
-        <v>12600.00</v>
+        <v>10500.00</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolugundem.com</t>
+          <t xml:space="preserve">evgezmesi.com</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1361" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1361" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 14 gün</t>
+          <t xml:space="preserve">10 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E1361">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F1361">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G1361" s="2">
-        <v>13000.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t xml:space="preserve">karyahabermilas.com</t>
+          <t xml:space="preserve">gaste24.com</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 343 gün</t>
+          <t xml:space="preserve">8 yıl, 194 gün</t>
         </is>
       </c>
       <c r="E1362">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F1362">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G1362" s="2">
-        <v>13000.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t xml:space="preserve">mimarizm.com</t>
+          <t xml:space="preserve">haber61.net</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 259 gün</t>
+          <t xml:space="preserve">20 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E1363">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="F1363">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G1363" s="2">
-        <v>13000.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t xml:space="preserve">bandalogy.com</t>
+          <t xml:space="preserve">rehbername.com</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 170 gün</t>
+          <t xml:space="preserve">8 yıl, 142 gün</t>
         </is>
       </c>
       <c r="E1364">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F1364">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G1364" s="2">
-        <v>14000.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t xml:space="preserve">duzcehurhaber.com</t>
+          <t xml:space="preserve">gezelim.me</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 141 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1365">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="F1365">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G1365" s="2">
-        <v>14000.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t xml:space="preserve">f5haber.com</t>
+          <t xml:space="preserve">gundemfethiye.com</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 117 gün</t>
+          <t xml:space="preserve">3 yıl, 341 gün</t>
         </is>
       </c>
       <c r="E1366">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F1366">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G1366" s="2">
-        <v>14500.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursadabugun.com</t>
+          <t xml:space="preserve">haberay.com.tr</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 203 gün</t>
+          <t xml:space="preserve">11 yıl, 264 gün</t>
         </is>
       </c>
       <c r="E1367">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F1367">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="G1367" s="2">
-        <v>15000.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t xml:space="preserve">gozlemgazetesi.com</t>
+          <t xml:space="preserve">yolculukterapisi.com</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1368" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1368" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 199 gün</t>
+          <t xml:space="preserve">17 yıl, 196 gün</t>
         </is>
       </c>
       <c r="E1368">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F1368">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G1368" s="2">
-        <v>15000.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbulhaber.com.tr</t>
+          <t xml:space="preserve">mygazete.com</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 225 gün</t>
+          <t xml:space="preserve">12 yıl, 21 gün</t>
         </is>
       </c>
       <c r="E1369">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F1369">
         <v>44</v>
       </c>
       <c r="G1369" s="2">
-        <v>15000.00</v>
+        <v>12500.00</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t xml:space="preserve">kibrispostasi.com</t>
+          <t xml:space="preserve">haber.com</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 31 gün</t>
+          <t xml:space="preserve">26 yıl, 213 gün</t>
         </is>
       </c>
       <c r="E1370">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="F1370">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G1370" s="2">
-        <v>15000.00</v>
+        <v>12600.00</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t xml:space="preserve">denizhaber.com.tr</t>
+          <t xml:space="preserve">bolugundem.com</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 356 gün</t>
+          <t xml:space="preserve">20 yıl, 14 gün</t>
         </is>
       </c>
       <c r="E1371">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="F1371">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G1371" s="2">
-        <v>16000.00</v>
+        <v>13000.00</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t xml:space="preserve">uludagmedya.com.tr</t>
+          <t xml:space="preserve">karyahabermilas.com</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 338 gün</t>
+          <t xml:space="preserve">4 yıl, 343 gün</t>
         </is>
       </c>
       <c r="E1372">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="F1372">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G1372" s="2">
-        <v>16000.00</v>
+        <v>13000.00</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t xml:space="preserve">yesilrobot.net</t>
+          <t xml:space="preserve">mimarizm.com</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 177 gün</t>
+          <t xml:space="preserve">19 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E1373">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F1373">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="G1373" s="2">
-        <v>16000.00</v>
+        <v>13000.00</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t xml:space="preserve">dunyabizim.com</t>
+          <t xml:space="preserve">bandalogy.com</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 328 gün</t>
+          <t xml:space="preserve">6 yıl, 170 gün</t>
         </is>
       </c>
       <c r="E1374">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="F1374">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="G1374" s="2">
-        <v>16500.00</v>
+        <v>14000.00</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyehaberi.com</t>
+          <t xml:space="preserve">duzcehurhaber.com</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 334 gün</t>
+          <t xml:space="preserve">8 yıl, 141 gün</t>
         </is>
       </c>
       <c r="E1375">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F1375">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G1375" s="2">
-        <v>17500.00</v>
+        <v>14000.00</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t xml:space="preserve">bifikir.com</t>
+          <t xml:space="preserve">f5haber.com</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1376" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 237 gün</t>
+          <t xml:space="preserve">20 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E1376">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F1376">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="G1376" s="2">
-        <v>18000.00</v>
+        <v>14500.00</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolgegundem.com</t>
+          <t xml:space="preserve">bursadabugun.com</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 111 gün</t>
+          <t xml:space="preserve">16 yıl, 203 gün</t>
         </is>
       </c>
       <c r="E1377">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F1377">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G1377" s="2">
-        <v>18000.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteciler.com</t>
+          <t xml:space="preserve">gozlemgazetesi.com</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 272 gün</t>
-        </is>
+          <t xml:space="preserve">22 yıl, 199 gün</t>
+        </is>
+      </c>
+      <c r="E1378">
+        <v>32</v>
+      </c>
+      <c r="F1378">
+        <v>42</v>
       </c>
       <c r="G1378" s="2">
-        <v>18000.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t xml:space="preserve">ankaramasasi.com.tr</t>
+          <t xml:space="preserve">kibrispostasi.com</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 287 gün</t>
+          <t xml:space="preserve">23 yıl, 31 gün</t>
         </is>
       </c>
       <c r="E1379">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="F1379">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="G1379" s="2">
-        <v>19000.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilksesgazetesi.com</t>
+          <t xml:space="preserve">denizhaber.com.tr</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 167 gün</t>
+          <t xml:space="preserve">20 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E1380">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="F1380">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G1380" s="2">
-        <v>19000.00</v>
+        <v>16000.00</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t xml:space="preserve">tele1.com.tr</t>
+          <t xml:space="preserve">uludagmedya.com.tr</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">7 yıl, 338 gün</t>
         </is>
       </c>
       <c r="E1381">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F1381">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G1381" s="2">
-        <v>19000.00</v>
+        <v>16000.00</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t xml:space="preserve">memurlar.net</t>
+          <t xml:space="preserve">yesilrobot.net</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1382" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1382" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 112 gün</t>
+          <t xml:space="preserve">5 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E1382">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F1382">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G1382" s="2">
-        <v>19500.00</v>
+        <v>16000.00</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t xml:space="preserve">sihirlielma.com</t>
+          <t xml:space="preserve">dunyabizim.com</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 271 gün</t>
+          <t xml:space="preserve">17 yıl, 328 gün</t>
         </is>
       </c>
       <c r="E1383">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F1383">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G1383" s="2">
-        <v>19900.00</v>
+        <v>16500.00</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t xml:space="preserve">antalyahakkinda.com</t>
+          <t xml:space="preserve">sonsoz.com.tr</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 341 gün</t>
+          <t xml:space="preserve">19 yıl, 49 gün</t>
         </is>
       </c>
       <c r="E1384">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F1384">
         <v>43</v>
       </c>
       <c r="G1384" s="2">
-        <v>20000.00</v>
+        <v>17000.00</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t xml:space="preserve">t24.com.tr</t>
+          <t xml:space="preserve">turkiyehaberi.com</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 334 gün</t>
         </is>
       </c>
       <c r="E1385">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="F1385">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="G1385" s="2">
-        <v>20000.00</v>
+        <v>17500.00</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t xml:space="preserve">emlakdream.com</t>
+          <t xml:space="preserve">bifikir.com</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 271 gün</t>
+          <t xml:space="preserve">17 yıl, 237 gün</t>
         </is>
       </c>
       <c r="E1386">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F1386">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G1386" s="2">
-        <v>21000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t xml:space="preserve">salom.com.tr</t>
+          <t xml:space="preserve">bolgegundem.com</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr">
         <is>
-          <t xml:space="preserve">28 yıl, 50 gün</t>
+          <t xml:space="preserve">13 yıl, 111 gün</t>
         </is>
       </c>
       <c r="E1387">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F1387">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G1387" s="2">
-        <v>21000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t xml:space="preserve">16haber.com</t>
+          <t xml:space="preserve">gazeteciler.com</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 335 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">21 yıl, 272 gün</t>
+        </is>
       </c>
       <c r="G1388" s="2">
-        <v>22000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t xml:space="preserve">arabahabercisi.com</t>
+          <t xml:space="preserve">ankaramasasi.com.tr</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1389" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 365 gün</t>
+          <t xml:space="preserve">1 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E1389">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F1389">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G1389" s="2">
-        <v>22000.00</v>
+        <v>19000.00</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonhaberler.com</t>
+          <t xml:space="preserve">ilksesgazetesi.com</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 103 gün</t>
+          <t xml:space="preserve">8 yıl, 167 gün</t>
         </is>
       </c>
       <c r="E1390">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F1390">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="G1390" s="2">
-        <v>22000.00</v>
+        <v>19000.00</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t xml:space="preserve">businessworldglobal.com</t>
+          <t xml:space="preserve">tele1.com.tr</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1391" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 156 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1391">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="F1391">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G1391" s="2">
-        <v>22500.00</v>
+        <v>19000.00</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t xml:space="preserve">oggito.com</t>
+          <t xml:space="preserve">memurlar.net</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1392" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 150 gün</t>
+          <t xml:space="preserve">24 yıl, 358 gün</t>
         </is>
       </c>
       <c r="E1392">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="F1392">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="G1392" s="2">
-        <v>23000.00</v>
+        <v>19500.00</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t xml:space="preserve">pazarlamaturkiye.com</t>
+          <t xml:space="preserve">sihirlielma.com</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 333 gün</t>
+          <t xml:space="preserve">16 yıl, 322 gün</t>
         </is>
       </c>
       <c r="E1393">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="F1393">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G1393" s="2">
-        <v>23000.00</v>
+        <v>19900.00</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamusonhaber.com.tr</t>
+          <t xml:space="preserve">antalyahakkinda.com</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 341 gün</t>
         </is>
       </c>
       <c r="E1394">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F1394">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G1394" s="2">
-        <v>23500.00</v>
+        <v>20000.00</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t xml:space="preserve">atlasdergisi.com</t>
+          <t xml:space="preserve">t24.com.tr</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 256 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1395">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="F1395">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="G1395" s="2">
-        <v>24000.00</v>
+        <v>20000.00</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t xml:space="preserve">elledecoration.com.tr</t>
+          <t xml:space="preserve">emlakdream.com</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 154 gün</t>
+          <t xml:space="preserve">14 yıl, 271 gün</t>
         </is>
       </c>
       <c r="E1396">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F1396">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="G1396" s="2">
-        <v>24000.00</v>
+        <v>21000.00</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t xml:space="preserve">evimdergisi.com.tr</t>
+          <t xml:space="preserve">salom.com.tr</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1397" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 135 gün</t>
+          <t xml:space="preserve">28 yıl, 50 gün</t>
         </is>
       </c>
       <c r="E1397">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F1397">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G1397" s="2">
-        <v>24000.00</v>
+        <v>21000.00</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t xml:space="preserve">formsante.com.tr</t>
+          <t xml:space="preserve">16haber.com</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 361 gün</t>
+          <t xml:space="preserve">12 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E1398">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F1398">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G1398" s="2">
-        <v>24000.00</v>
+        <v>22000.00</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t xml:space="preserve">istanbullife.com.tr</t>
+          <t xml:space="preserve">arabahabercisi.com</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 209 gün</t>
+          <t xml:space="preserve">7 yıl, 365 gün</t>
         </is>
       </c>
       <c r="E1399">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F1399">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G1399" s="2">
-        <v>24000.00</v>
+        <v>22000.00</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t xml:space="preserve">level.com.tr</t>
+          <t xml:space="preserve">sonhaberler.com</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1400" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1400" t="inlineStr">
         <is>
-          <t xml:space="preserve">28 yıl, 301 gün</t>
+          <t xml:space="preserve">22 yıl, 103 gün</t>
         </is>
       </c>
       <c r="E1400">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="F1400">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="G1400" s="2">
-        <v>24000.00</v>
+        <v>22000.00</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t xml:space="preserve">lezzet.com.tr</t>
+          <t xml:space="preserve">businessworldglobal.com</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1401" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 293 gün</t>
+          <t xml:space="preserve">7 yıl, 156 gün</t>
         </is>
       </c>
       <c r="E1401">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F1401">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G1401" s="2">
-        <v>24000.00</v>
+        <v>22500.00</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t xml:space="preserve">maisonfrancaise.com.tr</t>
+          <t xml:space="preserve">oggito.com</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1402" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1402" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 41 gün</t>
+          <t xml:space="preserve">10 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E1402">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="F1402">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G1402" s="2">
-        <v>24000.00</v>
+        <v>23000.00</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t xml:space="preserve">popsci.com.tr</t>
+          <t xml:space="preserve">pazarlamaturkiye.com</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1403" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1403" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 340 gün</t>
+          <t xml:space="preserve">11 yıl, 333 gün</t>
         </is>
       </c>
       <c r="E1403">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F1403">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G1403" s="2">
-        <v>24000.00</v>
+        <v>23000.00</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t xml:space="preserve">sigortacigazetesi.com.tr</t>
+          <t xml:space="preserve">kamusonhaber.com.tr</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1404" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1404" t="inlineStr">
         <is>
-          <t xml:space="preserve">28 yıl, 126 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1404">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F1404">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G1404" s="2">
-        <v>24000.00</v>
+        <v>23500.00</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t xml:space="preserve">startup.capital.com.tr</t>
+          <t xml:space="preserve">atlasdergisi.com</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1405" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1405" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">24 yıl, 256 gün</t>
         </is>
       </c>
       <c r="E1405">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F1405">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G1405" s="2">
         <v>24000.00</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t xml:space="preserve">yachtturkiye.com</t>
+          <t xml:space="preserve">elledecoration.com.tr</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1406" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1406" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 177 gün</t>
+          <t xml:space="preserve">15 yıl, 154 gün</t>
         </is>
       </c>
       <c r="E1406">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F1406">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G1406" s="2">
         <v>24000.00</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t xml:space="preserve">100yilhaber.com</t>
+          <t xml:space="preserve">evimdergisi.com.tr</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1407" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1407" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 88 gün</t>
+          <t xml:space="preserve">19 yıl, 135 gün</t>
         </is>
       </c>
       <c r="E1407">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F1407">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G1407" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t xml:space="preserve">airlinehaber.com</t>
+          <t xml:space="preserve">formsante.com.tr</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1408" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1408" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 46 gün</t>
+          <t xml:space="preserve">26 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E1408">
         <v>31</v>
       </c>
       <c r="F1408">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G1408" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t xml:space="preserve">analizgazetesi.com.tr </t>
+          <t xml:space="preserve">istanbullife.com.tr</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1409" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1409" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 94 gün</t>
+          <t xml:space="preserve">27 yıl, 209 gün</t>
         </is>
       </c>
       <c r="E1409">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F1409">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G1409" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t xml:space="preserve">birlesikbasin.com</t>
+          <t xml:space="preserve">level.com.tr</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1410" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1410" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 155 gün</t>
+          <t xml:space="preserve">28 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E1410">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F1410">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G1410" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberler.com</t>
+          <t xml:space="preserve">lezzet.com.tr</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1411" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1411" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 14 gün</t>
+          <t xml:space="preserve">24 yıl, 293 gün</t>
         </is>
       </c>
       <c r="E1411">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="F1411">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="G1411" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t xml:space="preserve">krttv.com.tr</t>
+          <t xml:space="preserve">maisonfrancaise.com.tr</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1412" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1412" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">27 yıl, 41 gün</t>
         </is>
       </c>
       <c r="E1412">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F1412">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="G1412" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakika.com</t>
+          <t xml:space="preserve">popsci.com.tr</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1413" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1413" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 350 gün</t>
+          <t xml:space="preserve">13 yıl, 340 gün</t>
         </is>
       </c>
       <c r="E1413">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="F1413">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="G1413" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t xml:space="preserve">tasinmazhaber.com</t>
+          <t xml:space="preserve">sigortacigazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1414" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1414" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 28 gün</t>
+          <t xml:space="preserve">28 yıl, 126 gün</t>
         </is>
       </c>
       <c r="E1414">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="F1414">
         <v>42</v>
       </c>
       <c r="G1414" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t xml:space="preserve">trhaber.com.tr</t>
+          <t xml:space="preserve">startup.capital.com.tr</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1415" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1415" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 249 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1415">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F1415">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G1415" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t xml:space="preserve">ulusal.com.tr</t>
+          <t xml:space="preserve">yachtturkiye.com</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1416" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1416" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 60 gün</t>
+          <t xml:space="preserve">20 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E1416">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="F1416">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G1416" s="2">
-        <v>25000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t xml:space="preserve">bmag.com.tr</t>
+          <t xml:space="preserve">100yilhaber.com</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1417" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1417" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 347 gün</t>
+          <t xml:space="preserve">3 yıl, 88 gün</t>
         </is>
       </c>
       <c r="E1417">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F1417">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G1417" s="2">
-        <v>27000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t xml:space="preserve">capital.com.tr</t>
+          <t xml:space="preserve">airlinehaber.com</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1418" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1418" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 173 gün</t>
+          <t xml:space="preserve">16 yıl, 46 gün</t>
         </is>
       </c>
       <c r="E1418">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F1418">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G1418" s="2">
-        <v>27500.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t xml:space="preserve">elektrikport.com</t>
+          <t xml:space="preserve">analizgazetesi.com.tr </t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1419" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1419" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 51 gün</t>
+          <t xml:space="preserve">7 yıl, 94 gün</t>
         </is>
       </c>
       <c r="E1419">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F1419">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G1419" s="2">
-        <v>28000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyascope.tv</t>
+          <t xml:space="preserve">birlesikbasin.com</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1420" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1420" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 184 gün</t>
+          <t xml:space="preserve">14 yıl, 155 gün</t>
         </is>
       </c>
       <c r="E1420">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="F1420">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G1420" s="2">
-        <v>29000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyetoday.com</t>
+          <t xml:space="preserve">haberler.com</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1421" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1421" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 4 gün</t>
+          <t xml:space="preserve">27 yıl, 14 gün</t>
         </is>
       </c>
       <c r="E1421">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="F1421">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="G1421" s="2">
-        <v>29000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t xml:space="preserve">webmasto.com</t>
+          <t xml:space="preserve">krttv.com.tr</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1422" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1422" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 136 gün</t>
+          <t xml:space="preserve">12 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E1422">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F1422">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G1422" s="2">
-        <v>29000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t xml:space="preserve">fintechistanbul.org</t>
+          <t xml:space="preserve">sondakika.com</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1423" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1423" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">25 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E1423">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="F1423">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="G1423" s="2">
-        <v>29900.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t xml:space="preserve">ankahaber.net</t>
+          <t xml:space="preserve">tasinmazhaber.com</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1424" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1424" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 68 gün</t>
+          <t xml:space="preserve">9 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E1424">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="F1424">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="G1424" s="2">
-        <v>30000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t xml:space="preserve">arkitera.com</t>
+          <t xml:space="preserve">trhaber.com.tr</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1425" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1425" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 335 gün</t>
+          <t xml:space="preserve">12 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E1425">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="F1425">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="G1425" s="2">
-        <v>30000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursahakimiyet.com.tr</t>
+          <t xml:space="preserve">ulusal.com.tr</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1426" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1426" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 60 gün</t>
         </is>
       </c>
       <c r="E1426">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F1426">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="G1426" s="2">
-        <v>30000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t xml:space="preserve">medyatilkisi.com.tr</t>
+          <t xml:space="preserve">bmag.com.tr</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1427" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1427" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 347 gün</t>
+        </is>
+      </c>
+      <c r="E1427">
+        <v>40</v>
+      </c>
+      <c r="F1427">
+        <v>25</v>
       </c>
       <c r="G1427" s="2">
-        <v>30000.00</v>
+        <v>27000.00</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t xml:space="preserve">muglayenigun.com</t>
+          <t xml:space="preserve">capital.com.tr</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1428" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1428" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 124 gün</t>
+          <t xml:space="preserve">27 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E1428">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F1428">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G1428" s="2">
-        <v>30000.00</v>
+        <v>27500.00</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t xml:space="preserve">Yolhaberi.com</t>
+          <t xml:space="preserve">elektrikport.com</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1429" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1429" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 41 gün</t>
+          <t xml:space="preserve">18 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E1429">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="F1429">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G1429" s="2">
-        <v>30000.00</v>
+        <v>28000.00</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t xml:space="preserve">aydindenge.com.tr</t>
+          <t xml:space="preserve">medyascope.tv</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1430" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1430" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">8 yıl, 184 gün</t>
         </is>
       </c>
       <c r="E1430">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="F1430">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="G1430" s="2">
-        <v>31500.00</v>
+        <v>29000.00</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t xml:space="preserve">8sutun.com</t>
+          <t xml:space="preserve">turkiyetoday.com</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1431" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1431" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 12 gün</t>
+          <t xml:space="preserve">8 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E1431">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F1431">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G1431" s="2">
-        <v>35000.00</v>
+        <v>29000.00</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t xml:space="preserve">ajansspor.com</t>
+          <t xml:space="preserve">webmasto.com</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1432" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1432" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 103 gün</t>
+          <t xml:space="preserve">12 yıl, 136 gün</t>
         </is>
       </c>
       <c r="E1432">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="F1432">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="G1432" s="2">
-        <v>35000.00</v>
+        <v>29000.00</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t xml:space="preserve">aydinlik.com.tr</t>
+          <t xml:space="preserve">fintechistanbul.org</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1433" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1433" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E1433">
+        <v>34</v>
+      </c>
+      <c r="F1433">
+        <v>41</v>
+      </c>
       <c r="G1433" s="2">
-        <v>35000.00</v>
+        <v>29900.00</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t xml:space="preserve">aykiri.com.tr</t>
+          <t xml:space="preserve">ankahaber.net</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1434" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1434" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 30 gün</t>
+          <t xml:space="preserve">6 yıl, 68 gün</t>
         </is>
       </c>
       <c r="E1434">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="F1434">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G1434" s="2">
-        <v>35000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t xml:space="preserve">sporx.com</t>
+          <t xml:space="preserve">arkitera.com</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1435" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1435" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 124 gün</t>
+          <t xml:space="preserve">24 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E1435">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="F1435">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="G1435" s="2">
-        <v>35000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t xml:space="preserve">bursamanset.com</t>
+          <t xml:space="preserve">bursahakimiyet.com.tr</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1436" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1436" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 181 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1436">
-        <v>8</v>
+        <v>55</v>
       </c>
       <c r="F1436">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G1436" s="2">
-        <v>38000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonmuhur.com</t>
+          <t xml:space="preserve">medyatilkisi.com.tr</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1437" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1437" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 105 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1437" s="2">
-        <v>38000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t xml:space="preserve">mynet.com</t>
+          <t xml:space="preserve">muglayenigun.com</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1438" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1438" t="inlineStr">
         <is>
-          <t xml:space="preserve">31 yıl, 69 gün</t>
+          <t xml:space="preserve">21 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E1438">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="F1438">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="G1438" s="2">
-        <v>39000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t xml:space="preserve">fotospor.com</t>
+          <t xml:space="preserve">Yolhaberi.com</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1439" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1439" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 72 gün</t>
+          <t xml:space="preserve">1 yıl, 41 gün</t>
         </is>
       </c>
       <c r="E1439">
-        <v>58</v>
+        <v>1</v>
       </c>
       <c r="F1439">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="G1439" s="2">
-        <v>40000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberet.com</t>
+          <t xml:space="preserve">aydindenge.com.tr</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1440" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1440" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 344 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E1440">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="F1440">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G1440" s="2">
-        <v>40000.00</v>
+        <v>31500.00</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t xml:space="preserve">onedio.com</t>
+          <t xml:space="preserve">8sutun.com</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1441" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1441" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 95 gün</t>
+          <t xml:space="preserve">21 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E1441">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="F1441">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="G1441" s="2">
-        <v>42000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t xml:space="preserve">aksam.com.tr</t>
+          <t xml:space="preserve">ajansspor.com</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1442" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">25 yıl, 103 gün</t>
+        </is>
+      </c>
+      <c r="E1442">
+        <v>61</v>
+      </c>
+      <c r="F1442">
+        <v>52</v>
       </c>
       <c r="G1442" s="2">
-        <v>45000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonsaat.com.tr</t>
+          <t xml:space="preserve">aydinlik.com.tr</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 274 gün</t>
+          <t xml:space="preserve">26 yıl, 273 gün</t>
         </is>
       </c>
       <c r="E1443">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="F1443">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G1443" s="2">
-        <v>45000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t xml:space="preserve">star.com.tr</t>
+          <t xml:space="preserve">aykiri.com.tr</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 30 gün</t>
+        </is>
+      </c>
+      <c r="E1444">
+        <v>62</v>
+      </c>
+      <c r="F1444">
+        <v>46</v>
       </c>
       <c r="G1444" s="2">
-        <v>45000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberport.com</t>
+          <t xml:space="preserve">sporx.com</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 9 gün</t>
+          <t xml:space="preserve">21 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E1445">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="F1445">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G1445" s="2">
-        <v>48000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t xml:space="preserve"> turkiyegazetesi.com.tr</t>
+          <t xml:space="preserve">bursamanset.com</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">9 yıl, 181 gün</t>
+        </is>
+      </c>
+      <c r="E1446">
+        <v>8</v>
+      </c>
+      <c r="F1446">
+        <v>28</v>
       </c>
       <c r="G1446" s="2">
-        <v>50000.00</v>
+        <v>38000.00</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t xml:space="preserve">haberler.com</t>
+          <t xml:space="preserve">sonmuhur.com</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 350 gün</t>
+          <t xml:space="preserve">6 yıl, 105 gün</t>
         </is>
       </c>
       <c r="E1447">
-        <v>82</v>
+        <v>31</v>
       </c>
       <c r="F1447">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="G1447" s="2">
-        <v>50000.00</v>
+        <v>38000.00</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t xml:space="preserve">Patronrehberi.com</t>
+          <t xml:space="preserve">fotospor.com</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 191 gün</t>
+          <t xml:space="preserve">22 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E1448">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="F1448">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G1448" s="2">
-        <v>50000.00</v>
+        <v>40000.00</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t xml:space="preserve">tgrthaber.com</t>
+          <t xml:space="preserve">haberet.com</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 269 gün</t>
+          <t xml:space="preserve">13 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E1449">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F1449">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G1449" s="2">
-        <v>50000.00</v>
+        <v>40000.00</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t xml:space="preserve">sondakika.com</t>
+          <t xml:space="preserve">sonsaat.com.tr</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1450" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1450" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 157 gün</t>
+          <t xml:space="preserve">23 yıl, 274 gün</t>
         </is>
       </c>
       <c r="E1450">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="F1450">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G1450" s="2">
-        <v>52000.00</v>
+        <v>45000.00</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t xml:space="preserve">gunes.com</t>
+          <t xml:space="preserve">mynet.com</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1451" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 208 gün</t>
+          <t xml:space="preserve">31 yıl, 69 gün</t>
         </is>
       </c>
       <c r="E1451">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F1451">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G1451" s="2">
-        <v>55000.00</v>
+        <v>47000.00</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazeteoku.com</t>
+          <t xml:space="preserve">onedio.com</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1452" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1452" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 209 gün</t>
+          <t xml:space="preserve">15 yıl, 249 gün</t>
         </is>
       </c>
       <c r="E1452">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="F1452">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="G1452" s="2">
-        <v>59000.00</v>
+        <v>47000.00</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t xml:space="preserve">bantmag.com</t>
+          <t xml:space="preserve">haberport.com</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1453" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1453" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 42 gün</t>
+          <t xml:space="preserve">17 yıl, 9 gün</t>
         </is>
       </c>
       <c r="E1453">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F1453">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G1453" s="2">
-        <v>60000.00</v>
+        <v>48000.00</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenicaggazetesi.com</t>
+          <t xml:space="preserve"> turkiyegazetesi.com.tr</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1454" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1454" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G1454" s="2">
-        <v>60000.00</v>
+        <v>50000.00</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t xml:space="preserve">marieclaire.com.tr</t>
+          <t xml:space="preserve">haberler.com</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1455" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1455" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 119 gün</t>
+          <t xml:space="preserve">26 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E1455">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="F1455">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="G1455" s="2">
-        <v>65000.00</v>
+        <v>50000.00</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t xml:space="preserve">yenisafak.com</t>
+          <t xml:space="preserve">Patronrehberi.com</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1456" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1456" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 316 gün</t>
+          <t xml:space="preserve">1 yıl, 191 gün</t>
         </is>
       </c>
       <c r="E1456">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="F1456">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G1456" s="2">
-        <v>65000.00</v>
+        <v>50000.00</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t xml:space="preserve">sokgazetesi.com.tr</t>
+          <t xml:space="preserve">tgrthaber.com</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C1457" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1457" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 118 gün</t>
+          <t xml:space="preserve">21 yıl, 269 gün</t>
         </is>
       </c>
       <c r="E1457">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="F1457">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G1457" s="2">
-        <v>75000.00</v>
+        <v>50000.00</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t xml:space="preserve">karar.com</t>
+          <t xml:space="preserve">sondakika.com</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C1458" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D1458" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 349 gün</t>
+          <t xml:space="preserve">26 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E1458">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F1458">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G1458" s="2">
-        <v>80000.00</v>
+        <v>52000.00</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t xml:space="preserve">gazetevatan.com</t>
+          <t xml:space="preserve">star.com.tr</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1459" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 300 gün</t>
+          <t xml:space="preserve">19 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E1459">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F1459">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="G1459" s="2">
-        <v>82000.00</v>
+        <v>54000.00</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t xml:space="preserve">ekonomim.com</t>
+          <t xml:space="preserve">aksam.com.tr</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1460" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 225 gün</t>
-[...6 lines deleted...]
-        <v>49</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G1460" s="2">
-        <v>86000.00</v>
+        <v>55000.00</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t xml:space="preserve">fanatik.com.tr</t>
+          <t xml:space="preserve">gunes.com</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">25 yıl, 208 gün</t>
+        </is>
+      </c>
+      <c r="E1461">
+        <v>60</v>
+      </c>
+      <c r="F1461">
+        <v>48</v>
       </c>
       <c r="G1461" s="2">
-        <v>90000.00</v>
+        <v>55000.00</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t xml:space="preserve">posta.com.tr</t>
+          <t xml:space="preserve">gazeteoku.com</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">19 yıl, 209 gün</t>
         </is>
       </c>
       <c r="E1462">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="F1462">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="G1462" s="2">
-        <v>90000.00</v>
+        <v>59000.00</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t xml:space="preserve">cnnturk.com</t>
+          <t xml:space="preserve">bantmag.com</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 96 gün</t>
+          <t xml:space="preserve">16 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E1463">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="F1463">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="G1463" s="2">
-        <v>110000.00</v>
+        <v>60000.00</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t xml:space="preserve">hurriyet.com.tr</t>
+          <t xml:space="preserve">yenicaggazetesi.com</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">8 yıl, 251 gün</t>
         </is>
       </c>
       <c r="E1464">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="F1464">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="G1464" s="2">
-        <v>110000.00</v>
+        <v>60000.00</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t xml:space="preserve">milliyet.com.tr</t>
+          <t xml:space="preserve">marieclaire.com.tr</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1465" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">20 yıl, 169 gün</t>
         </is>
       </c>
       <c r="E1465">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="F1465">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="G1465" s="2">
-        <v>110000.00</v>
+        <v>65000.00</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t xml:space="preserve">ensonhaber.com</t>
+          <t xml:space="preserve">yenisafak.com</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D1466" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 239 gün</t>
+          <t xml:space="preserve">28 yıl, 119 gün</t>
         </is>
       </c>
       <c r="E1466">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F1466">
         <v>55</v>
       </c>
       <c r="G1466" s="2">
-        <v>145000.00</v>
+        <v>65000.00</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
+          <t xml:space="preserve">sokgazetesi.com.tr</t>
+        </is>
+      </c>
+      <c r="B1467" t="inlineStr">
+        <is>
+          <t>Dofollow</t>
+        </is>
+      </c>
+      <c r="C1467" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7 yıl, 151 gün</t>
+        </is>
+      </c>
+      <c r="E1467">
+        <v>28</v>
+      </c>
+      <c r="F1467">
+        <v>40</v>
+      </c>
+      <c r="G1467" s="2">
+        <v>75000.00</v>
+      </c>
+    </row>
+    <row r="1468">
+      <c r="A1468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">karar.com</t>
+        </is>
+      </c>
+      <c r="B1468" t="inlineStr">
+        <is>
+          <t>Dofollow</t>
+        </is>
+      </c>
+      <c r="C1468" t="inlineStr">
+        <is>
+          <t>Yok</t>
+        </is>
+      </c>
+      <c r="D1468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25 yıl, 35 gün</t>
+        </is>
+      </c>
+      <c r="E1468">
+        <v>68</v>
+      </c>
+      <c r="F1468">
+        <v>52</v>
+      </c>
+      <c r="G1468" s="2">
+        <v>80000.00</v>
+      </c>
+    </row>
+    <row r="1469">
+      <c r="A1469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">gazetevatan.com</t>
+        </is>
+      </c>
+      <c r="B1469" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1469" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23 yıl, 300 gün</t>
+        </is>
+      </c>
+      <c r="E1469">
+        <v>68</v>
+      </c>
+      <c r="F1469">
+        <v>54</v>
+      </c>
+      <c r="G1469" s="2">
+        <v>82000.00</v>
+      </c>
+    </row>
+    <row r="1470">
+      <c r="A1470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ekonomim.com</t>
+        </is>
+      </c>
+      <c r="B1470" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1470" t="inlineStr">
+        <is>
+          <t>Yok</t>
+        </is>
+      </c>
+      <c r="D1470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7 yıl, 225 gün</t>
+        </is>
+      </c>
+      <c r="E1470">
+        <v>60</v>
+      </c>
+      <c r="F1470">
+        <v>49</v>
+      </c>
+      <c r="G1470" s="2">
+        <v>86000.00</v>
+      </c>
+    </row>
+    <row r="1471">
+      <c r="A1471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">fanatik.com.tr</t>
+        </is>
+      </c>
+      <c r="B1471" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1471" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G1471" s="2">
+        <v>90000.00</v>
+      </c>
+    </row>
+    <row r="1472">
+      <c r="A1472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">posta.com.tr</t>
+        </is>
+      </c>
+      <c r="B1472" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1472" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E1472">
+        <v>77</v>
+      </c>
+      <c r="F1472">
+        <v>52</v>
+      </c>
+      <c r="G1472" s="2">
+        <v>90000.00</v>
+      </c>
+    </row>
+    <row r="1473">
+      <c r="A1473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cnnturk.com</t>
+        </is>
+      </c>
+      <c r="B1473" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1473" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26 yıl, 96 gün</t>
+        </is>
+      </c>
+      <c r="E1473">
+        <v>83</v>
+      </c>
+      <c r="F1473">
+        <v>58</v>
+      </c>
+      <c r="G1473" s="2">
+        <v>110000.00</v>
+      </c>
+    </row>
+    <row r="1474">
+      <c r="A1474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">hurriyet.com.tr</t>
+        </is>
+      </c>
+      <c r="B1474" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1474" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E1474">
+        <v>87</v>
+      </c>
+      <c r="F1474">
+        <v>62</v>
+      </c>
+      <c r="G1474" s="2">
+        <v>110000.00</v>
+      </c>
+    </row>
+    <row r="1475">
+      <c r="A1475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">milliyet.com.tr</t>
+        </is>
+      </c>
+      <c r="B1475" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1475" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="E1475">
+        <v>81</v>
+      </c>
+      <c r="F1475">
+        <v>60</v>
+      </c>
+      <c r="G1475" s="2">
+        <v>110000.00</v>
+      </c>
+    </row>
+    <row r="1476">
+      <c r="A1476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ensonhaber.com</t>
+        </is>
+      </c>
+      <c r="B1476" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C1476" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D1476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16 yıl, 239 gün</t>
+        </is>
+      </c>
+      <c r="E1476">
+        <v>86</v>
+      </c>
+      <c r="F1476">
+        <v>55</v>
+      </c>
+      <c r="G1476" s="2">
+        <v>145000.00</v>
+      </c>
+    </row>
+    <row r="1477">
+      <c r="A1477" t="inlineStr">
+        <is>
           <t xml:space="preserve">marketingturkiye.com.tr</t>
         </is>
       </c>
-      <c r="B1467" t="inlineStr">
+      <c r="B1477" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
-      <c r="C1467" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E1467">
+      <c r="C1477" t="inlineStr">
+        <is>
+          <t>Yok</t>
+        </is>
+      </c>
+      <c r="D1477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15 yıl, 6 gün</t>
+        </is>
+      </c>
+      <c r="E1477">
         <v>39</v>
       </c>
-      <c r="F1467">
+      <c r="F1477">
         <v>45</v>
       </c>
-      <c r="G1467" s="2">
+      <c r="G1477" s="2">
         <v>225000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>