--- v0 (2026-07-28)
+++ v1 (2026-09-12)
@@ -129,2817 +129,2755 @@
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">8 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E2">
         <v>10</v>
       </c>
       <c r="F2">
         <v>36</v>
       </c>
       <c r="G2" s="2">
         <v>50.00</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">duruguzellik.com</t>
+          <t xml:space="preserve">sanatpoint.com</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 228 gün</t>
+          <t xml:space="preserve">6 yıl, 192 gün</t>
         </is>
       </c>
       <c r="E3">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F3">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G3" s="2">
-        <v>70.00</v>
+        <v>100.00</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanatpoint.com</t>
+          <t xml:space="preserve">gercekmagazin.com</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 192 gün</t>
+          <t xml:space="preserve">5 yıl, 231 gün</t>
         </is>
       </c>
       <c r="E4">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F4">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="G4" s="2">
-        <v>100.00</v>
+        <v>150.00</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">gercekmagazin.com</t>
+          <t xml:space="preserve">lifemagazin.net</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 231 gün</t>
+          <t xml:space="preserve">18 yıl, 305 gün</t>
         </is>
       </c>
       <c r="E5">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G5" s="2">
-        <v>150.00</v>
+        <v>190.00</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">lifemagazin.net</t>
+          <t xml:space="preserve">evhanimlari.net</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 305 gün</t>
+          <t xml:space="preserve">3 yıl, 219 gün</t>
         </is>
       </c>
       <c r="E6">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G6" s="2">
-        <v>190.00</v>
+        <v>200.00</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">evhanimlari.net</t>
+          <t xml:space="preserve">derietek.com</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 219 gün</t>
+          <t xml:space="preserve">8 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E7">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F7">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G7" s="2">
-        <v>200.00</v>
+        <v>210.00</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">derietek.com</t>
+          <t xml:space="preserve">gelinaksesuar.com</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 323 gün</t>
+          <t xml:space="preserve">5 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E8">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G8" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">gelinaksesuar.com</t>
+          <t xml:space="preserve">guzelperde.com </t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 323 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">4 yıl, 208 gün</t>
+        </is>
       </c>
       <c r="G9" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">guzelperde.com </t>
+          <t xml:space="preserve">makyajci.com </t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 208 gün</t>
+          <t xml:space="preserve">4 yıl, 335 gün</t>
         </is>
       </c>
       <c r="G10" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">makyajci.com </t>
+          <t xml:space="preserve">modaevde.com</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 335 gün</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 317 gün</t>
+        </is>
+      </c>
+      <c r="E11">
+        <v>14</v>
+      </c>
+      <c r="F11">
+        <v>28</v>
       </c>
       <c r="G11" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">modaevde.com</t>
+          <t xml:space="preserve">modamagazin.net</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 317 gün</t>
+          <t xml:space="preserve">7 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E12">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F12">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G12" s="2">
         <v>210.00</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">modamagazin.net</t>
+          <t xml:space="preserve">diyetlio.com</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 323 gün</t>
+          <t xml:space="preserve">4 yıl, 324 gün</t>
         </is>
       </c>
       <c r="E13">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F13">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G13" s="2">
-        <v>210.00</v>
+        <v>220.00</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">diyetlio.com</t>
+          <t xml:space="preserve">guzellikajansi.com </t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 324 gün</t>
-[...6 lines deleted...]
-        <v>28</v>
+          <t xml:space="preserve">9 yıl, 205 gün</t>
+        </is>
       </c>
       <c r="G14" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">guzellikajansi.com </t>
+          <t xml:space="preserve">modaaraci.com</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 205 gün</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 327 gün</t>
+        </is>
+      </c>
+      <c r="E15">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>32</v>
       </c>
       <c r="G15" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">modaaraci.com</t>
+          <t xml:space="preserve">modafikir.com</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 327 gün</t>
+          <t xml:space="preserve">4 yıl, 191 gün</t>
         </is>
       </c>
       <c r="E16">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F16">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G16" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">modafikir.com</t>
+          <t xml:space="preserve">modaimaj.com </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 191 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">5 yıl, 306 gün</t>
+        </is>
       </c>
       <c r="G17" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">modaimaj.com </t>
+          <t xml:space="preserve">pirlantakadin.com</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 306 gün</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 358 gün</t>
+        </is>
+      </c>
+      <c r="E18">
+        <v>9</v>
+      </c>
+      <c r="F18">
+        <v>32</v>
       </c>
       <c r="G18" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">pirlantakadin.com</t>
+          <t xml:space="preserve">turkmedyasi.com</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 358 gün</t>
+          <t xml:space="preserve">1 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E19">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F19">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G19" s="2">
         <v>220.00</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkmedyasi.com</t>
+          <t xml:space="preserve">bebekmavisi.com </t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 153 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">3 yıl, 362 gün</t>
+        </is>
       </c>
       <c r="G20" s="2">
-        <v>220.00</v>
+        <v>230.00</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">bebekmavisi.com </t>
+          <t xml:space="preserve">kirmizimoda.com</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 362 gün</t>
-        </is>
+          <t xml:space="preserve">7 yıl, 280 gün</t>
+        </is>
+      </c>
+      <c r="E21">
+        <v>7</v>
+      </c>
+      <c r="F21">
+        <v>32</v>
       </c>
       <c r="G21" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">kirmizimoda.com</t>
+          <t xml:space="preserve">stiliniz.com</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 280 gün</t>
+          <t xml:space="preserve">4 yıl, 333 gün</t>
         </is>
       </c>
       <c r="E22">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F22">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="G22" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">stiliniz.com</t>
+          <t xml:space="preserve">tarifdeposu.net</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 333 gün</t>
+          <t xml:space="preserve">9 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E23">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F23">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G23" s="2">
         <v>230.00</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">tarifdeposu.net</t>
+          <t xml:space="preserve">kadindanalhaberi.com</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 158 gün</t>
+          <t xml:space="preserve">10 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E24">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F24">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G24" s="2">
-        <v>230.00</v>
+        <v>240.00</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadindanalhaberi.com</t>
+          <t xml:space="preserve">guzelliknokta.com</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 243 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">4 yıl, 363 gün</t>
+        </is>
       </c>
       <c r="G25" s="2">
-        <v>240.00</v>
+        <v>245.00</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">guzelliknokta.com</t>
+          <t xml:space="preserve">kadincadunya.net</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 363 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 72 gün</t>
+        </is>
+      </c>
+      <c r="E26">
+        <v>13</v>
+      </c>
+      <c r="F26">
+        <v>30</v>
       </c>
       <c r="G26" s="2">
-        <v>245.00</v>
+        <v>250.00</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadincadunya.net</t>
+          <t xml:space="preserve">kadincakulup.com</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 72 gün</t>
+          <t xml:space="preserve">8 yıl, 217 gün</t>
         </is>
       </c>
       <c r="E27">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F27">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G27" s="2">
         <v>250.00</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadincakulup.com</t>
+          <t xml:space="preserve">cicekkadin.com</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 217 gün</t>
+          <t xml:space="preserve">2 yıl, 310 gün</t>
         </is>
       </c>
       <c r="E28">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F28">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="G28" s="2">
-        <v>250.00</v>
+        <v>300.00</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">cicekkadin.com</t>
+          <t xml:space="preserve">kombinvetrend.com</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 310 gün</t>
+          <t xml:space="preserve">9 yıl, 262 gün</t>
         </is>
       </c>
       <c r="E29">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F29">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G29" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">kombinvetrend.com</t>
+          <t xml:space="preserve">marmaralive.com</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 262 gün</t>
+          <t xml:space="preserve">8 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E30">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F30">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G30" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">marmaralive.com</t>
+          <t xml:space="preserve">modamanya.net</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 124 gün</t>
+          <t xml:space="preserve">9 yıl, 0 gün</t>
         </is>
       </c>
       <c r="E31">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F31">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G31" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">modamanya.net</t>
+          <t xml:space="preserve">sevgibirkus.com.tr</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 0 gün</t>
+          <t xml:space="preserve">3 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E32">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F32">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="G32" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">sevgibirkus.com.tr</t>
+          <t xml:space="preserve">stil-vagonu.com</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 284 gün</t>
+          <t xml:space="preserve">4 yıl, 148 gün</t>
         </is>
       </c>
       <c r="E33">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F33">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G33" s="2">
         <v>300.00</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">stil-vagonu.com</t>
+          <t xml:space="preserve">bilinclikadin.com</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 148 gün</t>
-[...6 lines deleted...]
-        <v>26</v>
+          <t xml:space="preserve">6 yıl, 272 gün</t>
+        </is>
       </c>
       <c r="G34" s="2">
-        <v>300.00</v>
+        <v>400.00</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">mucevhervesaat.com</t>
+          <t xml:space="preserve">duruguzellik.com</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 228 gün</t>
+        </is>
+      </c>
+      <c r="E35">
+        <v>7</v>
+      </c>
+      <c r="F35">
+        <v>33</v>
       </c>
       <c r="G35" s="2">
-        <v>367.50</v>
+        <v>400.00</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">bilinclikadin.com</t>
+          <t xml:space="preserve">Kadinaktuel.com</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 272 gün</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 251 gün</t>
+        </is>
+      </c>
+      <c r="E36">
+        <v>4</v>
+      </c>
+      <c r="F36">
+        <v>21</v>
       </c>
       <c r="G36" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kadinaktuel.com</t>
+          <t xml:space="preserve">Kadincafe.com</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 251 gün</t>
+          <t xml:space="preserve">1 yıl, 296 gün</t>
         </is>
       </c>
       <c r="E37">
         <v>4</v>
       </c>
       <c r="F37">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G37" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kadincafe.com</t>
+          <t xml:space="preserve">Kadinvediyet.com</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 296 gün</t>
+          <t xml:space="preserve">10 yıl, 349 gün</t>
         </is>
       </c>
       <c r="E38">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F38">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G38" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kadinvediyet.com</t>
+          <t xml:space="preserve">rnc8.org </t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 349 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E39">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F39">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="G39" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">rnc8.org </t>
+          <t xml:space="preserve">stylekiz.com</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 262 gün</t>
         </is>
       </c>
       <c r="E40">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="F40">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="G40" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">stylekiz.com</t>
+          <t xml:space="preserve">yemektarifim.net</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 262 gün</t>
+          <t xml:space="preserve">0 yıl, 260 gün</t>
         </is>
       </c>
       <c r="E41">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F41">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="G41" s="2">
         <v>400.00</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">yemektarifim.net</t>
+          <t xml:space="preserve">kadinvediyet.com</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 260 gün</t>
+          <t xml:space="preserve">5 yıl, 236 gün</t>
         </is>
       </c>
       <c r="E42">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F42">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G42" s="2">
-        <v>400.00</v>
+        <v>450.00</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinvediyet.com</t>
+          <t xml:space="preserve">kadinfikri.com</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 236 gün</t>
+          <t xml:space="preserve">5 yıl, 48 gün</t>
         </is>
       </c>
       <c r="E43">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="F43">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G43" s="2">
-        <v>450.00</v>
+        <v>500.00</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadin.com.tc</t>
+          <t xml:space="preserve">kadinnokta.com</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E44">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F44">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="G44" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinfikri.com</t>
+          <t xml:space="preserve">kadinonline.net</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 227 gün</t>
+          <t xml:space="preserve">5 yıl, 363 gün</t>
         </is>
       </c>
       <c r="E45">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="F45">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G45" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinnokta.com</t>
+          <t xml:space="preserve">kadintr.com.tr</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 234 gün</t>
+          <t xml:space="preserve">3 yıl, 324 gün</t>
         </is>
       </c>
       <c r="E46">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="F46">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="G46" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinonline.net</t>
+          <t xml:space="preserve">kadintv.net</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 363 gün</t>
-[...6 lines deleted...]
-        <v>32</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G47" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadintr.com.tr</t>
+          <t xml:space="preserve">neselisusevim.com</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 285 gün</t>
+          <t xml:space="preserve">7 yıl, 201 gün</t>
         </is>
       </c>
       <c r="E48">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="F48">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G48" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadintv.net</t>
+          <t xml:space="preserve">pakkadin.com</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 141 gün</t>
+        </is>
+      </c>
+      <c r="E49">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>37</v>
       </c>
       <c r="G49" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">neselisusevim.com</t>
+          <t xml:space="preserve">renklikombin.com</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 201 gün</t>
+          <t xml:space="preserve">8 yıl, 92 gün</t>
         </is>
       </c>
       <c r="E50">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F50">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G50" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">pakkadin.com</t>
+          <t xml:space="preserve">saltkadin.com</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 141 gün</t>
+          <t xml:space="preserve">6 yıl, 104 gün</t>
         </is>
       </c>
       <c r="E51">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F51">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="G51" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">renklikombin.com</t>
+          <t xml:space="preserve">bebektv.net</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 92 gün</t>
+          <t xml:space="preserve">2 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E52">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F52">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G52" s="2">
-        <v>500.00</v>
+        <v>525.00</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">saltkadin.com</t>
+          <t xml:space="preserve">hamiletv.com</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 104 gün</t>
+          <t xml:space="preserve">4 yıl, 39 gün</t>
         </is>
       </c>
       <c r="E53">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F53">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G53" s="2">
-        <v>500.00</v>
+        <v>525.00</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">bebektv.net</t>
+          <t xml:space="preserve">Mutlukadin.net</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 233 gün</t>
+          <t xml:space="preserve">13 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E54">
-        <v>3</v>
+        <v>41</v>
       </c>
       <c r="F54">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G54" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">hamiletv.com</t>
+          <t xml:space="preserve">aktuelkadin.net</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 39 gün</t>
+          <t xml:space="preserve">4 yıl, 326 gün</t>
         </is>
       </c>
       <c r="E55">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F55">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G55" s="2">
-        <v>525.00</v>
+        <v>550.00</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mutlukadin.net</t>
+          <t xml:space="preserve">kadinsalsayfa.com</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 4 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G56" s="2">
-        <v>525.00</v>
+        <v>550.00</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">aktuelkadin.net</t>
+          <t xml:space="preserve">kadineli.net</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 326 gün</t>
+          <t xml:space="preserve">2 yıl, 165 gün</t>
         </is>
       </c>
       <c r="E57">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F57">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G57" s="2">
-        <v>550.00</v>
+        <v>600.00</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinsalsayfa.com</t>
+          <t xml:space="preserve">esqmagazine.com</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 5 gün</t>
+        </is>
+      </c>
+      <c r="E58">
+        <v>21</v>
+      </c>
+      <c r="F58">
+        <v>33</v>
       </c>
       <c r="G58" s="2">
-        <v>550.00</v>
+        <v>630.00</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadineli.net</t>
+          <t xml:space="preserve">kadinlarduysun.com</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 165 gün</t>
+          <t xml:space="preserve">12 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E59">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="F59">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G59" s="2">
-        <v>600.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">esqmagazine.com</t>
+          <t xml:space="preserve">modadamoda.com</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 5 gün</t>
+          <t xml:space="preserve">4 yıl, 9 gün</t>
         </is>
       </c>
       <c r="E60">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="F60">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G60" s="2">
-        <v>630.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinlarduysun.com</t>
+          <t xml:space="preserve">hairklinik.com</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 244 gün</t>
+          <t xml:space="preserve">1 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E61">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="F61">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G61" s="2">
-        <v>650.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinruhu.com</t>
+          <t xml:space="preserve">kadin.net.tr</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 348 gün</t>
+          <t xml:space="preserve">7 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E62">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="F62">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G62" s="2">
-        <v>650.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">modadamoda.com</t>
+          <t xml:space="preserve">renklikadinlar.com</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 9 gün</t>
+          <t xml:space="preserve">7 yıl, 78 gün</t>
         </is>
       </c>
       <c r="E63">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="F63">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G63" s="2">
-        <v>650.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">hairklinik.com</t>
+          <t xml:space="preserve">bakimlikadin.net</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 243 gün</t>
+          <t xml:space="preserve">14 yıl, 336 gün</t>
         </is>
       </c>
       <c r="E64">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F64">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G64" s="2">
-        <v>750.00</v>
+        <v>840.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadin.net.tr</t>
+          <t xml:space="preserve">modaveluksyasam.com</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 323 gün</t>
+          <t xml:space="preserve">10 yıl, 101 gün</t>
         </is>
       </c>
       <c r="E65">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="F65">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G65" s="2">
-        <v>800.00</v>
+        <v>850.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">renklikadinlar.com</t>
+          <t xml:space="preserve">daimakadin.com</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 78 gün</t>
+          <t xml:space="preserve">9 yıl, 112 gün</t>
         </is>
       </c>
       <c r="E66">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F66">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G66" s="2">
-        <v>800.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">bakimlikadin.net</t>
+          <t xml:space="preserve">kadin.com.tc</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 336 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E67">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="F67">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="G67" s="2">
-        <v>840.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">modaveluksyasam.com</t>
+          <t xml:space="preserve">modamodel.net</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 101 gün</t>
+          <t xml:space="preserve">7 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E68">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="F68">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G68" s="2">
-        <v>850.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">daimakadin.com</t>
+          <t xml:space="preserve">mucevhervesaat.com</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 112 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G69" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">modamodel.net</t>
+          <t xml:space="preserve">stylekadin.com</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 225 gün</t>
+          <t xml:space="preserve">10 yıl, 71 gün</t>
         </is>
       </c>
       <c r="E70">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F70">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G70" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">stylekadin.com</t>
+          <t xml:space="preserve">tavsiyesever.com</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 71 gün</t>
+          <t xml:space="preserve">8 yıl, 350 gün</t>
         </is>
       </c>
       <c r="E71">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="F71">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="G71" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">tavsiyesever.com</t>
+          <t xml:space="preserve">begonya.com</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 350 gün</t>
+          <t xml:space="preserve">23 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E72">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="F72">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="G72" s="2">
-        <v>1000.00</v>
+        <v>1155.00</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">begonya.com</t>
+          <t xml:space="preserve">kadingirisim.com</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 72 gün</t>
+          <t xml:space="preserve">17 yıl, 184 gün</t>
         </is>
       </c>
       <c r="E73">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="F73">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G73" s="2">
-        <v>1155.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadingirisim.com</t>
+          <t xml:space="preserve">webanne.com</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 184 gün</t>
+          <t xml:space="preserve">15 yıl, 140 gün</t>
         </is>
       </c>
       <c r="E74">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F74">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G74" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">webanne.com</t>
+          <t xml:space="preserve">annekaz.com</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 140 gün</t>
+          <t xml:space="preserve">15 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E75">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F75">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G75" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">haniminevi.com</t>
+          <t xml:space="preserve">mutlukadinlar.com.tr</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 231 gün</t>
         </is>
       </c>
       <c r="E76">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="F76">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G76" s="2">
-        <v>1300.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">annekaz.com</t>
+          <t xml:space="preserve">qkadin.com</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 118 gün</t>
+          <t xml:space="preserve">8 yıl, 308 gün</t>
         </is>
       </c>
       <c r="E77">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="F77">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G77" s="2">
-        <v>1400.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">mutlukadinlar.com.tr</t>
+          <t xml:space="preserve">duodiyet.com</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 231 gün</t>
+          <t xml:space="preserve">4 yıl, 120 gün</t>
         </is>
       </c>
       <c r="E78">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="F78">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G78" s="2">
-        <v>1750.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">qkadin.com</t>
+          <t xml:space="preserve">guncelkadin.com.tr</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 308 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E79">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="F79">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G79" s="2">
-        <v>1800.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">duodiyet.com</t>
+          <t xml:space="preserve">kadinsanat.net</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 120 gün</t>
+          <t xml:space="preserve">18 yıl, 24 gün</t>
         </is>
       </c>
       <c r="E80">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="F80">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G80" s="2">
-        <v>2000.00</v>
+        <v>2750.00</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadinsanat.net</t>
+          <t xml:space="preserve">kimseduymasin.com</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 24 gün</t>
+          <t xml:space="preserve">22 yıl, 110 gün</t>
         </is>
       </c>
       <c r="E81">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F81">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="G81" s="2">
-        <v>2000.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">guncelkadin.com.tr</t>
+          <t xml:space="preserve">magazinhaberleri.com</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 303 gün</t>
         </is>
       </c>
       <c r="E82">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F82">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G82" s="2">
-        <v>2500.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">kimseduymasin.com</t>
+          <t xml:space="preserve">kivitadinda.com</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 110 gün</t>
+          <t xml:space="preserve">4 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E83">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F83">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G83" s="2">
-        <v>3000.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">magazinhaberleri.com</t>
+          <t xml:space="preserve">evosangels.com</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 303 gün</t>
+          <t xml:space="preserve">15 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E84">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="F84">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G84" s="2">
-        <v>3000.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">kivitadinda.com</t>
+          <t xml:space="preserve">yuksektopuklar.com</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 42 gün</t>
+          <t xml:space="preserve">19 yıl, 25 gün</t>
         </is>
       </c>
       <c r="E85">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F85">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G85" s="2">
-        <v>3500.00</v>
+        <v>6000.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">evosangels.com</t>
+          <t xml:space="preserve">gastroturkey.com</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 210 gün</t>
+          <t xml:space="preserve">6 yıl, 303 gün</t>
         </is>
       </c>
       <c r="E86">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="F86">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="G86" s="2">
-        <v>4500.00</v>
+        <v>9230.00</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuksektopuklar.com</t>
+          <t xml:space="preserve">Gastromanya.com</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 25 gün</t>
+          <t xml:space="preserve">11 yıl, 211 gün</t>
         </is>
       </c>
       <c r="E87">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F87">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G87" s="2">
-        <v>6000.00</v>
+        <v>12075.00</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">gastroturkey.com</t>
+          <t xml:space="preserve">cocukludunya.com</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 303 gün</t>
+          <t xml:space="preserve">8 yıl, 314 gün</t>
         </is>
       </c>
       <c r="E88">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="F88">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G88" s="2">
-        <v>9230.00</v>
+        <v>14000.00</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gastromanya.com</t>
+          <t xml:space="preserve">elele.com.tr</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 211 gün</t>
+          <t xml:space="preserve">27 yıl, 209 gün</t>
         </is>
       </c>
       <c r="E89">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F89">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G89" s="2">
-        <v>12075.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">cocukludunya.com</t>
+          <t xml:space="preserve">elle.com.tr</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 314 gün</t>
+          <t xml:space="preserve">27 yıl, 21 gün</t>
         </is>
       </c>
       <c r="E90">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F90">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G90" s="2">
-        <v>14000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">elele.com.tr</t>
+          <t xml:space="preserve">kizlarsoruyor.com</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 209 gün</t>
+          <t xml:space="preserve">14 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E91">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F91">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="G91" s="2">
-        <v>24000.00</v>
+        <v>35000.00</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">elle.com.tr</t>
+          <t xml:space="preserve">mavikadin.com</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 21 gün</t>
+          <t xml:space="preserve">7 yıl, 146 gün</t>
         </is>
       </c>
       <c r="E92">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F92">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G92" s="2">
-        <v>24000.00</v>
-[...60 lines deleted...]
-      <c r="G94" s="2">
         <v>50000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>