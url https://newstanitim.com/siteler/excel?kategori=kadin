--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -1935,566 +1935,566 @@
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve">7 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E62">
         <v>11</v>
       </c>
       <c r="F62">
         <v>32</v>
       </c>
       <c r="G62" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">renklikadinlar.com</t>
+          <t xml:space="preserve">bakimlikadin.net</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 78 gün</t>
+          <t xml:space="preserve">14 yıl, 336 gün</t>
         </is>
       </c>
       <c r="E63">
         <v>58</v>
       </c>
       <c r="F63">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G63" s="2">
-        <v>800.00</v>
+        <v>840.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">bakimlikadin.net</t>
+          <t xml:space="preserve">daimakadin.com</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 336 gün</t>
+          <t xml:space="preserve">9 yıl, 112 gün</t>
         </is>
       </c>
       <c r="E64">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F64">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="G64" s="2">
-        <v>840.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">modaveluksyasam.com</t>
+          <t xml:space="preserve">kadin.com.tc</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 101 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E65">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="F65">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G65" s="2">
-        <v>850.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">daimakadin.com</t>
+          <t xml:space="preserve">modamodel.net</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 112 gün</t>
+          <t xml:space="preserve">7 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E66">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="F66">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G66" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadin.com.tc</t>
+          <t xml:space="preserve">renklikadinlar.com</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">7 yıl, 78 gün</t>
         </is>
       </c>
       <c r="E67">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="F67">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G67" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">modamodel.net</t>
+          <t xml:space="preserve">stylekadin.com</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 225 gün</t>
+          <t xml:space="preserve">10 yıl, 71 gün</t>
         </is>
       </c>
       <c r="E68">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="F68">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G68" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">mucevhervesaat.com</t>
+          <t xml:space="preserve">tavsiyesever.com</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 350 gün</t>
+        </is>
+      </c>
+      <c r="E69">
+        <v>16</v>
+      </c>
+      <c r="F69">
+        <v>32</v>
       </c>
       <c r="G69" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">stylekadin.com</t>
+          <t xml:space="preserve">begonya.com</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 71 gün</t>
+          <t xml:space="preserve">23 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E70">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F70">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G70" s="2">
-        <v>1000.00</v>
+        <v>1155.00</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">tavsiyesever.com</t>
+          <t xml:space="preserve">kadingirisim.com</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 350 gün</t>
+          <t xml:space="preserve">17 yıl, 184 gün</t>
         </is>
       </c>
       <c r="E71">
         <v>16</v>
       </c>
       <c r="F71">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G71" s="2">
-        <v>1000.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">begonya.com</t>
+          <t xml:space="preserve">webanne.com</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 122 gün</t>
+          <t xml:space="preserve">15 yıl, 140 gün</t>
         </is>
       </c>
       <c r="E72">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="F72">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G72" s="2">
-        <v>1155.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">kadingirisim.com</t>
+          <t xml:space="preserve">annekaz.com</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 184 gün</t>
+          <t xml:space="preserve">18 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E73">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F73">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="G73" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">webanne.com</t>
+          <t xml:space="preserve">mutlukadinlar.com.tr</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 140 gün</t>
+          <t xml:space="preserve">10 yıl, 231 gün</t>
         </is>
       </c>
       <c r="E74">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="F74">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G74" s="2">
-        <v>1200.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">annekaz.com</t>
+          <t xml:space="preserve">qkadin.com</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 118 gün</t>
+          <t xml:space="preserve">8 yıl, 308 gün</t>
         </is>
       </c>
       <c r="E75">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="F75">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G75" s="2">
-        <v>1400.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">mutlukadinlar.com.tr</t>
+          <t xml:space="preserve">duodiyet.com</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 231 gün</t>
+          <t xml:space="preserve">4 yıl, 120 gün</t>
         </is>
       </c>
       <c r="E76">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="F76">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G76" s="2">
-        <v>1750.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">qkadin.com</t>
+          <t xml:space="preserve">modaveluksyasam.com</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 308 gün</t>
+          <t xml:space="preserve">10 yıl, 101 gün</t>
         </is>
       </c>
       <c r="E77">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="F77">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G77" s="2">
-        <v>1800.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">duodiyet.com</t>
+          <t xml:space="preserve">guncelkadin.com.tr</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 120 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E78">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="F78">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G78" s="2">
-        <v>2000.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">guncelkadin.com.tr</t>
+          <t xml:space="preserve">mucevhervesaat.com</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E79">
-[...4 lines deleted...]
-      </c>
       <c r="G79" s="2">
-        <v>2500.00</v>
+        <v>2700.00</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t xml:space="preserve">kadinsanat.net</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t xml:space="preserve">18 yıl, 24 gün</t>
         </is>
       </c>
       <c r="E80">
         <v>29</v>
@@ -2626,58 +2626,58 @@
       <c r="F84">
         <v>42</v>
       </c>
       <c r="G84" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t xml:space="preserve">yuksektopuklar.com</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 25 gün</t>
+          <t xml:space="preserve">22 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E85">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F85">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G85" s="2">
         <v>6000.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t xml:space="preserve">gastroturkey.com</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t xml:space="preserve">6 yıl, 303 gün</t>
         </is>