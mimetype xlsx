--- v0 (2026-07-27)
+++ v1 (2026-09-11)
@@ -1087,89 +1087,89 @@
       <c r="F33">
         <v>45</v>
       </c>
       <c r="G33" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">psikolojiportali.com</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 181 gün</t>
+          <t xml:space="preserve">2 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F34">
         <v>27</v>
       </c>
       <c r="G34" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">saglikkanali.com</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 280 gün</t>
+          <t xml:space="preserve">7 yıl, 170 gün</t>
         </is>
       </c>
       <c r="E35">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F35">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G35" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">sagliklokali.com</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve">5 yıl, 116 gün</t>
         </is>
@@ -1503,55 +1503,55 @@
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G47" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t xml:space="preserve">saglikpersoneli.com.tr</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 245 gün</t>
         </is>
       </c>
       <c r="E48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F48">
         <v>41</v>
       </c>
       <c r="G48" s="2">
         <v>650.00</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">sanaltedavi.net</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
@@ -1935,222 +1935,222 @@
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve">19 yıl, 49 gün</t>
         </is>
       </c>
       <c r="E62">
         <v>24</v>
       </c>
       <c r="F62">
         <v>35</v>
       </c>
       <c r="G62" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">tahlil.com</t>
+          <t xml:space="preserve">Gidahatti.com</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 295 gün</t>
-        </is>
+          <t xml:space="preserve">20 yıl, 107 gün</t>
+        </is>
+      </c>
+      <c r="E63">
+        <v>37</v>
+      </c>
+      <c r="F63">
+        <v>45</v>
       </c>
       <c r="G63" s="2">
-        <v>4000.00</v>
+        <v>4935.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">medimagazin.com.tr</t>
+          <t xml:space="preserve">reflexhaber.com</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 347 gün</t>
         </is>
       </c>
       <c r="E64">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="F64">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="G64" s="2">
-        <v>4500.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gidahatti.com</t>
+          <t xml:space="preserve">fitnessdergisi.com</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 107 gün</t>
+          <t xml:space="preserve">11 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E65">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F65">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G65" s="2">
-        <v>4935.00</v>
+        <v>5250.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">reflexhaber.com</t>
+          <t xml:space="preserve">medimagazin.com.tr</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 347 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E66">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="F66">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="G66" s="2">
-        <v>5000.00</v>
+        <v>6500.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">fitnessdergisi.com</t>
+          <t xml:space="preserve">tahlil.com</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 223 gün</t>
-[...6 lines deleted...]
-        <v>43</v>
+          <t xml:space="preserve">22 yıl, 295 gün</t>
+        </is>
       </c>
       <c r="G67" s="2">
-        <v>5250.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">medikalakademi.com.tr</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">16 yıl, 136 gün</t>
         </is>
       </c>
       <c r="E68">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F68">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G68" s="2">
         <v>8900.00</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t xml:space="preserve">hastane.com.tr</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>