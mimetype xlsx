--- v1 (2026-09-11)
+++ v2 (2026-10-27)
@@ -1118,51 +1118,51 @@
       <c r="F34">
         <v>27</v>
       </c>
       <c r="G34" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">saglikkanali.com</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 170 gün</t>
+          <t xml:space="preserve">7 yıl, 187 gün</t>
         </is>
       </c>
       <c r="E35">
         <v>58</v>
       </c>
       <c r="F35">
         <v>40</v>
       </c>
       <c r="G35" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">sagliklokali.com</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
@@ -1308,309 +1308,315 @@
           <t xml:space="preserve">sagliklimisin.com</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G41" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">doktordanbilgiler.com</t>
+          <t xml:space="preserve">hamilelikrehberi.com</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 242 gün</t>
+          <t xml:space="preserve">19 yıl, 320 gün</t>
         </is>
       </c>
       <c r="E42">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F42">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G42" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">hamilelikrehberi.com</t>
+          <t xml:space="preserve">ifdiyeti.com</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 320 gün</t>
+          <t xml:space="preserve">3 yıl, 344 gün</t>
         </is>
       </c>
       <c r="E43">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F43">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="G43" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">ifdiyeti.com</t>
+          <t xml:space="preserve">kivirciksac.com</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 344 gün</t>
+          <t xml:space="preserve">8 yıl, 139 gün</t>
         </is>
       </c>
       <c r="E44">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F44">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G44" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">kivirciksac.com</t>
+          <t xml:space="preserve">Polikinlik.com</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 139 gün</t>
+          <t xml:space="preserve">7 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E45">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F45">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G45" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Polikinlik.com</t>
+          <t xml:space="preserve">Saglikbilgisi.gen.tr</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 28 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G46" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Saglikbilgisi.gen.tr</t>
+          <t xml:space="preserve">saglikpersoneli.com.tr</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">13 yıl, 245 gün</t>
+        </is>
+      </c>
+      <c r="E47">
+        <v>20</v>
+      </c>
+      <c r="F47">
+        <v>41</v>
       </c>
       <c r="G47" s="2">
-        <v>600.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">saglikpersoneli.com.tr</t>
+          <t xml:space="preserve">sanaltedavi.net</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 245 gün</t>
+          <t xml:space="preserve">15 yıl, 293 gün</t>
         </is>
       </c>
       <c r="E48">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="F48">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G48" s="2">
-        <v>650.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">sanaltedavi.net</t>
+          <t xml:space="preserve">doktordanbilgiler.com</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 293 gün</t>
+          <t xml:space="preserve">5 yıl, 242 gün</t>
         </is>
       </c>
       <c r="E49">
-        <v>56</v>
+        <v>4</v>
       </c>
       <c r="F49">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="G49" s="2">
-        <v>750.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">ObeziteHaber.Com</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 314 gün</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 272 gün</t>
+        </is>
+      </c>
+      <c r="E50">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>38</v>
       </c>
       <c r="G50" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">sagligagel.com</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t xml:space="preserve">5 yıl, 151 gün</t>
         </is>
@@ -1652,55 +1658,55 @@
       <c r="F52">
         <v>23</v>
       </c>
       <c r="G52" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">doktorya.com</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 130 gün</t>
+          <t xml:space="preserve">5 yıl, 330 gün</t>
         </is>
       </c>
       <c r="E53">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F53">
         <v>35</v>
       </c>
       <c r="G53" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t xml:space="preserve">sagliklayasa.com.tr</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -1776,52 +1782,58 @@
       <c r="F56">
         <v>23</v>
       </c>
       <c r="G56" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">saglikhaberleri.com</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 149 gün</t>
-        </is>
+          <t xml:space="preserve">21 yıl, 136 gün</t>
+        </is>
+      </c>
+      <c r="E57">
+        <v>22</v>
+      </c>
+      <c r="F57">
+        <v>41</v>
       </c>
       <c r="G57" s="2">
         <v>1750.00</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">acmamaliyeti.com</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve">1 yıl, 361 gün</t>
         </is>
@@ -1848,348 +1860,379 @@
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t xml:space="preserve">4 yıl, 90 gün</t>
         </is>
       </c>
       <c r="E59">
         <v>20</v>
       </c>
       <c r="F59">
         <v>41</v>
       </c>
       <c r="G59" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">medikalrehber.com</t>
+          <t xml:space="preserve">saglikendeksi.com</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 324 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G60" s="2">
-        <v>3150.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">saglikplatformu.com</t>
+          <t xml:space="preserve">medikalrehber.com</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 331 gün</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 324 gün</t>
+        </is>
+      </c>
+      <c r="E61">
+        <v>9</v>
+      </c>
+      <c r="F61">
+        <v>36</v>
       </c>
       <c r="G61" s="2">
         <v>3150.00</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Personelmeb.net</t>
+          <t xml:space="preserve">saglikplatformu.com</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 49 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">22 yıl, 331 gün</t>
+        </is>
       </c>
       <c r="G62" s="2">
-        <v>4000.00</v>
+        <v>3150.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gidahatti.com</t>
+          <t xml:space="preserve">Personelmeb.net</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 107 gün</t>
+          <t xml:space="preserve">19 yıl, 49 gün</t>
         </is>
       </c>
       <c r="E63">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="F63">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G63" s="2">
-        <v>4935.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">reflexhaber.com</t>
+          <t xml:space="preserve">Gidahatti.com</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 347 gün</t>
+          <t xml:space="preserve">20 yıl, 191 gün</t>
         </is>
       </c>
       <c r="E64">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="F64">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="G64" s="2">
-        <v>5000.00</v>
+        <v>4935.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">fitnessdergisi.com</t>
+          <t xml:space="preserve">reflexhaber.com</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 223 gün</t>
+          <t xml:space="preserve">9 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E65">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F65">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G65" s="2">
-        <v>5250.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">medimagazin.com.tr</t>
+          <t xml:space="preserve">fitnessdergisi.com</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">11 yıl, 223 gün</t>
         </is>
       </c>
       <c r="E66">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F66">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G66" s="2">
-        <v>6500.00</v>
+        <v>5250.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t xml:space="preserve">tahlil.com</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t xml:space="preserve">22 yıl, 295 gün</t>
         </is>
       </c>
       <c r="G67" s="2">
         <v>8000.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">medikalakademi.com.tr</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 136 gün</t>
+          <t xml:space="preserve">16 yıl, 162 gün</t>
         </is>
       </c>
       <c r="E68">
         <v>38</v>
       </c>
       <c r="F68">
         <v>45</v>
       </c>
       <c r="G68" s="2">
-        <v>8900.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">hastane.com.tr</t>
+          <t xml:space="preserve">medimagazin.com.tr</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">22 yıl, 170 gün</t>
+        </is>
+      </c>
+      <c r="E69">
+        <v>42</v>
+      </c>
+      <c r="F69">
+        <v>45</v>
       </c>
       <c r="G69" s="2">
-        <v>18900.00</v>
+        <v>9000.00</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
+          <t xml:space="preserve">hastane.com.tr</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Nofollow</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20 yıl, 72 gün</t>
+        </is>
+      </c>
+      <c r="E70">
+        <v>28</v>
+      </c>
+      <c r="F70">
+        <v>44</v>
+      </c>
+      <c r="G70" s="2">
+        <v>18900.00</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
           <t xml:space="preserve">hekimce.com</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B71" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...15 lines deleted...]
-      <c r="G70" s="2">
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Yok</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25 yıl, 357 gün</t>
+        </is>
+      </c>
+      <c r="E71">
+        <v>28</v>
+      </c>
+      <c r="F71">
+        <v>45</v>
+      </c>
+      <c r="G71" s="2">
         <v>24000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>