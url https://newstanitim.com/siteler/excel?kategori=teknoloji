--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -1217,55 +1217,55 @@
       <c r="F37">
         <v>23</v>
       </c>
       <c r="G37" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">teknomaris.com</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 44 gün</t>
+          <t xml:space="preserve">5 yıl, 298 gün</t>
         </is>
       </c>
       <c r="E38">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F38">
         <v>37</v>
       </c>
       <c r="G38" s="2">
         <v>525.00</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">eticaretnedir.net</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -1459,51 +1459,51 @@
       <c r="F45">
         <v>35</v>
       </c>
       <c r="G45" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t xml:space="preserve">teknobiyom.com</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 311 gün</t>
+          <t xml:space="preserve">6 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E46">
         <v>63</v>
       </c>
       <c r="F46">
         <v>40</v>
       </c>
       <c r="G46" s="2">
         <v>630.00</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t xml:space="preserve">megaplc.com.tr</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
@@ -1552,51 +1552,51 @@
       <c r="F48">
         <v>28</v>
       </c>
       <c r="G48" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">teknobird.com</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 211 gün</t>
+          <t xml:space="preserve">6 yıl, 304 gün</t>
         </is>
       </c>
       <c r="E49">
         <v>56</v>
       </c>
       <c r="F49">
         <v>47</v>
       </c>
       <c r="G49" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">mavikol.com</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
@@ -1661,107 +1661,107 @@
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">13 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E52">
         <v>12</v>
       </c>
       <c r="F52">
         <v>23</v>
       </c>
       <c r="G52" s="2">
         <v>790.00</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobilgi.net</t>
+          <t xml:space="preserve">teknobu.net</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 5 gün</t>
+          <t xml:space="preserve">6 yıl, 167 gün</t>
         </is>
       </c>
       <c r="E53">
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F53">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="G53" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobu.net</t>
+          <t xml:space="preserve">hardreset.blog</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 12 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E54">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F54">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G54" s="2">
-        <v>800.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t xml:space="preserve">apkmoddfree.com</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t xml:space="preserve">4 yıl, 276 gün</t>
         </is>
       </c>
       <c r="E55">
         <v>54</v>
@@ -2523,509 +2523,478 @@
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t xml:space="preserve">21 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E80">
         <v>32</v>
       </c>
       <c r="F80">
         <v>38</v>
       </c>
       <c r="G80" s="2">
         <v>5000.00</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">muhendistan.com</t>
+          <t xml:space="preserve">wmaraci.com</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 272 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">14 yıl, 147 gün</t>
+        </is>
       </c>
       <c r="G81" s="2">
-        <v>5600.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">wmaraci.com</t>
+          <t xml:space="preserve">technotoday.com.tr</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 147 gün</t>
-        </is>
+          <t xml:space="preserve">16 yıl, 360 gün</t>
+        </is>
+      </c>
+      <c r="E82">
+        <v>30</v>
+      </c>
+      <c r="F82">
+        <v>45</v>
       </c>
       <c r="G82" s="2">
-        <v>8000.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">technotoday.com.tr</t>
+          <t xml:space="preserve">pembeteknoloji.com.tr</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 360 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E83">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F83">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G83" s="2">
-        <v>11000.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">pembeteknoloji.com.tr</t>
+          <t xml:space="preserve">teknolojioku.com</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-[...6 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">13 yıl, 149 gün</t>
+        </is>
       </c>
       <c r="G84" s="2">
-        <v>12000.00</v>
+        <v>14000.00</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknolojioku.com</t>
+          <t xml:space="preserve">techinside.com</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 149 gün</t>
-        </is>
+          <t xml:space="preserve">22 yıl, 151 gün</t>
+        </is>
+      </c>
+      <c r="E85">
+        <v>30</v>
+      </c>
+      <c r="F85">
+        <v>44</v>
       </c>
       <c r="G85" s="2">
-        <v>14000.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">techinside.com</t>
+          <t xml:space="preserve">teknoblog.com</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 151 gün</t>
+          <t xml:space="preserve">20 yıl, 353 gün</t>
         </is>
       </c>
       <c r="E86">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F86">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G86" s="2">
-        <v>15000.00</v>
+        <v>17000.00</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknoblog.com</t>
+          <t xml:space="preserve">teknoloji.org</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 353 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E87">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="F87">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G87" s="2">
-        <v>17000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknoloji.org</t>
+          <t xml:space="preserve">yuzde100yerli.com</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">20 yıl, 27 gün</t>
         </is>
       </c>
       <c r="E88">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="F88">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G88" s="2">
-        <v>18000.00</v>
+        <v>21000.00</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuzde100yerli.com</t>
+          <t xml:space="preserve">donanimhaber.com</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 27 gün</t>
+          <t xml:space="preserve">26 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E89">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="F89">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="G89" s="2">
-        <v>21000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">donanimhaber.com</t>
+          <t xml:space="preserve">Hwp.com.tr</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 87 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E90">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="F90">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="G90" s="2">
-        <v>24000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hwp.com.tr</t>
+          <t xml:space="preserve">chip.com.tr</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">29 yıl, 327 gün</t>
         </is>
       </c>
       <c r="E91">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="F91">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G91" s="2">
-        <v>25000.00</v>
+        <v>27000.00</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">chip.com.tr</t>
+          <t xml:space="preserve">bthaber.com</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">29 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E92">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="F92">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G92" s="2">
-        <v>27000.00</v>
+        <v>29000.00</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">bthaber.com</t>
+          <t xml:space="preserve">shiftdelete.net</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 53 gün</t>
+          <t xml:space="preserve">20 yıl, 284 gün</t>
         </is>
       </c>
       <c r="E93">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="F93">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="G93" s="2">
-        <v>29000.00</v>
+        <v>30000.00</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">shiftdelete.net</t>
+          <t xml:space="preserve">Teknohigh.com</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 284 gün</t>
+          <t xml:space="preserve">5 yıl, 66 gün</t>
         </is>
       </c>
       <c r="E94">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="F94">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="G94" s="2">
-        <v>30000.00</v>
+        <v>40000.00</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teknohigh.com</t>
+          <t xml:space="preserve">webtekno.com</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 66 gün</t>
+          <t xml:space="preserve">15 yıl, 219 gün</t>
         </is>
       </c>
       <c r="E95">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="F95">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="G95" s="2">
-        <v>40000.00</v>
-[...29 lines deleted...]
-      <c r="G96" s="2">
         <v>52000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>