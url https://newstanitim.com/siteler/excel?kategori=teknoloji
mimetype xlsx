--- v1 (2026-09-11)
+++ v2 (2026-10-27)
@@ -1366,58 +1366,58 @@
       <c r="F42">
         <v>35</v>
       </c>
       <c r="G42" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">teknolojen.com</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 89 gün</t>
+          <t xml:space="preserve">9 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E43">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F43">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G43" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">tumteknoloji.com</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve">1 yıl, 341 gün</t>
         </is>
@@ -1444,1557 +1444,1532 @@
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t xml:space="preserve">0 yıl, 238 gün</t>
         </is>
       </c>
       <c r="E45">
         <v>9</v>
       </c>
       <c r="F45">
         <v>35</v>
       </c>
       <c r="G45" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobiyom.com</t>
+          <t xml:space="preserve">megaplc.com.tr</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 12 gün</t>
+          <t xml:space="preserve">3 yıl, 275 gün</t>
         </is>
       </c>
       <c r="E46">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="F46">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G46" s="2">
-        <v>630.00</v>
+        <v>650.00</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">megaplc.com.tr</t>
+          <t xml:space="preserve">demirayak.org</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 275 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E47">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F47">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G47" s="2">
-        <v>650.00</v>
+        <v>700.00</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">demirayak.org</t>
+          <t xml:space="preserve">teknobird.com</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 334 gün</t>
         </is>
       </c>
       <c r="E48">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="F48">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="G48" s="2">
         <v>700.00</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobird.com</t>
+          <t xml:space="preserve">mavikol.com</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 304 gün</t>
+          <t xml:space="preserve">7 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E49">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="F49">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G49" s="2">
-        <v>700.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">mavikol.com</t>
+          <t xml:space="preserve">tariholacak.com</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 172 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E50">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F50">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G50" s="2">
-        <v>750.00</v>
+        <v>777.00</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">tariholacak.com</t>
+          <t xml:space="preserve">teknoloji.net.tr</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F51">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="G51" s="2">
-        <v>777.00</v>
+        <v>790.00</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknoloji.net.tr</t>
+          <t xml:space="preserve">teknobu.net</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 96 gün</t>
+          <t xml:space="preserve">6 yıl, 167 gün</t>
         </is>
       </c>
       <c r="E52">
         <v>12</v>
       </c>
       <c r="F52">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G52" s="2">
-        <v>790.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobu.net</t>
+          <t xml:space="preserve">hardreset.blog</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 167 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E53">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F53">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G53" s="2">
-        <v>800.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">hardreset.blog</t>
+          <t xml:space="preserve">apkmoddfree.com</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 276 gün</t>
         </is>
       </c>
       <c r="E54">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F54">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G54" s="2">
-        <v>900.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">apkmoddfree.com</t>
+          <t xml:space="preserve">cinteknoloji.com</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 276 gün</t>
+          <t xml:space="preserve">0 yıl, 256 gün</t>
         </is>
       </c>
       <c r="E55">
-        <v>54</v>
+        <v>5</v>
       </c>
       <c r="F55">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G55" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">cinteknoloji.com</t>
+          <t xml:space="preserve">teknohocam.com</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 256 gün</t>
+          <t xml:space="preserve">4 yıl, 122 gün</t>
         </is>
       </c>
       <c r="E56">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="F56">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="G56" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknohocam.com</t>
+          <t xml:space="preserve">wm.org.tr</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 122 gün</t>
+          <t xml:space="preserve">1 yıl, 242 gün</t>
         </is>
       </c>
       <c r="E57">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F57">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="G57" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">wm.org.tr</t>
+          <t xml:space="preserve">melihbayramdede.com</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 242 gün</t>
+          <t xml:space="preserve">24 yıl, 164 gün</t>
         </is>
       </c>
       <c r="E58">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F58">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G58" s="2">
-        <v>1000.00</v>
+        <v>1250.00</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teknoseo.com</t>
+          <t xml:space="preserve">technologic.com.tr</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 163 gün</t>
+          <t xml:space="preserve">14 yıl, 192 gün</t>
         </is>
       </c>
       <c r="E59">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F59">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="G59" s="2">
-        <v>1200.00</v>
+        <v>1250.00</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">yerliteknoloji.net</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t xml:space="preserve">11 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E60">
         <v>19</v>
       </c>
       <c r="F60">
         <v>39</v>
       </c>
       <c r="G60" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teknosarmal.com</t>
+          <t xml:space="preserve">maxicep.com</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 58 gün</t>
+          <t xml:space="preserve">20 yıl, 80 gün</t>
         </is>
       </c>
       <c r="E61">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F61">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G61" s="2">
-        <v>1575.00</v>
+        <v>1600.00</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">maxicep.com</t>
+          <t xml:space="preserve">muhendisbeyinler.net</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 80 gün</t>
+          <t xml:space="preserve">12 yıl, 309 gün</t>
         </is>
       </c>
       <c r="E62">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F62">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G62" s="2">
-        <v>1600.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">melihbayramdede.com</t>
+          <t xml:space="preserve">seosozluk.com</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 0 gün</t>
+          <t xml:space="preserve">12 yıl, 35 gün</t>
         </is>
       </c>
       <c r="E63">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F63">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G63" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">technologic.com.tr</t>
+          <t xml:space="preserve">dijitalteknoloji.net</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 323 gün</t>
         </is>
       </c>
       <c r="E64">
         <v>23</v>
       </c>
       <c r="F64">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="G64" s="2">
-        <v>1800.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">muhendisbeyinler.net</t>
+          <t xml:space="preserve">teknobh.com</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 309 gün</t>
+          <t xml:space="preserve">6 yıl, 70 gün</t>
         </is>
       </c>
       <c r="E65">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F65">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G65" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">seosozluk.com</t>
+          <t xml:space="preserve">teknomers.com</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 35 gün</t>
+          <t xml:space="preserve">6 yıl, 353 gün</t>
         </is>
       </c>
       <c r="E66">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="F66">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G66" s="2">
-        <v>1900.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">dijitalteknoloji.net</t>
+          <t xml:space="preserve">dijitaltekerlek.com</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 323 gün</t>
+          <t xml:space="preserve">6 yıl, 365 gün</t>
         </is>
       </c>
       <c r="E67">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F67">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="G67" s="2">
-        <v>2000.00</v>
+        <v>2900.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobh.com</t>
+          <t xml:space="preserve">gamer.com.tr</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 70 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E68">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="F68">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G68" s="2">
-        <v>2000.00</v>
+        <v>3150.00</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknomers.com</t>
+          <t xml:space="preserve">teknodiot.com</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 353 gün</t>
+          <t xml:space="preserve">11 yıl, 310 gün</t>
         </is>
       </c>
       <c r="E69">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="F69">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G69" s="2">
-        <v>2200.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">dijitaltekerlek.com</t>
+          <t xml:space="preserve">teknotalk.com</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 365 gün</t>
+          <t xml:space="preserve">12 yıl, 17 gün</t>
         </is>
       </c>
       <c r="E70">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="F70">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="G70" s="2">
-        <v>2900.00</v>
+        <v>3750.00</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamer.com.tr</t>
+          <t xml:space="preserve">guncelpaylasim.com</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 73 gün</t>
         </is>
       </c>
       <c r="E71">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="F71">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G71" s="2">
-        <v>3150.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknodiot.com</t>
+          <t xml:space="preserve">teknobilimadami.com</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 105 gün</t>
+          <t xml:space="preserve">4 yıl, 20 gün</t>
         </is>
       </c>
       <c r="E72">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F72">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G72" s="2">
-        <v>3500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknotalk.com</t>
+          <t xml:space="preserve">teknosarmal.com</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 17 gün</t>
+          <t xml:space="preserve">5 yıl, 58 gün</t>
         </is>
       </c>
       <c r="E73">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F73">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G73" s="2">
-        <v>3750.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">guncelpaylasim.com</t>
+          <t xml:space="preserve">teknoseo.com</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 73 gün</t>
+          <t xml:space="preserve">8 yıl, 163 gün</t>
         </is>
       </c>
       <c r="E74">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="F74">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G74" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknobilimadami.com</t>
+          <t xml:space="preserve">wroxe.com</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 20 gün</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G75" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">wroxe.com</t>
+          <t xml:space="preserve">megabayt.com</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 307 gün</t>
+        </is>
+      </c>
+      <c r="E76">
+        <v>16</v>
+      </c>
+      <c r="F76">
+        <v>31</v>
       </c>
       <c r="G76" s="2">
-        <v>4000.00</v>
+        <v>4200.00</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">megabayt.com</t>
+          <t xml:space="preserve">indir.com</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 307 gün</t>
+          <t xml:space="preserve">23 yıl, 140 gün</t>
         </is>
       </c>
       <c r="E77">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="F77">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="G77" s="2">
-        <v>4200.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">indir.com</t>
+          <t xml:space="preserve">teloji.com</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 140 gün</t>
+          <t xml:space="preserve">11 yıl, 92 gün</t>
         </is>
       </c>
       <c r="E78">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="F78">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G78" s="2">
         <v>4500.00</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">teloji.com</t>
+          <t xml:space="preserve">aramamotoru.com</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 92 gün</t>
+          <t xml:space="preserve">21 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E79">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F79">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G79" s="2">
-        <v>4500.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">aramamotoru.com</t>
+          <t xml:space="preserve">wmaraci.com</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 117 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">14 yıl, 147 gün</t>
+        </is>
       </c>
       <c r="G80" s="2">
-        <v>5000.00</v>
+        <v>8000.00</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">wmaraci.com</t>
+          <t xml:space="preserve">technotoday.com.tr</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 147 gün</t>
-        </is>
+          <t xml:space="preserve">16 yıl, 360 gün</t>
+        </is>
+      </c>
+      <c r="E81">
+        <v>30</v>
+      </c>
+      <c r="F81">
+        <v>45</v>
       </c>
       <c r="G81" s="2">
-        <v>8000.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">technotoday.com.tr</t>
+          <t xml:space="preserve">pembeteknoloji.com.tr</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 360 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E82">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F82">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G82" s="2">
-        <v>11000.00</v>
+        <v>12000.00</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">pembeteknoloji.com.tr</t>
+          <t xml:space="preserve">teknolojioku.com</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 232 gün</t>
         </is>
       </c>
       <c r="E83">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F83">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="G83" s="2">
-        <v>12000.00</v>
+        <v>14000.00</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknolojioku.com</t>
+          <t xml:space="preserve">techinside.com</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 149 gün</t>
-        </is>
+          <t xml:space="preserve">22 yıl, 151 gün</t>
+        </is>
+      </c>
+      <c r="E84">
+        <v>30</v>
+      </c>
+      <c r="F84">
+        <v>44</v>
       </c>
       <c r="G84" s="2">
-        <v>14000.00</v>
+        <v>15000.00</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">techinside.com</t>
+          <t xml:space="preserve">teknoblog.com</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 151 gün</t>
+          <t xml:space="preserve">20 yıl, 353 gün</t>
         </is>
       </c>
       <c r="E85">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F85">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G85" s="2">
-        <v>15000.00</v>
+        <v>17000.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknoblog.com</t>
+          <t xml:space="preserve">teknoloji.org</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 353 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E86">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="F86">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="G86" s="2">
-        <v>17000.00</v>
+        <v>18000.00</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">teknoloji.org</t>
+          <t xml:space="preserve">yuzde100yerli.com</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">20 yıl, 27 gün</t>
         </is>
       </c>
       <c r="E87">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="F87">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G87" s="2">
-        <v>18000.00</v>
+        <v>21000.00</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuzde100yerli.com</t>
+          <t xml:space="preserve">donanimhaber.com</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 27 gün</t>
+          <t xml:space="preserve">26 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E88">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="F88">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="G88" s="2">
-        <v>21000.00</v>
+        <v>24000.00</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">donanimhaber.com</t>
+          <t xml:space="preserve">Hwp.com.tr</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 210 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E89">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="F89">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="G89" s="2">
-        <v>24000.00</v>
+        <v>25000.00</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hwp.com.tr</t>
+          <t xml:space="preserve">chip.com.tr</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">29 yıl, 327 gün</t>
         </is>
       </c>
       <c r="E90">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="F90">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G90" s="2">
-        <v>25000.00</v>
+        <v>27000.00</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">chip.com.tr</t>
+          <t xml:space="preserve">bthaber.com</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 327 gün</t>
+          <t xml:space="preserve">29 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E91">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="F91">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="G91" s="2">
-        <v>27000.00</v>
+        <v>29000.00</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">bthaber.com</t>
+          <t xml:space="preserve">Teknohigh.com</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 53 gün</t>
+          <t xml:space="preserve">5 yıl, 66 gün</t>
         </is>
       </c>
       <c r="E92">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F92">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="G92" s="2">
-        <v>29000.00</v>
+        <v>40000.00</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">shiftdelete.net</t>
+          <t xml:space="preserve">webtekno.com</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 284 gün</t>
+          <t xml:space="preserve">16 yıl, 149 gün</t>
         </is>
       </c>
       <c r="E93">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F93">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G93" s="2">
-        <v>30000.00</v>
+        <v>52000.00</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teknohigh.com</t>
+          <t xml:space="preserve">shiftdelete.net</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 66 gün</t>
+          <t xml:space="preserve">21 yıl, 129 gün</t>
         </is>
       </c>
       <c r="E94">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="F94">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="G94" s="2">
-        <v>40000.00</v>
-[...30 lines deleted...]
-        <v>52000.00</v>
+        <v>60000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>