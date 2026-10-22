--- v0 (2026-07-27)
+++ v1 (2026-10-22)
@@ -200,51 +200,51 @@
           <t xml:space="preserve">8 yıl, 195 gün</t>
         </is>
       </c>
       <c r="G4" s="2">
         <v>420.00</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">dogagezileri.com</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 101 gün</t>
+          <t xml:space="preserve">21 yıl, 361 gün</t>
         </is>
       </c>
       <c r="E5">
         <v>56</v>
       </c>
       <c r="F5">
         <v>41</v>
       </c>
       <c r="G5" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">gezginkafa.com</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
@@ -262,58 +262,58 @@
       <c r="F6">
         <v>20</v>
       </c>
       <c r="G6" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">guzelyerler.com</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 261 gün</t>
+          <t xml:space="preserve">8 yıl, 157 gün</t>
         </is>
       </c>
       <c r="E7">
         <v>54</v>
       </c>
       <c r="F7">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G7" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">nereye.com.tr</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>