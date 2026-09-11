--- v0 (2026-07-27)
+++ v1 (2026-09-11)
@@ -129,228 +129,222 @@
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">0 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>31</v>
       </c>
       <c r="G2" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lfdtrade.com</t>
+          <t xml:space="preserve">gamepost.com.tr</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 315 gün</t>
-[...6 lines deleted...]
-        <v>19</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G3" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Okexytfzx.com</t>
+          <t xml:space="preserve">Lfdtrade.com</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t xml:space="preserve">1 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F4">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G4" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Timeofx.com</t>
+          <t xml:space="preserve">Okexytfzx.com</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 175 gün</t>
+          <t xml:space="preserve">1 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="G5" s="2">
         <v>500.00</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">TurkiyeNewsPortal.com</t>
+          <t xml:space="preserve">Timeofx.com</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 172 gün</t>
+          <t xml:space="preserve">3 yıl, 175 gün</t>
         </is>
       </c>
       <c r="E6">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F6">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G6" s="2">
-        <v>550.00</v>
+        <v>500.00</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">onlineeconomy.org</t>
+          <t xml:space="preserve">TurkiyeNewsPortal.com</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E7">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F7">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="G7" s="2">
-        <v>600.00</v>
+        <v>550.00</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">urbancatfitters.com</t>
+          <t xml:space="preserve">onlineeconomy.org</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 81 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E8">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F8">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>600.00</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">alpwebtechnologies.com</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">16 yıl, 283 gün</t>
         </is>
@@ -1731,14398 +1725,13964 @@
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t xml:space="preserve">3 yıl, 232 gün</t>
         </is>
       </c>
       <c r="E56">
         <v>56</v>
       </c>
       <c r="F56">
         <v>38</v>
       </c>
       <c r="G56" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">bitcomedy.co</t>
+          <t xml:space="preserve">brraevents.com</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E57">
         <v>54</v>
       </c>
       <c r="F57">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G57" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">brraevents.com</t>
+          <t xml:space="preserve">choirsofdelusion.net</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E58">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F58">
         <v>36</v>
       </c>
       <c r="G58" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">choirsofdelusion.net</t>
+          <t xml:space="preserve">classyche.com</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">2 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E59">
-        <v>55</v>
+        <v>3</v>
       </c>
       <c r="F59">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G59" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">classyche.com</t>
+          <t xml:space="preserve">coolspaces.tv</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 233 gün</t>
+          <t xml:space="preserve">5 yıl, 37 gün</t>
         </is>
       </c>
       <c r="E60">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="F60">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G60" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">coolspaces.tv</t>
+          <t xml:space="preserve">democratica.com</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 37 gün</t>
+          <t xml:space="preserve">4 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E61">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F61">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G61" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">democratica.com</t>
+          <t xml:space="preserve">discriminationexists.org</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 134 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E62">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="F62">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G62" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">discriminationexists.org</t>
+          <t xml:space="preserve">dreamhomesexteriors.com</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E63">
         <v>55</v>
       </c>
       <c r="F63">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G63" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">dreamhomesexteriors.com</t>
+          <t xml:space="preserve">forumk.biz</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G64" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">forumk.biz</t>
+          <t xml:space="preserve">highlandergames.net</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
+        </is>
+      </c>
+      <c r="E65">
+        <v>55</v>
+      </c>
+      <c r="F65">
+        <v>36</v>
       </c>
       <c r="G65" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">fredan.org</t>
+          <t xml:space="preserve">hometownherofilms.com</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E66">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F66">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G66" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">highlandergames.net</t>
+          <t xml:space="preserve">magneticshr.com</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">5 yıl, 31 gün</t>
         </is>
       </c>
       <c r="E67">
         <v>55</v>
       </c>
       <c r="F67">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G67" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">hometownherofilms.com</t>
+          <t xml:space="preserve">meliflua.com</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G68" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">magneticshr.com</t>
+          <t xml:space="preserve">mrsaturdaynight.net</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 31 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E69">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F69">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G69" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">meliflua.com</t>
+          <t xml:space="preserve">nowayband.com</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
+        </is>
+      </c>
+      <c r="E70">
+        <v>54</v>
+      </c>
+      <c r="F70">
+        <v>36</v>
       </c>
       <c r="G70" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">mrsaturdaynight.net</t>
+          <t xml:space="preserve">officeoneplus.com</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
-[...6 lines deleted...]
-        <v>40</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G71" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">nowayband.com</t>
+          <t xml:space="preserve">operadiperoni.com</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">5 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E72">
         <v>54</v>
       </c>
       <c r="F72">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G72" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">officeoneplus.com</t>
+          <t xml:space="preserve">realgeeksride.com</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 356 gün</t>
+        </is>
+      </c>
+      <c r="E73">
+        <v>54</v>
+      </c>
+      <c r="F73">
+        <v>36</v>
       </c>
       <c r="G73" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">operadiperoni.com</t>
+          <t xml:space="preserve">reportsherald.com</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">7 yıl, 215 gün</t>
         </is>
       </c>
       <c r="E74">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="F74">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G74" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">realgeeksride.com</t>
+          <t xml:space="preserve">robbase.net</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 356 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E75">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F75">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G75" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">reportsherald.com</t>
+          <t xml:space="preserve">secretsandscandals.net</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 215 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E76">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="F76">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G76" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">robbase.net</t>
+          <t xml:space="preserve">spaarx.org</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E77">
         <v>55</v>
       </c>
       <c r="F77">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G77" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">secretsandscandals.net</t>
+          <t xml:space="preserve">taipeiscooter.com</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">5 yıl, 31 gün</t>
         </is>
       </c>
       <c r="E78">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F78">
         <v>37</v>
       </c>
       <c r="G78" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">spaarx.org</t>
+          <t xml:space="preserve">techpreneurafrica.com</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E79">
         <v>55</v>
       </c>
       <c r="F79">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G79" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">taipeiscooter.com</t>
+          <t xml:space="preserve">theobscuredignitaries.com</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 31 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E80">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F80">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G80" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">techpreneurafrica.com</t>
+          <t xml:space="preserve">thepopculturepalace.com</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E81">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F81">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G81" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">theobscuredignitaries.com</t>
+          <t xml:space="preserve">threeoaksfestival.com</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">5 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E82">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F82">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G82" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">thepopculturepalace.com</t>
+          <t xml:space="preserve">travellertripplanner.com</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">1 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E83">
         <v>56</v>
       </c>
       <c r="F83">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G83" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">threeoaksfestival.com</t>
+          <t xml:space="preserve">triangleofdeath.net</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 5 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E84">
         <v>55</v>
       </c>
       <c r="F84">
         <v>36</v>
       </c>
       <c r="G84" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">travellertripplanner.com</t>
+          <t xml:space="preserve">tribescast.com</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 356 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E85">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F85">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G85" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">triangleofdeath.net</t>
+          <t xml:space="preserve">troyandalana.org</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E86">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F86">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G86" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">tribescast.com</t>
+          <t xml:space="preserve">unifiedprimary.org</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E87">
         <v>55</v>
       </c>
       <c r="F87">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G87" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">troyandalana.org</t>
+          <t xml:space="preserve">vwkeyfobbattery.com</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 106 gün</t>
         </is>
       </c>
       <c r="E88">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="F88">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G88" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">unifiedprimary.org</t>
+          <t xml:space="preserve">warpspeedgame.com</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E89">
         <v>55</v>
       </c>
       <c r="F89">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G89" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">vwkeyfobbattery.com</t>
+          <t xml:space="preserve">chandigarhbuzz.com</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 106 gün</t>
-[...6 lines deleted...]
-        <v>19</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G90" s="2">
-        <v>1200.00</v>
+        <v>1365.00</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">warpspeedgame.com</t>
+          <t xml:space="preserve">relicbusiness.com</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G91" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">fashiononacurve.com</t>
+          <t xml:space="preserve">thetrendandstyle.com</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G92" s="2">
-        <v>1300.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">chandigarhbuzz.com</t>
+          <t xml:space="preserve">truthin24.com</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G93" s="2">
-        <v>1365.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">relicbusiness.com</t>
+          <t xml:space="preserve"> psbios.com</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 343 gün</t>
+        </is>
+      </c>
+      <c r="E94">
+        <v>47</v>
+      </c>
+      <c r="F94">
+        <v>45</v>
       </c>
       <c r="G94" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">thetrendandstyle.com</t>
+          <t xml:space="preserve">easygrader.net</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 150 gün</t>
+        </is>
+      </c>
+      <c r="E95">
+        <v>32</v>
+      </c>
+      <c r="F95">
+        <v>38</v>
       </c>
       <c r="G95" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">truthin24.com</t>
+          <t xml:space="preserve">holiwook.com</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 298 gün</t>
+        </is>
+      </c>
+      <c r="E96">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>23</v>
       </c>
       <c r="G96" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve"> psbios.com</t>
+          <t xml:space="preserve">jewelleryistanbul.com</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 343 gün</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">19 yıl, 199 gün</t>
+        </is>
       </c>
       <c r="G97" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">easygrader.net</t>
+          <t xml:space="preserve">nullsbrawlapp.tr</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 150 gün</t>
+          <t xml:space="preserve">1 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E98">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F98">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G98" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">holiwook.com</t>
+          <t xml:space="preserve">sglocalnews.com</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 298 gün</t>
+          <t xml:space="preserve">0 yıl, 320 gün</t>
         </is>
       </c>
       <c r="E99">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="F99">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G99" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">jewelleryistanbul.com</t>
+          <t xml:space="preserve">sonicmenuusa.com</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 199 gün</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 317 gün</t>
+        </is>
+      </c>
+      <c r="E100">
+        <v>40</v>
+      </c>
+      <c r="F100">
+        <v>36</v>
       </c>
       <c r="G100" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">nullsbrawlapp.tr</t>
+          <t xml:space="preserve">subways-menu.co.uk</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 161 gün</t>
+          <t xml:space="preserve">0 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E101">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F101">
         <v>37</v>
       </c>
       <c r="G101" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">sglocalnews.com</t>
+          <t xml:space="preserve">worldweddingguide.com</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 320 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G102" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonicmenuusa.com</t>
+          <t xml:space="preserve">wortendo.net</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 317 gün</t>
+          <t xml:space="preserve">0 yıl, 289 gün</t>
         </is>
       </c>
       <c r="E103">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F103">
         <v>36</v>
       </c>
       <c r="G103" s="2">
         <v>1500.00</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">subways-menu.co.uk</t>
+          <t xml:space="preserve">dotimes.co.uk</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 292 gün</t>
+          <t xml:space="preserve">0 yıl, 256 gün</t>
         </is>
       </c>
       <c r="E104">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F104">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G104" s="2">
-        <v>1500.00</v>
+        <v>1700.00</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">worldweddingguide.com</t>
+          <t xml:space="preserve">instapv.co.uk</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 247 gün</t>
+        </is>
+      </c>
+      <c r="E105">
+        <v>39</v>
+      </c>
+      <c r="F105">
+        <v>33</v>
       </c>
       <c r="G105" s="2">
-        <v>1500.00</v>
+        <v>1700.00</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">wortendo.net</t>
+          <t xml:space="preserve">alongtheboards.com</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 289 gün</t>
+          <t xml:space="preserve">6 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E106">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="F106">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G106" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">dotimes.co.uk</t>
+          <t xml:space="preserve">authoritysafes.com</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 256 gün</t>
+          <t xml:space="preserve">19 yıl, 18 gün</t>
         </is>
       </c>
       <c r="E107">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="F107">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G107" s="2">
-        <v>1700.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">instapv.co.uk</t>
+          <t xml:space="preserve">authoritysafes.com</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 247 gün</t>
+          <t xml:space="preserve">19 yıl, 18 gün</t>
         </is>
       </c>
       <c r="E108">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F108">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G108" s="2">
-        <v>1700.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">newsletterboxed.com</t>
+          <t xml:space="preserve">avantmediatech.com</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 13 gün</t>
+          <t xml:space="preserve">5 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E109">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="F109">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G109" s="2">
-        <v>1700.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">alongtheboards.com</t>
+          <t xml:space="preserve">bajadivide.com</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 315 gün</t>
+          <t xml:space="preserve">4 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E110">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="F110">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G110" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">aquila-style.com</t>
+          <t xml:space="preserve">beachnear.me</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 197 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E111">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="F111">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="G111" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">authoritysafes.com</t>
+          <t xml:space="preserve">beststeamironsof2020.com</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 18 gün</t>
+          <t xml:space="preserve">6 yıl, 255 gün</t>
         </is>
       </c>
       <c r="E112">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="F112">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G112" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">authoritysafes.com</t>
+          <t xml:space="preserve">bonaffair.com</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 18 gün</t>
+          <t xml:space="preserve">17 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E113">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F113">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G113" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">avantmediatech.com</t>
+          <t xml:space="preserve">bronythemovie.com</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 272 gün</t>
+          <t xml:space="preserve">6 yıl, 170 gün</t>
         </is>
       </c>
       <c r="E114">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="F114">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G114" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">bajadivide.com</t>
+          <t xml:space="preserve">businessweddings.com</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 97 gün</t>
+          <t xml:space="preserve">7 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E115">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="F115">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G115" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">beachnear.me</t>
+          <t xml:space="preserve">californiabeat.org</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E116">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="F116">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G116" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">beststeamironsof2020.com</t>
+          <t xml:space="preserve">carsmonitor.com</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 255 gün</t>
+          <t xml:space="preserve">9 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E117">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F117">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="G117" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">bonaffair.com</t>
+          <t xml:space="preserve">comeaucomputing.com</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 272 gün</t>
+          <t xml:space="preserve">29 yıl, 197 gün</t>
         </is>
       </c>
       <c r="E118">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="F118">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G118" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">bronythemovie.com</t>
+          <t xml:space="preserve">dewassoc.com</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 170 gün</t>
+          <t xml:space="preserve">29 yıl, 197 gün</t>
         </is>
       </c>
       <c r="E119">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="F119">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G119" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">businessweddings.com</t>
+          <t xml:space="preserve">empiremovies.com</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 301 gün</t>
+          <t xml:space="preserve">26 yıl, 77 gün</t>
         </is>
       </c>
       <c r="E120">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="F120">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G120" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">californiabeat.org</t>
+          <t xml:space="preserve">f95zoneusa.net</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 84 gün</t>
         </is>
       </c>
       <c r="E121">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F121">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G121" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">carsmonitor.com</t>
+          <t xml:space="preserve">flashsplash.org</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 72 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E122">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F122">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G122" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">comeaucomputing.com</t>
+          <t xml:space="preserve">fordnewmodels.com</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 197 gün</t>
+          <t xml:space="preserve">10 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E123">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="F123">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G123" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">cookinginstilettos.com</t>
+          <t xml:space="preserve">forfordlovers.com</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 73 gün</t>
+          <t xml:space="preserve">10 yıl, 8 gün</t>
         </is>
       </c>
       <c r="E124">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F124">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="G124" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">dewassoc.com</t>
+          <t xml:space="preserve">formulasantander.com</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 197 gün</t>
+          <t xml:space="preserve">17 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E125">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="F125">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="G125" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">empiremovies.com</t>
+          <t xml:space="preserve">gamingkk.com</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 77 gün</t>
+          <t xml:space="preserve">6 yıl, 171 gün</t>
         </is>
       </c>
       <c r="E126">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="F126">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G126" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">f95zoneusa.net</t>
+          <t xml:space="preserve">healthcarereformmagazine.com</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 84 gün</t>
+          <t xml:space="preserve">16 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E127">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="F127">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G127" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">flashsplash.org</t>
+          <t xml:space="preserve">healthlifeandstuff.com</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 185 gün</t>
         </is>
       </c>
       <c r="E128">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F128">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G128" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">fordnewmodels.com</t>
+          <t xml:space="preserve">hearttobreathe.com</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 51 gün</t>
+          <t xml:space="preserve">5 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E129">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="F129">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="G129" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">forfordlovers.com</t>
+          <t xml:space="preserve">homeheartcraft.com</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 8 gün</t>
+          <t xml:space="preserve">14 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E130">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="F130">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G130" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">formulasantander.com</t>
+          <t xml:space="preserve">ilfc.com</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 22 gün</t>
+          <t xml:space="preserve">27 yıl, 280 gün</t>
         </is>
       </c>
       <c r="E131">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="F131">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="G131" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamingkk.com</t>
+          <t xml:space="preserve">johnharvards.com</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 171 gün</t>
+          <t xml:space="preserve">28 yıl, 211 gün</t>
         </is>
       </c>
       <c r="E132">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F132">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G132" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">healthcarereformmagazine.com</t>
+          <t xml:space="preserve">justicesnows.com</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 96 gün</t>
+          <t xml:space="preserve">14 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E133">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="F133">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G133" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">healthlifeandstuff.com</t>
+          <t xml:space="preserve">lisscardio.com</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 185 gün</t>
+          <t xml:space="preserve">7 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E134">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="F134">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G134" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">hearttobreathe.com</t>
+          <t xml:space="preserve">manipurjobstation.com</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 258 gün</t>
+          <t xml:space="preserve">0 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E135">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="F135">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G135" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">homeheartcraft.com</t>
+          <t xml:space="preserve">mantavya.com</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 118 gün</t>
+          <t xml:space="preserve">8 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E136">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="F136">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="G136" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilfc.com</t>
+          <t xml:space="preserve">observertree.org</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 280 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E137">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F137">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G137" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">johnharvards.com</t>
+          <t xml:space="preserve">omnitos.com</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">28 yıl, 211 gün</t>
+          <t xml:space="preserve">10 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E138">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="F138">
         <v>47</v>
       </c>
       <c r="G138" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">justicesnows.com</t>
+          <t xml:space="preserve">onlinewomeninpolitics.org</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 173 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E139">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="F139">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G139" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">lisscardio.com</t>
+          <t xml:space="preserve">picukinews.com</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 19 gün</t>
+          <t xml:space="preserve">4 yıl, 103 gün</t>
         </is>
       </c>
       <c r="E140">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="F140">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G140" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">manipurjobstation.com</t>
+          <t xml:space="preserve">prodegnews.com</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 63 gün</t>
+          <t xml:space="preserve">4 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E141">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F141">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G141" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">mantavya.com</t>
+          <t xml:space="preserve">rangolitech.com</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 258 gün</t>
+          <t xml:space="preserve">6 yıl, 216 gün</t>
         </is>
       </c>
       <c r="E142">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F142">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G142" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">needmagazine.com</t>
+          <t xml:space="preserve">romanceuniversity.org</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 88 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E143">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="F143">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="G143" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">observertree.org</t>
+          <t xml:space="preserve">rpsea.org</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E144">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="F144">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G144" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">omnitos.com</t>
+          <t xml:space="preserve">seattlepostglobe.org</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 44 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E145">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="F145">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="G145" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">onlinewomeninpolitics.org</t>
+          <t xml:space="preserve">semimd.com</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E146">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="F146">
         <v>44</v>
       </c>
       <c r="G146" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">picukinews.com</t>
+          <t xml:space="preserve">siliconerings.best</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 103 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E147">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="F147">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="G147" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">prodegnews.com</t>
+          <t xml:space="preserve">sqmclubs.com</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 205 gün</t>
+          <t xml:space="preserve">4 yıl, 222 gün</t>
         </is>
       </c>
       <c r="E148">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F148">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G148" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">rangolitech.com</t>
+          <t xml:space="preserve">terrariumtvofficial.com</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 216 gün</t>
+          <t xml:space="preserve">8 yıl, 130 gün</t>
         </is>
       </c>
       <c r="E149">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="F149">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G149" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">romanceuniversity.org</t>
+          <t xml:space="preserve">the50shousewife.com</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">12 yıl, 25 gün</t>
         </is>
       </c>
       <c r="E150">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="F150">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G150" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">rpsea.org</t>
+          <t xml:space="preserve">thebestspanishrecipes.com</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">12 yıl, 60 gün</t>
         </is>
       </c>
       <c r="E151">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F151">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G151" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">seattlepostglobe.org</t>
+          <t xml:space="preserve">thecoupleconnection.net</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">18 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E152">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="F152">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G152" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">semimd.com</t>
+          <t xml:space="preserve">thelandingatlongbeach.com</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 300 gün</t>
+          <t xml:space="preserve">13 yıl, 208 gün</t>
         </is>
       </c>
       <c r="E153">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="F153">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G153" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">siliconerings.best</t>
+          <t xml:space="preserve">theomegacode.com</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 201 gün</t>
         </is>
       </c>
       <c r="E154">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="F154">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G154" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">sqmclubs.com</t>
+          <t xml:space="preserve">thetoprated.in</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 222 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E155">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F155">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G155" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">terrariumtvofficial.com</t>
+          <t xml:space="preserve">top10buddy.com</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 130 gün</t>
+          <t xml:space="preserve">9 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E156">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F156">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G156" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">the50shousewife.com</t>
+          <t xml:space="preserve">topkitchensinks.com</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 25 gün</t>
+          <t xml:space="preserve">7 yıl, 149 gün</t>
         </is>
       </c>
       <c r="E157">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F157">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G157" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">thebestspanishrecipes.com</t>
+          <t xml:space="preserve">tripsinnederland.com</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 60 gün</t>
+          <t xml:space="preserve">4 yıl, 208 gün</t>
         </is>
       </c>
       <c r="E158">
+        <v>12</v>
+      </c>
+      <c r="F158">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G158" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">thecoupleconnection.net</t>
+          <t xml:space="preserve">truckslane.com</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 95 gün</t>
+          <t xml:space="preserve">9 yıl, 354 gün</t>
         </is>
       </c>
       <c r="E159">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="F159">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="G159" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">thelandingatlongbeach.com</t>
+          <t xml:space="preserve">truckszilla.com</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 208 gün</t>
+          <t xml:space="preserve">10 yıl, 121 gün</t>
         </is>
       </c>
       <c r="E160">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="F160">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="G160" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">theomegacode.com</t>
+          <t xml:space="preserve">upnews360.in</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 201 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E161">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="F161">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G161" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">thetoprated.in</t>
+          <t xml:space="preserve">urbanfarmonline.com</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E162">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="F162">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G162" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">top10buddy.com</t>
+          <t xml:space="preserve">velillum.com</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 317 gün</t>
+          <t xml:space="preserve">9 yıl, 330 gün</t>
         </is>
       </c>
       <c r="E163">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="F163">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="G163" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">topkitchensinks.com</t>
+          <t xml:space="preserve">vermontrepublic.org</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 149 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E164">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F164">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="G164" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">tripsinnederland.com</t>
+          <t xml:space="preserve">vzcollective.com</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 208 gün</t>
+          <t xml:space="preserve">8 yıl, 355 gün</t>
         </is>
       </c>
       <c r="E165">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="F165">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="G165" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">truckslane.com</t>
+          <t xml:space="preserve">whiteoutpress.com</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 354 gün</t>
+          <t xml:space="preserve">15 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E166">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="F166">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G166" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">truckszilla.com</t>
+          <t xml:space="preserve">yacht-haven-phuket.com</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 121 gün</t>
+          <t xml:space="preserve">28 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E167">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="F167">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G167" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">upnews360.in</t>
+          <t xml:space="preserve">firedout.com</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 25 gün</t>
         </is>
       </c>
       <c r="E168">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F168">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G168" s="2">
-        <v>1701.00</v>
+        <v>1711.50</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">urbanfarmonline.com</t>
+          <t xml:space="preserve">bolsademulher.com</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 95 gün</t>
+          <t xml:space="preserve">24 yıl, 281 gün</t>
         </is>
       </c>
       <c r="E169">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="F169">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G169" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">velillum.com</t>
+          <t xml:space="preserve">curee.org</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 330 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E170">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F170">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G170" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">vermontrepublic.org</t>
+          <t xml:space="preserve">thezenuniverse.org</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E171">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="F171">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G171" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">vzcollective.com</t>
+          <t xml:space="preserve">we7.com</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 355 gün</t>
+          <t xml:space="preserve">20 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E172">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="F172">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G172" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">whiteoutpress.com</t>
+          <t xml:space="preserve">drk-mittelstadt.de</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 72 gün</t>
-[...6 lines deleted...]
-        <v>43</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G173" s="2">
-        <v>1701.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">yacht-haven-phuket.com</t>
+          <t xml:space="preserve">willi-brase.de</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">28 yıl, 317 gün</t>
-[...6 lines deleted...]
-        <v>30</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G174" s="2">
-        <v>1701.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">firedout.com</t>
+          <t xml:space="preserve">emlii.com</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 25 gün</t>
+          <t xml:space="preserve">12 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E175">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="F175">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G175" s="2">
-        <v>1711.50</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolsademulher.com</t>
+          <t xml:space="preserve">rumorfix.com</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 281 gün</t>
+          <t xml:space="preserve">5 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E176">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="F176">
         <v>51</v>
       </c>
       <c r="G176" s="2">
-        <v>1732.50</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">curee.org</t>
+          <t xml:space="preserve">skyviewsign.com</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E177">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="F177">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G177" s="2">
-        <v>1732.50</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">thezenuniverse.org</t>
+          <t xml:space="preserve">turkishweekly.net</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 204 gün</t>
         </is>
       </c>
       <c r="E178">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F178">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G178" s="2">
-        <v>1732.50</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">we7.com</t>
+          <t xml:space="preserve">weirdworm.com</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 233 gün</t>
+          <t xml:space="preserve">16 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E179">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="F179">
         <v>51</v>
       </c>
       <c r="G179" s="2">
-        <v>1732.50</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">drk-mittelstadt.de</t>
+          <t xml:space="preserve">7sternedeluxe.de</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G180" s="2">
-        <v>1750.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">willi-brase.de</t>
+          <t xml:space="preserve">derconnyihrpony.de</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G181" s="2">
-        <v>1750.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">emlii.com</t>
+          <t xml:space="preserve">elisabeth-diakonie.de</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 173 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E182">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="F182">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="G182" s="2">
-        <v>1785.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">rumorfix.com</t>
+          <t xml:space="preserve">guv-braunschweig.de</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 315 gün</t>
-[...6 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G183" s="2">
-        <v>1785.00</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">skyviewsign.com</t>
+          <t xml:space="preserve">minimumwagesalary.com</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 23 gün</t>
-[...6 lines deleted...]
-        <v>43</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G184" s="2">
-        <v>1785.00</v>
+        <v>1837.50</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkishweekly.net</t>
+          <t xml:space="preserve">rettungshundestaffel-trier.de</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 204 gün</t>
-[...6 lines deleted...]
-        <v>50</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G185" s="2">
-        <v>1785.00</v>
+        <v>1890.00</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">weirdworm.com</t>
+          <t xml:space="preserve">awids.de</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 292 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E186">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="F186">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="G186" s="2">
-        <v>1785.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">7sternedeluxe.de</t>
+          <t xml:space="preserve">blaubahn.com</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 288 gün</t>
+        </is>
+      </c>
+      <c r="E187">
+        <v>16</v>
+      </c>
+      <c r="F187">
+        <v>39</v>
       </c>
       <c r="G187" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">derconnyihrpony.de</t>
+          <t xml:space="preserve">extratimeout.com/de</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 20 gün</t>
+        </is>
+      </c>
+      <c r="E188">
+        <v>56</v>
+      </c>
+      <c r="F188">
+        <v>38</v>
       </c>
       <c r="G188" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">elisabeth-diakonie.de</t>
+          <t xml:space="preserve">weiseblog.com</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E189">
-[...4 lines deleted...]
-      </c>
       <c r="G189" s="2">
-        <v>1800.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">guv-braunschweig.de</t>
+          <t xml:space="preserve">milekcorp.com/de/</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 211 gün</t>
+        </is>
+      </c>
+      <c r="E190">
+        <v>56</v>
+      </c>
+      <c r="F190">
+        <v>40</v>
       </c>
       <c r="G190" s="2">
-        <v>1800.00</v>
+        <v>1950.00</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">minimumwagesalary.com</t>
+          <t xml:space="preserve">rolling-berlin.de</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E191">
+        <v>19</v>
+      </c>
+      <c r="F191">
+        <v>33</v>
+      </c>
       <c r="G191" s="2">
-        <v>1837.50</v>
+        <v>1990.00</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">rettungshundestaffel-trier.de</t>
+          <t xml:space="preserve">aiotechnical.com.in</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E192">
+        <v>36</v>
+      </c>
+      <c r="F192">
+        <v>31</v>
+      </c>
       <c r="G192" s="2">
-        <v>1890.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">awids.de</t>
+          <t xml:space="preserve">alphaseotools.com</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 75 gün</t>
         </is>
       </c>
       <c r="E193">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F193">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G193" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">blaubahn.com</t>
+          <t xml:space="preserve">amazingnewsusa.com</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 288 gün</t>
+          <t xml:space="preserve">3 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E194">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="F194">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G194" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">extratimeout.com/de</t>
+          <t xml:space="preserve">awsrails.com</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 20 gün</t>
+          <t xml:space="preserve">5 yıl, 13 gün</t>
         </is>
       </c>
       <c r="E195">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F195">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G195" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">weiseblog.com</t>
+          <t xml:space="preserve">banyannetwork.org</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E196">
+        <v>54</v>
+      </c>
+      <c r="F196">
+        <v>35</v>
+      </c>
       <c r="G196" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">milekcorp.com/de/</t>
+          <t xml:space="preserve">budcedostu.az</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 211 gün</t>
-[...6 lines deleted...]
-        <v>40</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G197" s="2">
-        <v>1950.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">rolling-berlin.de</t>
+          <t xml:space="preserve">businessinside.co.uk</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 246 gün</t>
         </is>
       </c>
       <c r="E198">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F198">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G198" s="2">
-        <v>1990.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">aiotechnical.com.in</t>
+          <t xml:space="preserve">cleantechverdict.com</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E199">
+        <v>54</v>
+      </c>
+      <c r="F199">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G199" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">alphaseotools.com</t>
+          <t xml:space="preserve">codeandbehappy.com</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 75 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E200">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="F200">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G200" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">amazingnewsusa.com</t>
+          <t xml:space="preserve">deadlyreads.com</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 300 gün</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E201">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F201">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G201" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">awsrails.com</t>
+          <t xml:space="preserve">desk-surfing.org</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 13 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E202">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F202">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G202" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">banyannetwork.org</t>
+          <t xml:space="preserve">devdoping.az</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G203" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">budcedostu.az</t>
+          <t xml:space="preserve">digitaalmediabureaunederland.nl</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E204">
+        <v>1</v>
+      </c>
+      <c r="F204">
+        <v>8</v>
       </c>
       <c r="G204" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">businessinside.co.uk</t>
+          <t xml:space="preserve">digitalcomicnews.com</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 246 gün</t>
+          <t xml:space="preserve">5 yıl, 13 gün</t>
         </is>
       </c>
       <c r="E205">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="F205">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G205" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">cleantechverdict.com</t>
+          <t xml:space="preserve">earnthecryptocurrency.com</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E206">
         <v>54</v>
       </c>
       <c r="F206">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G206" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">codeandbehappy.com</t>
+          <t xml:space="preserve">earthrisespace.org</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E207">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F207">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G207" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">deadlyreads.com</t>
+          <t xml:space="preserve">entrepreneursbreak.com</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">6 yıl, 89 gün</t>
         </is>
       </c>
       <c r="E208">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="F208">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="G208" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">desk-surfing.org</t>
+          <t xml:space="preserve">exclusivemagazine.co.uk</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E209">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="F209">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G209" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">devdoping.az</t>
+          <t xml:space="preserve">fascinatinggame.com</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E210">
+        <v>54</v>
+      </c>
+      <c r="F210">
+        <v>35</v>
       </c>
       <c r="G210" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitaalmediabureaunederland.nl</t>
+          <t xml:space="preserve">fokusnachrichten.de </t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E211">
         <v>1</v>
       </c>
       <c r="F211">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="G211" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitalcomicnews.com</t>
+          <t xml:space="preserve">fvo-web.de</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 13 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E212">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="F212">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G212" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">earnthecryptocurrency.com</t>
+          <t xml:space="preserve">gamerswift.com</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E213">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F213">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G213" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">earthrisespace.org</t>
+          <t xml:space="preserve">grammartrinds.com</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 306 gün</t>
         </is>
       </c>
       <c r="E214">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F214">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G214" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">entrepreneursbreak.com</t>
+          <t xml:space="preserve">icee-con.org</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 89 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E215">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="F215">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="G215" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">exclusivemagazine.co.uk</t>
+          <t xml:space="preserve">ist-more.org</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 158 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E216">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F216">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G216" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">fascinatinggame.com</t>
+          <t xml:space="preserve">jobcenter-immobilien.de</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G217" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">fokusnachrichten.de </t>
+          <t xml:space="preserve">listentomind.com</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 67 gün</t>
         </is>
       </c>
       <c r="E218">
-        <v>1</v>
+        <v>54</v>
       </c>
       <c r="F218">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G218" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">fvo-web.de</t>
+          <t xml:space="preserve">manyproductsreviews.com</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E219">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="F219">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G219" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamerswift.com</t>
+          <t xml:space="preserve">mixmoz.com</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">1 yıl, 29 gün</t>
         </is>
       </c>
       <c r="E220">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F220">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G220" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">grammartrinds.com</t>
+          <t xml:space="preserve">nederlandsnieuws24.nl</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 306 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E221">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="F221">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="G221" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">icee-con.org</t>
+          <t xml:space="preserve">nosnews.nl</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E222">
-        <v>54</v>
+        <v>4</v>
       </c>
       <c r="F222">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G222" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">installwebroot.co</t>
+          <t xml:space="preserve">nowandpast.com</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 64 gün</t>
         </is>
       </c>
       <c r="E223">
         <v>54</v>
       </c>
       <c r="F223">
         <v>36</v>
       </c>
       <c r="G223" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">ist-more.org</t>
+          <t xml:space="preserve">nunieuws24.nl</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E224">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="F224">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="G224" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">iwantechnology.com</t>
+          <t xml:space="preserve">pathtogrow.com</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 62 gün</t>
+          <t xml:space="preserve">4 yıl, 281 gün</t>
         </is>
       </c>
       <c r="E225">
         <v>54</v>
       </c>
       <c r="F225">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G225" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">jobcenter-immobilien.de</t>
+          <t xml:space="preserve">persona-world.net</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E226">
+        <v>55</v>
+      </c>
+      <c r="F226">
+        <v>37</v>
       </c>
       <c r="G226" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">listentomind.com</t>
+          <t xml:space="preserve">planetbead.net</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 67 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E227">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F227">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G227" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">manyproductsreviews.com</t>
+          <t xml:space="preserve">primestargroup.net</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 143 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E228">
         <v>54</v>
       </c>
       <c r="F228">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G228" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">mixmoz.com</t>
+          <t xml:space="preserve">professoridea.com</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 29 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E229">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="F229">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G229" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">nederlandsnieuws24.nl</t>
+          <t xml:space="preserve">rpggamerdad.com</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E230">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="F230">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="G230" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">nosnews.nl</t>
+          <t xml:space="preserve">siit.co</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E231">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="F231">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="G231" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">nowandpast.com</t>
+          <t xml:space="preserve">sozluk.az</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 64 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G232" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">nunieuws24.nl</t>
+          <t xml:space="preserve">thedollarbillmurrays.com</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E233">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="F233">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="G233" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">pathtogrow.com</t>
+          <t xml:space="preserve">theinscribermag.com</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 281 gün</t>
+          <t xml:space="preserve">13 yıl, 165 gün</t>
         </is>
       </c>
       <c r="E234">
+        <v>55</v>
+      </c>
+      <c r="F234">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G234" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">persona-world.net</t>
+          <t xml:space="preserve">themoneyballtrader.com</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E235">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F235">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G235" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">planetbead.net</t>
+          <t xml:space="preserve">thepurpletide.com</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">4 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E236">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F236">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G236" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">primestargroup.net</t>
+          <t xml:space="preserve">townyrealms.net</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E237">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F237">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G237" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">professoridea.com</t>
+          <t xml:space="preserve">upcampus.net</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E238">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F238">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G238" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">rpggamerdad.com</t>
+          <t xml:space="preserve">usartists.org</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E239">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F239">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G239" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">siit.co</t>
+          <t xml:space="preserve">usawire.com</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">24 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E240">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="F240">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G240" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozluk.az</t>
+          <t xml:space="preserve">wickland.net</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E241">
+        <v>55</v>
+      </c>
+      <c r="F241">
+        <v>35</v>
       </c>
       <c r="G241" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">thedollarbillmurrays.com</t>
+          <t xml:space="preserve">digitalquil.com</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">0 yıl, 226 gün</t>
         </is>
       </c>
       <c r="E242">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F242">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G242" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">theinscribermag.com</t>
+          <t xml:space="preserve">goistanbul.net </t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 165 gün</t>
-[...6 lines deleted...]
-        <v>54</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G243" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">themoneyballtrader.com</t>
+          <t xml:space="preserve">knowworldnow.com</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G244" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">thepurpletide.com</t>
+          <t xml:space="preserve">moralstory.org</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 356 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E245">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F245">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G245" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">townyrealms.net</t>
+          <t xml:space="preserve">sn2.eu/de</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E246">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="F246">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G246" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">upcampus.net</t>
+          <t xml:space="preserve">technotricks.com.in</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E247">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="F247">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G247" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">usartists.org</t>
+          <t xml:space="preserve">techsslash.com</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E248">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="F248">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G248" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">usawire.com</t>
+          <t xml:space="preserve">arcenturf.org</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 287 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E249">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="F249">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G249" s="2">
-        <v>2000.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">wickland.net</t>
+          <t xml:space="preserve">balzaromagazine.co.uk</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">0 yıl, 212 gün</t>
         </is>
       </c>
       <c r="E250">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F250">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G250" s="2">
-        <v>2000.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitalquil.com</t>
+          <t xml:space="preserve">baureihe650.de</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 226 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E251">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F251">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G251" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">goistanbul.net </t>
+          <t xml:space="preserve">biliumnews.co.uk</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 152 gün</t>
+        </is>
+      </c>
+      <c r="E252">
+        <v>41</v>
+      </c>
+      <c r="F252">
+        <v>34</v>
       </c>
       <c r="G252" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">knowworldnow.com</t>
+          <t xml:space="preserve">blauautonom.com</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 109 gün</t>
         </is>
       </c>
       <c r="G253" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">moralstory.org</t>
+          <t xml:space="preserve">digitaljournalusa.co.uk</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E254">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F254">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G254" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">sn2.eu/de</t>
+          <t xml:space="preserve">flypapermagazine.com</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 148 gün</t>
         </is>
       </c>
       <c r="E255">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F255">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G255" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">technotricks.com.in</t>
+          <t xml:space="preserve">forumbase.org</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E256">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F256">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G256" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">techsslash.com</t>
+          <t xml:space="preserve">glolights.co</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 98 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E257">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="F257">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="G257" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">arcenturf.org</t>
+          <t xml:space="preserve">imagefaps.co.uk</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 220 gün</t>
         </is>
       </c>
       <c r="E258">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F258">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G258" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">balzaromagazine.co.uk</t>
+          <t xml:space="preserve">juntosseguros.blog</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 212 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E259">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F259">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="G259" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">baureihe650.de</t>
+          <t xml:space="preserve">lasermagazine.co.uk</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E260">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F260">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G260" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">biliumnews.co.uk</t>
+          <t xml:space="preserve">readmymanga.com</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 152 gün</t>
+          <t xml:space="preserve">0 yıl, 363 gün</t>
         </is>
       </c>
       <c r="E261">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F261">
         <v>34</v>
       </c>
       <c r="G261" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">blauautonom.com</t>
+          <t xml:space="preserve">shopnbny.com</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 109 gün</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 210 gün</t>
+        </is>
+      </c>
+      <c r="E262">
+        <v>60</v>
+      </c>
+      <c r="F262">
+        <v>32</v>
       </c>
       <c r="G262" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitaljournalusa.co.uk</t>
+          <t xml:space="preserve">techsslaash.com</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 199 gün</t>
+          <t xml:space="preserve">2 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E263">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F263">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G263" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">flypapermagazine.com</t>
+          <t xml:space="preserve">trucofax.com</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 148 gün</t>
+          <t xml:space="preserve">0 yıl, 307 gün</t>
         </is>
       </c>
       <c r="E264">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="F264">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G264" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">forumbase.org</t>
+          <t xml:space="preserve">ustimemagazine.co.uk</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 144 gün</t>
         </is>
       </c>
       <c r="E265">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="F265">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G265" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">glolights.co</t>
+          <t xml:space="preserve">wittymagazine.co.uk</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 226 gün</t>
         </is>
       </c>
       <c r="E266">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F266">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G266" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">imagefaps.co.uk</t>
+          <t xml:space="preserve">wordlehintjournal.com</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 220 gün</t>
+          <t xml:space="preserve">0 yıl, 138 gün</t>
         </is>
       </c>
       <c r="E267">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F267">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G267" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">juntosseguros.blog</t>
+          <t xml:space="preserve">writerblog.co.uk</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 294 gün</t>
         </is>
       </c>
       <c r="E268">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="F268">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G268" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">lasermagazine.co.uk</t>
+          <t xml:space="preserve">zapcrest.co.uk</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 227 gün</t>
+          <t xml:space="preserve">0 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E269">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F269">
         <v>35</v>
       </c>
       <c r="G269" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">readmymanga.com</t>
+          <t xml:space="preserve">vaporizero.com</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 363 gün</t>
+          <t xml:space="preserve">7 yıl, 273 gün</t>
         </is>
       </c>
       <c r="E270">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="F270">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="G270" s="2">
-        <v>2200.00</v>
+        <v>2268.00</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">shopnbny.com</t>
+          <t xml:space="preserve">analar.az</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 210 gün</t>
-[...6 lines deleted...]
-        <v>32</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G271" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">techsslaash.com</t>
+          <t xml:space="preserve">bignewsnetwork.com</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 98 gün</t>
+          <t xml:space="preserve">25 yıl, 343 gün</t>
         </is>
       </c>
       <c r="E272">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="F272">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G272" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">trucofax.com</t>
+          <t xml:space="preserve">bizwell.co.uk</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 307 gün</t>
+          <t xml:space="preserve">0 yıl, 247 gün</t>
         </is>
       </c>
       <c r="E273">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F273">
         <v>35</v>
       </c>
       <c r="G273" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">ustimemagazine.co.uk</t>
+          <t xml:space="preserve">factnews.co.uk</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 144 gün</t>
+          <t xml:space="preserve">0 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E274">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="F274">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G274" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">wittymagazine.co.uk</t>
+          <t xml:space="preserve">futuresbytes.co.uk</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 226 gün</t>
+          <t xml:space="preserve">0 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E275">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F275">
         <v>36</v>
       </c>
       <c r="G275" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t xml:space="preserve">wordlehintjournal.com</t>
+          <t xml:space="preserve">i̇lk.az</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 138 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G276" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">writerblog.co.uk</t>
+          <t xml:space="preserve">influencersgonewildcom.com</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 294 gün</t>
+          <t xml:space="preserve">1 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E277">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F277">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G277" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">zapcrest.co.uk</t>
+          <t xml:space="preserve">patizonet.com/de/</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 258 gün</t>
+          <t xml:space="preserve">9 yıl, 280 gün</t>
         </is>
       </c>
       <c r="E278">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F278">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G278" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">vaporizero.com</t>
+          <t xml:space="preserve">programminginsider.com</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 273 gün</t>
+          <t xml:space="preserve">10 yıl, 311 gün</t>
         </is>
       </c>
       <c r="E279">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F279">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="G279" s="2">
-        <v>2268.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">analar.az</t>
+          <t xml:space="preserve">theactionelite.com</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">14 yıl, 45 gün</t>
+        </is>
+      </c>
+      <c r="E280">
+        <v>51</v>
+      </c>
+      <c r="F280">
+        <v>49</v>
       </c>
       <c r="G280" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">bignewsnetwork.com</t>
+          <t xml:space="preserve">thesalfordmagazine.com</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 343 gün</t>
+          <t xml:space="preserve">0 yıl, 180 gün</t>
         </is>
       </c>
       <c r="E281">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="F281">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="G281" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">bizwell.co.uk</t>
+          <t xml:space="preserve">tuffermagazine.co.uk</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 247 gün</t>
+          <t xml:space="preserve">0 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E282">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F282">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G282" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">factnews.co.uk</t>
+          <t xml:space="preserve">wordlehintjournal.com</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 177 gün</t>
+          <t xml:space="preserve">0 yıl, 138 gün</t>
         </is>
       </c>
       <c r="E283">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="F283">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G283" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">futuresbytes.co.uk</t>
+          <t xml:space="preserve">turkiyedetehsil.biz</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 292 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G284" s="2">
-        <v>2300.00</v>
+        <v>2400.00</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">i̇lk.az</t>
+          <t xml:space="preserve">burcler.az</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G285" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">influencersgonewildcom.com</t>
+          <t xml:space="preserve">businessinspire.co.uk</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 153 gün</t>
+          <t xml:space="preserve">1 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E286">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F286">
         <v>39</v>
       </c>
       <c r="G286" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">patizonet.com/de/</t>
+          <t xml:space="preserve">edumaster.az</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 280 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G287" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t xml:space="preserve">programminginsider.com</t>
+          <t xml:space="preserve">fasalbachao.com</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 311 gün</t>
+          <t xml:space="preserve">5 yıl, 221 gün</t>
         </is>
       </c>
       <c r="E288">
         <v>59</v>
       </c>
       <c r="F288">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="G288" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t xml:space="preserve">theactionelite.com</t>
+          <t xml:space="preserve">fox360.net/de</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 45 gün</t>
+          <t xml:space="preserve">11 yıl, 270 gün</t>
         </is>
       </c>
       <c r="E289">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="F289">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G289" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t xml:space="preserve">thesalfordmagazine.com</t>
+          <t xml:space="preserve">freebestfonts.com</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 180 gün</t>
+          <t xml:space="preserve">7 yıl, 40 gün</t>
         </is>
       </c>
       <c r="E290">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="F290">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G290" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t xml:space="preserve">tuffermagazine.co.uk</t>
+          <t xml:space="preserve">futuremagazine.co.uk</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 210 gün</t>
+          <t xml:space="preserve">1 yıl, 286 gün</t>
         </is>
       </c>
       <c r="E291">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F291">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G291" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t xml:space="preserve">wordlehintjournal.com</t>
+          <t xml:space="preserve">globalinsider.co.uk</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 138 gün</t>
+          <t xml:space="preserve">0 yıl, 43 gün</t>
         </is>
       </c>
       <c r="E292">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F292">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G292" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyedetehsil.biz</t>
+          <t xml:space="preserve">groundmagazine.co.uk</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 194 gün</t>
+        </is>
+      </c>
+      <c r="E293">
+        <v>35</v>
+      </c>
+      <c r="F293">
+        <v>34</v>
       </c>
       <c r="G293" s="2">
-        <v>2400.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t xml:space="preserve">burcler.az</t>
+          <t xml:space="preserve">hdhub4uu.co.uk</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 158 gün</t>
+        </is>
+      </c>
+      <c r="E294">
+        <v>37</v>
+      </c>
+      <c r="F294">
+        <v>34</v>
       </c>
       <c r="G294" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t xml:space="preserve">businessinspire.co.uk</t>
+          <t xml:space="preserve">i̇zahlar.com</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 161 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G295" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t xml:space="preserve">edumaster.az</t>
+          <t xml:space="preserve">letmagazine.co.uk</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 160 gün</t>
+        </is>
+      </c>
+      <c r="E296">
+        <v>40</v>
+      </c>
+      <c r="F296">
+        <v>33</v>
       </c>
       <c r="G296" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t xml:space="preserve">fasalbachao.com</t>
+          <t xml:space="preserve">moviesming.org</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 221 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E297">
         <v>59</v>
       </c>
       <c r="F297">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G297" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t xml:space="preserve">fox360.net/de</t>
+          <t xml:space="preserve">mualice.com</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 270 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G298" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t xml:space="preserve">freebestfonts.com</t>
+          <t xml:space="preserve">nvbreaking.com</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 40 gün</t>
+          <t xml:space="preserve">0 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E299">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="F299">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="G299" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t xml:space="preserve">futuremagazine.co.uk</t>
+          <t xml:space="preserve">oyuncaq.net</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 286 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G300" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t xml:space="preserve">globalinsider.co.uk</t>
+          <t xml:space="preserve">physicalfitness.health.blog</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 43 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G301" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t xml:space="preserve">groundmagazine.co.uk</t>
+          <t xml:space="preserve">pixwox.co.uk</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 194 gün</t>
+          <t xml:space="preserve">2 yıl, 142 gün</t>
         </is>
       </c>
       <c r="E302">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F302">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G302" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t xml:space="preserve">hdhub4uu.co.uk</t>
+          <t xml:space="preserve">saglamqal.az</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 158 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G303" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t xml:space="preserve">i̇zahlar.com</t>
+          <t xml:space="preserve">somutmedya.com/blog-2</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G304" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t xml:space="preserve">letmagazine.co.uk</t>
+          <t xml:space="preserve">statuslar.az</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 160 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G305" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t xml:space="preserve">moviesming.org</t>
+          <t xml:space="preserve">tehsil.com.az</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G306" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t xml:space="preserve">mualice.com</t>
+          <t xml:space="preserve">tubegalore.uk</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 80 gün</t>
+        </is>
+      </c>
+      <c r="E307">
+        <v>39</v>
+      </c>
+      <c r="F307">
+        <v>37</v>
       </c>
       <c r="G307" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t xml:space="preserve">nvbreaking.com</t>
+          <t xml:space="preserve">urbanmagazines.co.uk</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 5 gün</t>
+          <t xml:space="preserve">1 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E308">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F308">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G308" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t xml:space="preserve">oyuncaq.net</t>
+          <t xml:space="preserve">yuxular.com</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G309" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t xml:space="preserve">physicalfitness.health.blog</t>
+          <t xml:space="preserve">yuxuyozmalari.az</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G310" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t xml:space="preserve">pixwox.co.uk</t>
+          <t xml:space="preserve">wisekitten.com</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 142 gün</t>
+          <t xml:space="preserve">0 yıl, 211 gün</t>
         </is>
       </c>
       <c r="E311">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="F311">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G311" s="2">
-        <v>2500.00</v>
+        <v>2625.00</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t xml:space="preserve">saglamqal.az</t>
+          <t xml:space="preserve">orbitalmagazine.co.uk</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 258 gün</t>
+        </is>
+      </c>
+      <c r="E312">
+        <v>41</v>
+      </c>
+      <c r="F312">
+        <v>37</v>
       </c>
       <c r="G312" s="2">
-        <v>2500.00</v>
+        <v>2700.00</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t xml:space="preserve">somutmedya.com/blog-2</t>
+          <t xml:space="preserve">pokerplayersalliance.org</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E313">
+        <v>57</v>
+      </c>
+      <c r="F313">
+        <v>44</v>
+      </c>
       <c r="G313" s="2">
-        <v>2500.00</v>
+        <v>2835.00</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t xml:space="preserve">statuslar.az</t>
+          <t xml:space="preserve">weisstdudas.com</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G314" s="2">
-        <v>2500.00</v>
+        <v>2900.00</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t xml:space="preserve">tehsil.com.az</t>
+          <t xml:space="preserve">newserelease.com</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 200 gün</t>
+        </is>
+      </c>
+      <c r="E315">
+        <v>50</v>
+      </c>
+      <c r="F315">
+        <v>47</v>
       </c>
       <c r="G315" s="2">
-        <v>2500.00</v>
+        <v>2940.00</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t xml:space="preserve">tubegalore.uk</t>
+          <t xml:space="preserve">Guestmagazines.co.uk</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 80 gün</t>
+          <t xml:space="preserve">2 yıl, 114 gün</t>
         </is>
       </c>
       <c r="E316">
         <v>39</v>
       </c>
       <c r="F316">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G316" s="2">
-        <v>2500.00</v>
+        <v>2950.00</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t xml:space="preserve">urbanmagazines.co.uk</t>
+          <t xml:space="preserve">Lotology.co.uk</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 161 gün</t>
+          <t xml:space="preserve">1 yıl, 159 gün</t>
         </is>
       </c>
       <c r="E317">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F317">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G317" s="2">
-        <v>2500.00</v>
+        <v>2950.00</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuxular.com</t>
+          <t xml:space="preserve">adoptthearts.com</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 28 gün</t>
+        </is>
+      </c>
+      <c r="E318">
+        <v>52</v>
+      </c>
+      <c r="F318">
+        <v>35</v>
       </c>
       <c r="G318" s="2">
-        <v>2500.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuxuyozmalari.az</t>
+          <t xml:space="preserve">advancedbc.org</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E319">
+        <v>65</v>
+      </c>
+      <c r="F319">
+        <v>44</v>
+      </c>
       <c r="G319" s="2">
-        <v>2500.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t xml:space="preserve">wisekitten.com</t>
+          <t xml:space="preserve">amadaun.net</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 211 gün</t>
+          <t xml:space="preserve">23 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E320">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="F320">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G320" s="2">
-        <v>2625.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t xml:space="preserve">orbitalmagazine.co.uk</t>
+          <t xml:space="preserve">americanceliac.org</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 258 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E321">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="F321">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G321" s="2">
-        <v>2700.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t xml:space="preserve">pokerplayersalliance.org</t>
+          <t xml:space="preserve">atlnightspots.com</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">18 yıl, 354 gün</t>
         </is>
       </c>
       <c r="E322">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="F322">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G322" s="2">
-        <v>2835.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t xml:space="preserve">weisstdudas.com</t>
+          <t xml:space="preserve">baddiehub.blog</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E323">
+        <v>36</v>
+      </c>
+      <c r="F323">
+        <v>42</v>
+      </c>
       <c r="G323" s="2">
-        <v>2900.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t xml:space="preserve">newserelease.com</t>
+          <t xml:space="preserve">barefootsworld.net</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 200 gün</t>
+          <t xml:space="preserve">25 yıl, 100 gün</t>
         </is>
       </c>
       <c r="E324">
+        <v>69</v>
+      </c>
+      <c r="F324">
         <v>50</v>
       </c>
-      <c r="F324">
-[...1 lines deleted...]
-      </c>
       <c r="G324" s="2">
-        <v>2940.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t xml:space="preserve">Guestmagazines.co.uk</t>
+          <t xml:space="preserve">bflixmedia.com</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 114 gün</t>
+          <t xml:space="preserve">3 yıl, 349 gün</t>
         </is>
       </c>
       <c r="E325">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F325">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G325" s="2">
-        <v>2950.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lotology.co.uk</t>
+          <t xml:space="preserve">birdsofneptune.com</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 159 gün</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E326">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F326">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G326" s="2">
-        <v>2950.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t xml:space="preserve">adoptthearts.com</t>
+          <t xml:space="preserve">blogbuz.co.uk</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">1 yıl, 320 gün</t>
         </is>
       </c>
       <c r="E327">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="F327">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="G327" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t xml:space="preserve">advancedbc.org</t>
+          <t xml:space="preserve">blooket.it.com</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E328">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="F328">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="G328" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t xml:space="preserve">amadaun.net</t>
+          <t xml:space="preserve">brandedpoetry.com</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 243 gün</t>
+          <t xml:space="preserve">3 yıl, 186 gün</t>
         </is>
       </c>
       <c r="E329">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="F329">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G329" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t xml:space="preserve">americanceliac.org</t>
+          <t xml:space="preserve">brooktaube.org</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E330">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="F330">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G330" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t xml:space="preserve">atlnightspots.com</t>
+          <t xml:space="preserve">butterflylabs.com</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 354 gün</t>
+          <t xml:space="preserve">16 yıl, 318 gün</t>
         </is>
       </c>
       <c r="E331">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F331">
         <v>51</v>
       </c>
       <c r="G331" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t xml:space="preserve">baddiehub.blog</t>
+          <t xml:space="preserve">butterflyxml.org</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E332">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F332">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G332" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t xml:space="preserve">barefootsworld.net</t>
+          <t xml:space="preserve">cardissection.com</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 100 gün</t>
+          <t xml:space="preserve">10 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E333">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="F333">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="G333" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t xml:space="preserve">bflixmedia.com</t>
+          <t xml:space="preserve">carswizz.com</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 349 gün</t>
+          <t xml:space="preserve">8 yıl, 326 gün</t>
         </is>
       </c>
       <c r="E334">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="F334">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="G334" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t xml:space="preserve">birdsofneptune.com</t>
+          <t xml:space="preserve">carttraction.com</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">10 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E335">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="F335">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G335" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t xml:space="preserve">blogbuz.co.uk</t>
+          <t xml:space="preserve">celebrityfashionstyle.com</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 320 gün</t>
+          <t xml:space="preserve">6 yıl, 239 gün</t>
         </is>
       </c>
       <c r="E336">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="F336">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G336" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t xml:space="preserve">blooket.it.com</t>
+          <t xml:space="preserve">celebzwave.com</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E337">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="F337">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="G337" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t xml:space="preserve">brandedpoetry.com</t>
+          <t xml:space="preserve">coincryptonews.com</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 186 gün</t>
+          <t xml:space="preserve">8 yıl, 235 gün</t>
         </is>
       </c>
       <c r="E338">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="F338">
         <v>44</v>
       </c>
       <c r="G338" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t xml:space="preserve">brooktaube.org</t>
+          <t xml:space="preserve">diarioveloz.com</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">16 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E339">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="F339">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G339" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t xml:space="preserve">butterflylabs.com</t>
+          <t xml:space="preserve">digestcars.com</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 318 gün</t>
+          <t xml:space="preserve">10 yıl, 69 gün</t>
         </is>
       </c>
       <c r="E340">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F340">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="G340" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t xml:space="preserve">butterflyxml.org</t>
+          <t xml:space="preserve">diginte.com</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E341">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F341">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G341" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t xml:space="preserve">cardissection.com</t>
+          <t xml:space="preserve">digitby.com</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 52 gün</t>
+          <t xml:space="preserve">5 yıl, 77 gün</t>
         </is>
       </c>
       <c r="E342">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F342">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G342" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t xml:space="preserve">carswizz.com</t>
+          <t xml:space="preserve">dolledupbyj.com</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 326 gün</t>
+          <t xml:space="preserve">9 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E343">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="F343">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G343" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t xml:space="preserve">carttraction.com</t>
+          <t xml:space="preserve">domaxa.de</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 52 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G344" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t xml:space="preserve">celebrityfashionstyle.com</t>
+          <t xml:space="preserve">eamv.de</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 239 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G345" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t xml:space="preserve">celebzwave.com</t>
+          <t xml:space="preserve">edgeclickpark.com</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 5 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E346">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="F346">
         <v>35</v>
       </c>
       <c r="G346" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t xml:space="preserve">coincryptonews.com</t>
+          <t xml:space="preserve">edumanias.com</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 235 gün</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G347" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t xml:space="preserve">diarioveloz.com</t>
+          <t xml:space="preserve">edutechclass.com</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 118 gün</t>
+          <t xml:space="preserve">5 yıl, 283 gün</t>
         </is>
       </c>
       <c r="E348">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="F348">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G348" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t xml:space="preserve">digestcars.com</t>
+          <t xml:space="preserve">ehmtic2014.com</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 69 gün</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G349" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t xml:space="preserve">diginte.com</t>
+          <t xml:space="preserve">elevatedmagazines.com</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E350">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F350">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G350" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitby.com</t>
+          <t xml:space="preserve">etimos.org</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 77 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E351">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F351">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G351" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t xml:space="preserve">dolledupbyj.com</t>
+          <t xml:space="preserve">filmik.blog</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 287 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E352">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F352">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G352" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t xml:space="preserve">domaxa.de</t>
+          <t xml:space="preserve">firegeezer.com</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">19 yıl, 127 gün</t>
+        </is>
+      </c>
+      <c r="E353">
+        <v>36</v>
+      </c>
+      <c r="F353">
+        <v>41</v>
       </c>
       <c r="G353" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t xml:space="preserve">eamv.de</t>
+          <t xml:space="preserve">followthefold.com</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E354">
+        <v>51</v>
+      </c>
+      <c r="F354">
+        <v>35</v>
       </c>
       <c r="G354" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t xml:space="preserve">edgeclickpark.com</t>
+          <t xml:space="preserve">foreignpolicyi.org</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G355" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t xml:space="preserve">edumanias.com</t>
+          <t xml:space="preserve">frogcars.com</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 116 gün</t>
+        </is>
+      </c>
+      <c r="E356">
+        <v>73</v>
+      </c>
+      <c r="F356">
+        <v>45</v>
       </c>
       <c r="G356" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t xml:space="preserve">edutechclass.com</t>
+          <t xml:space="preserve">gamehuntnews.com</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 283 gün</t>
+          <t xml:space="preserve">4 yıl, 268 gün</t>
         </is>
       </c>
       <c r="E357">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F357">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G357" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t xml:space="preserve">ehmtic2014.com</t>
+          <t xml:space="preserve">globalsoundauthority.com</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
+        </is>
+      </c>
+      <c r="E358">
+        <v>50</v>
+      </c>
+      <c r="F358">
+        <v>35</v>
       </c>
       <c r="G358" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t xml:space="preserve">elevatedmagazines.com</t>
+          <t xml:space="preserve">gopunch.me</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 127 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E359">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="F359">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G359" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t xml:space="preserve">etimos.org</t>
+          <t xml:space="preserve">greenbusinessonly.com</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 215 gün</t>
         </is>
       </c>
       <c r="E360">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="F360">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="G360" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t xml:space="preserve">filmik.blog</t>
+          <t xml:space="preserve">healthonlinedegree.com</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">17 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E361">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F361">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G361" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t xml:space="preserve">firegeezer.com</t>
+          <t xml:space="preserve">hgkberlin.de</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 127 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G362" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t xml:space="preserve">followthefold.com</t>
+          <t xml:space="preserve">ifvodmedia.com</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">4 yıl, 14 gün</t>
         </is>
       </c>
       <c r="E363">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F363">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G363" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t xml:space="preserve">foreignpolicyi.org</t>
+          <t xml:space="preserve">ilnowa.de</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E364">
+        <v>42</v>
+      </c>
+      <c r="F364">
+        <v>37</v>
       </c>
       <c r="G364" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t xml:space="preserve">frogcars.com</t>
+          <t xml:space="preserve">inkdsoul.com</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 116 gün</t>
+          <t xml:space="preserve">7 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E365">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="F365">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="G365" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamehuntnews.com</t>
+          <t xml:space="preserve">insalar.com</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 268 gün</t>
-[...6 lines deleted...]
-        <v>32</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G366" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t xml:space="preserve">gethealthylifestyles.com</t>
+          <t xml:space="preserve">inspiredhomes.uk.com</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 143 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E367">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="F367">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="G367" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t xml:space="preserve">globalsoundauthority.com</t>
+          <t xml:space="preserve">ipsnews.net</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">26 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E368">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="F368">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="G368" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t xml:space="preserve">gopunch.me</t>
+          <t xml:space="preserve">istockanalyst.com</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">20 yıl, 234 gün</t>
         </is>
       </c>
       <c r="E369">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="F369">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="G369" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t xml:space="preserve">greenbusinessonly.com</t>
+          <t xml:space="preserve">jaxtr.com</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 215 gün</t>
+          <t xml:space="preserve">20 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E370">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="F370">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="G370" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t xml:space="preserve">healthonlinedegree.com</t>
+          <t xml:space="preserve">jewelrytrendsetter.com</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 243 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G371" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t xml:space="preserve">hgkberlin.de</t>
+          <t xml:space="preserve">kamagrabax.com</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G372" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t xml:space="preserve">ifvodmedia.com</t>
+          <t xml:space="preserve">latemagazine.com</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 14 gün</t>
+          <t xml:space="preserve">0 yıl, 106 gün</t>
         </is>
       </c>
       <c r="E373">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="F373">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G373" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilnowa.de</t>
+          <t xml:space="preserve">liarsliarsliars.com</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">24 yıl, 142 gün</t>
         </is>
       </c>
       <c r="E374">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="F374">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="G374" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t xml:space="preserve">inkdsoul.com</t>
+          <t xml:space="preserve">makeitmech.com</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 259 gün</t>
+          <t xml:space="preserve">9 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E375">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F375">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="G375" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t xml:space="preserve">insalar.com</t>
+          <t xml:space="preserve">marketsharegroup.com</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">23 yıl, 278 gün</t>
+        </is>
+      </c>
+      <c r="E376">
+        <v>55</v>
+      </c>
+      <c r="F376">
+        <v>45</v>
       </c>
       <c r="G376" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t xml:space="preserve">inspiredhomes.uk.com</t>
+          <t xml:space="preserve">maschinen-insider.de</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G377" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t xml:space="preserve">ipsnews.net</t>
+          <t xml:space="preserve">mommybknowsbest.com</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 12 gün</t>
+          <t xml:space="preserve">16 yıl, 231 gün</t>
         </is>
       </c>
       <c r="E378">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="F378">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="G378" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t xml:space="preserve">istockanalyst.com</t>
+          <t xml:space="preserve">movieexcite.com</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 234 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E379">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="F379">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="G379" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t xml:space="preserve">jaxtr.com</t>
+          <t xml:space="preserve">mygroundbiz.co.uk</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 72 gün</t>
+          <t xml:space="preserve">2 yıl, 183 gün</t>
         </is>
       </c>
       <c r="E380">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="F380">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="G380" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t xml:space="preserve">jewelrytrendsetter.com</t>
+          <t xml:space="preserve">mytechgarbage.net</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
+        </is>
+      </c>
+      <c r="E381">
+        <v>51</v>
+      </c>
+      <c r="F381">
+        <v>35</v>
       </c>
       <c r="G381" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamagrabax.com</t>
+          <t xml:space="preserve">Newsprovider.co.uk</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 205 gün</t>
+        </is>
+      </c>
+      <c r="E382">
+        <v>35</v>
+      </c>
+      <c r="F382">
+        <v>39</v>
       </c>
       <c r="G382" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t xml:space="preserve">latemagazine.com</t>
+          <t xml:space="preserve">nsnbc.me</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 106 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E383">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="F383">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="G383" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t xml:space="preserve">liarsliarsliars.com</t>
+          <t xml:space="preserve">osdigitalworld.com</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 142 gün</t>
-[...6 lines deleted...]
-        <v>50</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G384" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t xml:space="preserve">makeitmech.com</t>
+          <t xml:space="preserve">papertapefilms.com</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 132 gün</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E385">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="F385">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G385" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t xml:space="preserve">marketsharegroup.com</t>
+          <t xml:space="preserve">pinnacle-marketing.com</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 278 gün</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G386" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t xml:space="preserve">maschinen-insider.de</t>
+          <t xml:space="preserve">piratebrowser.com</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 248 gün</t>
+        </is>
+      </c>
+      <c r="E387">
+        <v>70</v>
+      </c>
+      <c r="F387">
+        <v>51</v>
       </c>
       <c r="G387" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t xml:space="preserve">mommybknowsbest.com</t>
+          <t xml:space="preserve">prowiki.info</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 231 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E388">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="F388">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G388" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t xml:space="preserve">movieexcite.com</t>
+          <t xml:space="preserve">punjabeducare.in</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E389">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F389">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G389" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t xml:space="preserve">mygroundbiz.co.uk</t>
+          <t xml:space="preserve">redditworldnews.com</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 183 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G390" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t xml:space="preserve">mytechgarbage.net</t>
+          <t xml:space="preserve">rockbandnews.com</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">1 yıl, 145 gün</t>
         </is>
       </c>
       <c r="E391">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F391">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G391" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t xml:space="preserve">Newsprovider.co.uk</t>
+          <t xml:space="preserve">rubblemagazine.co.uk</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 205 gün</t>
+          <t xml:space="preserve">2 yıl, 73 gün</t>
         </is>
       </c>
       <c r="E392">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F392">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G392" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t xml:space="preserve">nsnbc.me</t>
+          <t xml:space="preserve">rul3z.de</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G393" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t xml:space="preserve">osdigitalworld.com</t>
+          <t xml:space="preserve">schlosskeller-weissenfels.de</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G394" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t xml:space="preserve">papertapefilms.com</t>
+          <t xml:space="preserve">seirler.com</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G395" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t xml:space="preserve">pinnacle-marketing.com</t>
+          <t xml:space="preserve">seriable.com</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">16 yıl, 148 gün</t>
+        </is>
+      </c>
+      <c r="E396">
+        <v>74</v>
+      </c>
+      <c r="F396">
+        <v>51</v>
       </c>
       <c r="G396" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t xml:space="preserve">piratebrowser.com</t>
+          <t xml:space="preserve">sethtaube.net</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 248 gün</t>
+          <t xml:space="preserve">2 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E397">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="F397">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="G397" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t xml:space="preserve">prowiki.info</t>
+          <t xml:space="preserve">slightwave.com</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 154 gün</t>
         </is>
       </c>
       <c r="E398">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F398">
         <v>40</v>
       </c>
       <c r="G398" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t xml:space="preserve">punjabeducare.in</t>
+          <t xml:space="preserve">sumosearch.us</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E399">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F399">
         <v>38</v>
       </c>
       <c r="G399" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t xml:space="preserve">redditworldnews.com</t>
+          <t xml:space="preserve">supergoodcontent.com</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 73 gün</t>
+        </is>
+      </c>
+      <c r="E400">
+        <v>49</v>
+      </c>
+      <c r="F400">
+        <v>34</v>
       </c>
       <c r="G400" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t xml:space="preserve">rockbandnews.com</t>
+          <t xml:space="preserve">suzyfavorhamilton.com</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 145 gün</t>
+          <t xml:space="preserve">26 yıl, 116 gün</t>
         </is>
       </c>
       <c r="E401">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F401">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G401" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t xml:space="preserve">rubblemagazine.co.uk</t>
+          <t xml:space="preserve">takecaffeine.com </t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 73 gün</t>
+          <t xml:space="preserve">5 yıl, 47 gün</t>
         </is>
       </c>
       <c r="E402">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F402">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G402" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t xml:space="preserve">rul3z.de</t>
+          <t xml:space="preserve">tamilbookshelf.com</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">8 yıl, 206 gün</t>
+        </is>
+      </c>
+      <c r="E403">
+        <v>9</v>
+      </c>
+      <c r="F403">
+        <v>30</v>
       </c>
       <c r="G403" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t xml:space="preserve">schlosskeller-weissenfels.de</t>
+          <t xml:space="preserve">techwinks.com.in</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E404">
+        <v>29</v>
+      </c>
+      <c r="F404">
+        <v>38</v>
       </c>
       <c r="G404" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t xml:space="preserve">seirler.com</t>
+          <t xml:space="preserve">thassossummer.com</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 307 gün</t>
+        </is>
+      </c>
+      <c r="E405">
+        <v>13</v>
+      </c>
+      <c r="F405">
+        <v>24</v>
       </c>
       <c r="G405" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t xml:space="preserve">seriable.com</t>
+          <t xml:space="preserve">thebestplacetotravel.com</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 148 gün</t>
+          <t xml:space="preserve">5 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E406">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="F406">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G406" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t xml:space="preserve">sethtaube.net</t>
+          <t xml:space="preserve">theeventchronicle.com</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 45 gün</t>
+          <t xml:space="preserve">12 yıl, 74 gün</t>
         </is>
       </c>
       <c r="E407">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="F407">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="G407" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t xml:space="preserve">slightwave.com</t>
+          <t xml:space="preserve">thescholartimes.com</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 154 gün</t>
-[...6 lines deleted...]
-        <v>40</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G408" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t xml:space="preserve">sumosearch.us</t>
+          <t xml:space="preserve">timenewsact.com</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 27 gün</t>
         </is>
       </c>
       <c r="E409">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F409">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G409" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t xml:space="preserve">supergoodcontent.com</t>
+          <t xml:space="preserve">topcarconnection.com</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 73 gün</t>
+          <t xml:space="preserve">10 yıl, 212 gün</t>
         </is>
       </c>
       <c r="E410">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F410">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G410" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t xml:space="preserve">suzyfavorhamilton.com</t>
+          <t xml:space="preserve">topcarsmodels.com</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 116 gün</t>
+          <t xml:space="preserve">9 yıl, 241 gün</t>
         </is>
       </c>
       <c r="E411">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F411">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G411" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t xml:space="preserve">takecaffeine.com </t>
+          <t xml:space="preserve">tophondacars.com</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 47 gün</t>
+          <t xml:space="preserve">10 yıl, 121 gün</t>
         </is>
       </c>
       <c r="E412">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="F412">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G412" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t xml:space="preserve">tamilbookshelf.com</t>
+          <t xml:space="preserve">topplacetovisit.com</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 206 gün</t>
+          <t xml:space="preserve">10 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E413">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F413">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G413" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t xml:space="preserve">techwinks.com.in</t>
+          <t xml:space="preserve">toy2018.com</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E414">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F414">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G414" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t xml:space="preserve">thassossummer.com</t>
+          <t xml:space="preserve">trekmag.co.uk</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 307 gün</t>
+          <t xml:space="preserve">2 yıl, 11 gün</t>
         </is>
       </c>
       <c r="E415">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F415">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G415" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t xml:space="preserve">thebestplacetotravel.com</t>
+          <t xml:space="preserve">u2t.com</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 143 gün</t>
+          <t xml:space="preserve">3 yıl, 313 gün</t>
         </is>
       </c>
       <c r="E416">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="F416">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G416" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t xml:space="preserve">theeventchronicle.com</t>
+          <t xml:space="preserve">unknown-original.com</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 74 gün</t>
+          <t xml:space="preserve">6 yıl, 226 gün</t>
         </is>
       </c>
       <c r="E417">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="F417">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="G417" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t xml:space="preserve">thescholartimes.com</t>
+          <t xml:space="preserve">upcoming2017.com</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 359 gün</t>
+        </is>
+      </c>
+      <c r="E418">
+        <v>15</v>
+      </c>
+      <c r="F418">
+        <v>29</v>
       </c>
       <c r="G418" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t xml:space="preserve">timenewsact.com</t>
+          <t xml:space="preserve">upcomingcars2017.com</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 27 gün</t>
+          <t xml:space="preserve">11 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E419">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F419">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G419" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t xml:space="preserve">topcarconnection.com</t>
+          <t xml:space="preserve">usawire.com</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 212 gün</t>
+          <t xml:space="preserve">24 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E420">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="F420">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="G420" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t xml:space="preserve">topcarsmodels.com</t>
+          <t xml:space="preserve">videovormedia.com</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 241 gün</t>
+          <t xml:space="preserve">4 yıl, 102 gün</t>
         </is>
       </c>
       <c r="E421">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="F421">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G421" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t xml:space="preserve">tophondacars.com</t>
+          <t xml:space="preserve">vilanovaonline.pt</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 121 gün</t>
-[...6 lines deleted...]
-        <v>46</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G422" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t xml:space="preserve">topplacetovisit.com</t>
+          <t xml:space="preserve">voxtrix.de</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 259 gün</t>
-[...6 lines deleted...]
-        <v>27</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G423" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t xml:space="preserve">toy2018.com</t>
+          <t xml:space="preserve">webrivaig.com/de</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 72 gün</t>
+          <t xml:space="preserve">6 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E424">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F424">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="G424" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t xml:space="preserve">trekmag.co.uk</t>
+          <t xml:space="preserve">wideacademy.com</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 11 gün</t>
+          <t xml:space="preserve">13 yıl, 250 gün</t>
         </is>
       </c>
       <c r="E425">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="F425">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G425" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t xml:space="preserve">u2t.com</t>
+          <t xml:space="preserve">wikitechgo.com</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 313 gün</t>
+          <t xml:space="preserve">5 yıl, 274 gün</t>
         </is>
       </c>
       <c r="E426">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F426">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="G426" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t xml:space="preserve">unknown-original.com</t>
+          <t xml:space="preserve">woodlandreport.com</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 226 gün</t>
+          <t xml:space="preserve">8 yıl, 240 gün</t>
         </is>
       </c>
       <c r="E427">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F427">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="G427" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t xml:space="preserve">upcoming2017.com</t>
+          <t xml:space="preserve">Worthexplainer.com</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 359 gün</t>
+          <t xml:space="preserve">1 yıl, 308 gün</t>
         </is>
       </c>
       <c r="E428">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F428">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G428" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t xml:space="preserve">upcomingcars2017.com</t>
+          <t xml:space="preserve">zanabrush.com</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 42 gün</t>
+          <t xml:space="preserve">5 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E429">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="F429">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="G429" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t xml:space="preserve">usawire.com</t>
+          <t xml:space="preserve">baddiehub.org.uk</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 287 gün</t>
+          <t xml:space="preserve">2 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E430">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F430">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G430" s="2">
-        <v>3000.00</v>
+        <v>3100.00</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t xml:space="preserve">videovormedia.com</t>
+          <t xml:space="preserve">startechbd.org</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 102 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E431">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="F431">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G431" s="2">
-        <v>3000.00</v>
+        <v>3150.00</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t xml:space="preserve">vilanovaonline.pt</t>
+          <t xml:space="preserve">alightmotionmodpro.com</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 16 gün</t>
+        </is>
+      </c>
+      <c r="E432">
+        <v>45</v>
+      </c>
+      <c r="F432">
+        <v>42</v>
       </c>
       <c r="G432" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t xml:space="preserve">voxtrix.de</t>
+          <t xml:space="preserve">bioviki.com</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 124 gün</t>
+        </is>
+      </c>
+      <c r="E433">
+        <v>45</v>
+      </c>
+      <c r="F433">
+        <v>43</v>
       </c>
       <c r="G433" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t xml:space="preserve">webrivaig.com/de</t>
+          <t xml:space="preserve">blunturi.org</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 132 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E434">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="F434">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G434" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t xml:space="preserve">wideacademy.com</t>
+          <t xml:space="preserve">classprayer.com</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 250 gün</t>
+          <t xml:space="preserve">3 yıl, 68 gün</t>
         </is>
       </c>
       <c r="E435">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F435">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G435" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t xml:space="preserve">wikitechgo.com</t>
+          <t xml:space="preserve">costumeplayhub.com</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 274 gün</t>
+          <t xml:space="preserve">2 yıl, 133 gün</t>
         </is>
       </c>
       <c r="E436">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F436">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G436" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t xml:space="preserve">woodlandreport.com</t>
+          <t xml:space="preserve">crispme.co.uk</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 240 gün</t>
+          <t xml:space="preserve">2 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E437">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F437">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G437" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t xml:space="preserve">Worthexplainer.com</t>
+          <t xml:space="preserve">digitaljournal.com</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 308 gün</t>
+          <t xml:space="preserve">27 yıl, 265 gün</t>
         </is>
       </c>
       <c r="E438">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F438">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="G438" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t xml:space="preserve">zanabrush.com</t>
+          <t xml:space="preserve">emeraldtourism.com </t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">8 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E439">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F439">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G439" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t xml:space="preserve">baddiehub.org.uk</t>
+          <t xml:space="preserve">englishlush.com</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 153 gün</t>
+          <t xml:space="preserve">2 yıl, 200 gün</t>
         </is>
       </c>
       <c r="E440">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="F440">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G440" s="2">
-        <v>3100.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t xml:space="preserve">startechbd.org</t>
+          <t xml:space="preserve">espressocoder.co.uk</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E441">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F441">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G441" s="2">
-        <v>3150.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t xml:space="preserve">alightmotionmodpro.com</t>
+          <t xml:space="preserve">howinsights.com</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 16 gün</t>
+          <t xml:space="preserve">2 yıl, 120 gün</t>
         </is>
       </c>
       <c r="E442">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="F442">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G442" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t xml:space="preserve">bioviki.com</t>
+          <t xml:space="preserve">icryptonewzhub.com</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 124 gün</t>
+          <t xml:space="preserve">2 yıl, 34 gün</t>
         </is>
       </c>
       <c r="E443">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F443">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G443" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t xml:space="preserve">blunturi.org</t>
+          <t xml:space="preserve">muchata.com.in</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E444">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F444">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G444" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t xml:space="preserve">classprayer.com</t>
+          <t xml:space="preserve">networkustad.co.uk</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 68 gün</t>
+          <t xml:space="preserve">2 yıl, 322 gün</t>
         </is>
       </c>
       <c r="E445">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="F445">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G445" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t xml:space="preserve">costumeplayhub.com</t>
+          <t xml:space="preserve">nouw.com</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 133 gün</t>
+          <t xml:space="preserve">21 yıl, 39 gün</t>
         </is>
       </c>
       <c r="E446">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="F446">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="G446" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t xml:space="preserve">crispme.co.uk</t>
+          <t xml:space="preserve">techgup.org</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 63 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E447">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F447">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="G447" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitaljournal.com</t>
+          <t xml:space="preserve">technomarking.com</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 265 gün</t>
+          <t xml:space="preserve">5 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E448">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="F448">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="G448" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t xml:space="preserve">emeraldtourism.com </t>
+          <t xml:space="preserve">techprimex.com</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 173 gün</t>
+          <t xml:space="preserve">3 yıl, 54 gün</t>
         </is>
       </c>
       <c r="E449">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F449">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G449" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t xml:space="preserve">englishlush.com</t>
+          <t xml:space="preserve">thevyvymanga.com</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 200 gün</t>
+          <t xml:space="preserve">2 yıl, 14 gün</t>
         </is>
       </c>
       <c r="E450">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F450">
         <v>38</v>
       </c>
       <c r="G450" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t xml:space="preserve">espressocoder.co.uk</t>
+          <t xml:space="preserve">tu.tv</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 63 gün</t>
+          <t xml:space="preserve">19 yıl, 228 gün</t>
         </is>
       </c>
       <c r="E451">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F451">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="G451" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t xml:space="preserve">howinsights.com</t>
+          <t xml:space="preserve">aiotechnical.com.in</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 120 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E452">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F452">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G452" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t xml:space="preserve">icryptonewzhub.com</t>
+          <t xml:space="preserve">myflexbot.co.uk</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 34 gün</t>
+          <t xml:space="preserve">2 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E453">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F453">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G453" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t xml:space="preserve">muchata.com.in</t>
+          <t xml:space="preserve">urbansplatter.com</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E454">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F454">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="G454" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t xml:space="preserve">networkustad.co.uk</t>
+          <t xml:space="preserve">usatimemagazine.co.uk</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 322 gün</t>
+          <t xml:space="preserve">2 yıl, 70 gün</t>
         </is>
       </c>
       <c r="E455">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F455">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G455" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t xml:space="preserve">nouw.com</t>
+          <t xml:space="preserve">wicz.com</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 39 gün</t>
+          <t xml:space="preserve">30 yıl, 312 gün</t>
         </is>
       </c>
       <c r="E456">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="F456">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G456" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t xml:space="preserve">techgup.org</t>
+          <t xml:space="preserve">gforgames.com</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">15 yıl, 262 gün</t>
         </is>
       </c>
       <c r="E457">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="F457">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="G457" s="2">
-        <v>3200.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t xml:space="preserve">technomarking.com</t>
+          <t xml:space="preserve">intelnook.com</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 134 gün</t>
+          <t xml:space="preserve">0 yıl, 86 gün</t>
         </is>
       </c>
       <c r="E458">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F458">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G458" s="2">
-        <v>3200.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t xml:space="preserve">techprimex.com</t>
+          <t xml:space="preserve">TechkoW.com</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 54 gün</t>
+          <t xml:space="preserve">14 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E459">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F459">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G459" s="2">
-        <v>3200.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t xml:space="preserve">thevyvymanga.com</t>
+          <t xml:space="preserve">musicraiser.com</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 14 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G460" s="2">
-        <v>3200.00</v>
+        <v>3570.00</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t xml:space="preserve">tu.tv</t>
+          <t xml:space="preserve">upticktechnology.com</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 228 gün</t>
-[...6 lines deleted...]
-        <v>61</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G461" s="2">
-        <v>3200.00</v>
+        <v>3885.00</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t xml:space="preserve">aiotechnical.com.in</t>
+          <t xml:space="preserve">wownwell.com</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E462">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="F462">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="G462" s="2">
-        <v>3300.00</v>
+        <v>3885.00</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t xml:space="preserve">myflexbot.co.uk</t>
+          <t xml:space="preserve">dailypress.in</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 158 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G463" s="2">
-        <v>3300.00</v>
+        <v>3990.00</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t xml:space="preserve">urbansplatter.com</t>
+          <t xml:space="preserve">allcookingclasses.com</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 337 gün</t>
+          <t xml:space="preserve">7 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E464">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F464">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="G464" s="2">
-        <v>3300.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t xml:space="preserve">usatimemagazine.co.uk</t>
+          <t xml:space="preserve">alternativenews.net</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 70 gün</t>
+          <t xml:space="preserve">27 yıl, 57 gün</t>
         </is>
       </c>
       <c r="E465">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F465">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="G465" s="2">
-        <v>3300.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t xml:space="preserve">wicz.com</t>
+          <t xml:space="preserve">askgamer.com</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t xml:space="preserve">30 yıl, 312 gün</t>
+          <t xml:space="preserve">18 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E466">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="F466">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="G466" s="2">
-        <v>3300.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t xml:space="preserve">gforgames.com</t>
+          <t xml:space="preserve">babybeddingzone.com</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 262 gün</t>
+          <t xml:space="preserve">18 yıl, 116 gün</t>
         </is>
       </c>
       <c r="E467">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="F467">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G467" s="2">
-        <v>3500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t xml:space="preserve">intelnook.com</t>
+          <t xml:space="preserve">bluebeartoys.com</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 86 gün</t>
+          <t xml:space="preserve">11 yıl, 289 gün</t>
         </is>
       </c>
       <c r="E468">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F468">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G468" s="2">
-        <v>3500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t xml:space="preserve">TechkoW.com</t>
+          <t xml:space="preserve">brandfuge.com</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 96 gün</t>
+          <t xml:space="preserve">9 yıl, 318 gün</t>
         </is>
       </c>
       <c r="E469">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="F469">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G469" s="2">
-        <v>3500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t xml:space="preserve">musicraiser.com</t>
+          <t xml:space="preserve">businesinc.com</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 141 gün</t>
         </is>
       </c>
       <c r="G470" s="2">
-        <v>3570.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t xml:space="preserve">upticktechnology.com</t>
+          <t xml:space="preserve">cdhpl.com</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">12 yıl, 214 gün</t>
+        </is>
+      </c>
+      <c r="E471">
+        <v>71</v>
+      </c>
+      <c r="F471">
+        <v>47</v>
       </c>
       <c r="G471" s="2">
-        <v>3885.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t xml:space="preserve">wownwell.com</t>
+          <t xml:space="preserve">cheapesttravelinsurance.com</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 258 gün</t>
+          <t xml:space="preserve">15 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E472">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="F472">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="G472" s="2">
-        <v>3885.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t xml:space="preserve">dailypress.in</t>
+          <t xml:space="preserve">ciicentral.com</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">22 yıl, 225 gün</t>
+        </is>
+      </c>
+      <c r="E473">
+        <v>58</v>
+      </c>
+      <c r="F473">
+        <v>41</v>
       </c>
       <c r="G473" s="2">
-        <v>3990.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t xml:space="preserve">allcookingclasses.com</t>
+          <t xml:space="preserve">crossstone.de</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 118 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G474" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t xml:space="preserve">alternativenews.net</t>
+          <t xml:space="preserve">dailyblogscoop.com</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 57 gün</t>
+          <t xml:space="preserve">15 yıl, 187 gün</t>
         </is>
       </c>
       <c r="E475">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F475">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G475" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t xml:space="preserve">askgamer.com</t>
+          <t xml:space="preserve">dpdlaw.com</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 19 gün</t>
+          <t xml:space="preserve">25 yıl, 230 gün</t>
         </is>
       </c>
       <c r="E476">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F476">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G476" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t xml:space="preserve">babybeddingzone.com</t>
+          <t xml:space="preserve">freshhealthyvending.com</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 116 gün</t>
+          <t xml:space="preserve">16 yıl, 135 gün</t>
         </is>
       </c>
       <c r="E477">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F477">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G477" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t xml:space="preserve">bluebeartoys.com</t>
+          <t xml:space="preserve">goodgamesnews.com</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 289 gün</t>
+          <t xml:space="preserve">4 yıl, 298 gün</t>
         </is>
       </c>
       <c r="E478">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F478">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G478" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t xml:space="preserve">bodystrengthfitness.com</t>
+          <t xml:space="preserve">gotoptens.com</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 115 gün</t>
+          <t xml:space="preserve">9 yıl, 198 gün</t>
         </is>
       </c>
       <c r="E479">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F479">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G479" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t xml:space="preserve">brandfuge.com</t>
+          <t xml:space="preserve">greenpois0n.com</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 318 gün</t>
+          <t xml:space="preserve">10 yıl, 212 gün</t>
         </is>
       </c>
       <c r="E480">
-        <v>7</v>
+        <v>76</v>
       </c>
       <c r="F480">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="G480" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t xml:space="preserve">businesinc.com</t>
+          <t xml:space="preserve">haharvest.com</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 141 gün</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 214 gün</t>
+        </is>
+      </c>
+      <c r="E481">
+        <v>3</v>
+      </c>
+      <c r="F481">
+        <v>21</v>
       </c>
       <c r="G481" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t xml:space="preserve">cdhpl.com</t>
+          <t xml:space="preserve">iniwoo.net</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 214 gün</t>
+          <t xml:space="preserve">17 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E482">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="F482">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G482" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t xml:space="preserve">cheapesttravelinsurance.com</t>
+          <t xml:space="preserve">Inserbia.info</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 5 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E483">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="F483">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="G483" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t xml:space="preserve">ciicentral.com</t>
+          <t xml:space="preserve">kaijugaming.com</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 225 gün</t>
+          <t xml:space="preserve">5 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E484">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="F484">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G484" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t xml:space="preserve">crossstone.de</t>
+          <t xml:space="preserve">kimberleyandkev.com</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 221 gün</t>
+        </is>
+      </c>
+      <c r="E485">
+        <v>17</v>
+      </c>
+      <c r="F485">
+        <v>28</v>
       </c>
       <c r="G485" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t xml:space="preserve">dailyblogscoop.com</t>
+          <t xml:space="preserve">lottelehmannakademie.de</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 187 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G486" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitalcare.org</t>
+          <t xml:space="preserve">manadoexpress.co</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E487">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="F487">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="G487" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t xml:space="preserve">dpdlaw.com</t>
+          <t xml:space="preserve">matthewscottbaker.com</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 230 gün</t>
+          <t xml:space="preserve">18 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E488">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F488">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G488" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t xml:space="preserve">freshhealthyvending.com</t>
+          <t xml:space="preserve">mp3newswire.net</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 135 gün</t>
+          <t xml:space="preserve">26 yıl, 309 gün</t>
         </is>
       </c>
       <c r="E489">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="F489">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="G489" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t xml:space="preserve">goodgamesnews.com</t>
+          <t xml:space="preserve">mymagazine.blog</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 298 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E490">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F490">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="G490" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t xml:space="preserve">gotoptens.com</t>
+          <t xml:space="preserve">newzandar.com</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 198 gün</t>
+          <t xml:space="preserve">2 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E491">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F491">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G491" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t xml:space="preserve">greenpois0n.com</t>
+          <t xml:space="preserve">quepasomiami.com</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 212 gün</t>
+          <t xml:space="preserve">7 yıl, 360 gün</t>
         </is>
       </c>
       <c r="E492">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="F492">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="G492" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t xml:space="preserve">haharvest.com</t>
+          <t xml:space="preserve">soundhealthdoctor.com</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 214 gün</t>
+          <t xml:space="preserve">10 yıl, 109 gün</t>
         </is>
       </c>
       <c r="E493">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="F493">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G493" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t xml:space="preserve">iniwoo.net</t>
+          <t xml:space="preserve">stayhomestaygardening.com</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 301 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E494">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="F494">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="G494" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t xml:space="preserve">Inserbia.info</t>
+          <t xml:space="preserve">switsmell.com</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">7 yıl, 171 gün</t>
         </is>
       </c>
       <c r="E495">
-        <v>70</v>
+        <v>16</v>
       </c>
       <c r="F495">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="G495" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t xml:space="preserve">kaijugaming.com</t>
+          <t xml:space="preserve">techbehest.com</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 44 gün</t>
+          <t xml:space="preserve">4 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E496">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="F496">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G496" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t xml:space="preserve">kimberleyandkev.com</t>
+          <t xml:space="preserve">tekarticle.com</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 221 gün</t>
+          <t xml:space="preserve">0 yıl, 31 gün</t>
         </is>
       </c>
       <c r="E497">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F497">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G497" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t xml:space="preserve">lottelehmannakademie.de</t>
+          <t xml:space="preserve">tensemagazine.com</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 136 gün</t>
+        </is>
+      </c>
+      <c r="E498">
+        <v>28</v>
+      </c>
+      <c r="F498">
+        <v>26</v>
       </c>
       <c r="G498" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t xml:space="preserve">manadoexpress.co</t>
+          <t xml:space="preserve">timeslifestyle.net</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E499">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="F499">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G499" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t xml:space="preserve">matthewscottbaker.com</t>
+          <t xml:space="preserve">toolhip.com</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 319 gün</t>
+          <t xml:space="preserve">8 yıl, 362 gün</t>
         </is>
       </c>
       <c r="E500">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F500">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G500" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t xml:space="preserve">mp3newswire.net</t>
+          <t xml:space="preserve">touristsbook.com</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 309 gün</t>
+          <t xml:space="preserve">11 yıl, 351 gün</t>
         </is>
       </c>
       <c r="E501">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="F501">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="G501" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t xml:space="preserve">mymagazine.blog</t>
+          <t xml:space="preserve">tricksfortech.com</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">7 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E502">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F502">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G502" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t xml:space="preserve">newzandar.com</t>
+          <t xml:space="preserve">ventsmagazine.com</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 95 gün</t>
-[...6 lines deleted...]
-        <v>46</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G503" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t xml:space="preserve">quepasomiami.com</t>
+          <t xml:space="preserve">vergecampus.com</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 360 gün</t>
+          <t xml:space="preserve">14 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E504">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="F504">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G504" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t xml:space="preserve">soundhealthdoctor.com</t>
+          <t xml:space="preserve">wellplayednews.com</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 109 gün</t>
+          <t xml:space="preserve">4 yıl, 214 gün</t>
         </is>
       </c>
       <c r="E505">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F505">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="G505" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t xml:space="preserve">stayhomestaygardening.com</t>
+          <t xml:space="preserve">Knnit.com</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E506">
-[...4 lines deleted...]
-      </c>
       <c r="G506" s="2">
-        <v>4000.00</v>
+        <v>4200.00</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t xml:space="preserve">switsmell.com</t>
+          <t xml:space="preserve">raremagazine.co.uk</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 171 gün</t>
+          <t xml:space="preserve">0 yıl, 349 gün</t>
         </is>
       </c>
       <c r="E507">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="F507">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G507" s="2">
-        <v>4000.00</v>
+        <v>4200.00</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t xml:space="preserve">techbehest.com</t>
+          <t xml:space="preserve">raillynews.com</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 335 gün</t>
-[...6 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">12 yıl, 45 gün</t>
+        </is>
       </c>
       <c r="G508" s="2">
-        <v>4000.00</v>
+        <v>4400.00</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekarticle.com</t>
+          <t xml:space="preserve">techbullion.com</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 31 gün</t>
+          <t xml:space="preserve">9 yıl, 256 gün</t>
         </is>
       </c>
       <c r="E509">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="F509">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="G509" s="2">
-        <v>4000.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t xml:space="preserve">tensemagazine.com</t>
+          <t xml:space="preserve">aaryaeditz.com.in</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 136 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E510">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F510">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="G510" s="2">
-        <v>4000.00</v>
+        <v>4700.00</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t xml:space="preserve">timeslifestyle.net</t>
+          <t xml:space="preserve">moviemad.com.in</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 132 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E511">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="F511">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="G511" s="2">
-        <v>4000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t xml:space="preserve">toolhip.com</t>
+          <t xml:space="preserve">outdoorproject.co.uk</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 362 gün</t>
+          <t xml:space="preserve">2 yıl, 8 gün</t>
         </is>
       </c>
       <c r="E512">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F512">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="G512" s="2">
-        <v>4000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t xml:space="preserve">touristsbook.com</t>
+          <t xml:space="preserve">ventsmagazine.co.uk</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 351 gün</t>
+          <t xml:space="preserve">3 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E513">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="F513">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="G513" s="2">
-        <v>4000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t xml:space="preserve">tricksfortech.com</t>
+          <t xml:space="preserve">computertechreviews.com</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 22 gün</t>
+          <t xml:space="preserve">6 yıl, 4 gün</t>
         </is>
       </c>
       <c r="E514">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F514">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="G514" s="2">
-        <v>4000.00</v>
+        <v>5040.00</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t xml:space="preserve">ventsmagazine.com</t>
+          <t xml:space="preserve">expatguideturkey.com</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">13 yıl, 26 gün</t>
+        </is>
+      </c>
+      <c r="E515">
+        <v>34</v>
+      </c>
+      <c r="F515">
+        <v>45</v>
       </c>
       <c r="G515" s="2">
-        <v>4000.00</v>
+        <v>5250.00</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t xml:space="preserve">vergecampus.com</t>
+          <t xml:space="preserve">theodysseyonline.com</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 143 gün</t>
-[...6 lines deleted...]
-        <v>50</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G516" s="2">
-        <v>4000.00</v>
+        <v>7350.00</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t xml:space="preserve">wellplayednews.com</t>
+          <t xml:space="preserve">thisvid.co.uk</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 214 gün</t>
+          <t xml:space="preserve">3 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E517">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="F517">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G517" s="2">
-        <v>4000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t xml:space="preserve">Knnit.com</t>
+          <t xml:space="preserve">newstimely.co.uk</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 115 gün</t>
+        </is>
+      </c>
+      <c r="E518">
+        <v>41</v>
+      </c>
+      <c r="F518">
+        <v>35</v>
       </c>
       <c r="G518" s="2">
-        <v>4200.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t xml:space="preserve">raremagazine.co.uk</t>
+          <t xml:space="preserve">prowess.org.uk</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 349 gün</t>
+          <t xml:space="preserve">24 yıl, 280 gün</t>
         </is>
       </c>
       <c r="E519">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F519">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="G519" s="2">
-        <v>4200.00</v>
-[...420 lines deleted...]
-      <c r="G533" s="2">
         <v>16000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>