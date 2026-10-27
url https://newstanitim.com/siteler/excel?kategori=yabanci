--- v1 (2026-09-11)
+++ v2 (2026-10-27)
@@ -278,15411 +278,15189 @@
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">3 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E7">
         <v>17</v>
       </c>
       <c r="F7">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>550.00</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">onlineeconomy.org</t>
+          <t xml:space="preserve">alpwebtechnologies.com</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">16 yıl, 283 gün</t>
         </is>
       </c>
       <c r="E8">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="F8">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G8" s="2">
-        <v>600.00</v>
+        <v>750.00</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">alpwebtechnologies.com</t>
+          <t xml:space="preserve">karekod.de</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 283 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E9">
-        <v>57</v>
+        <v>3</v>
       </c>
       <c r="F9">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="G9" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">karekod.de</t>
+          <t xml:space="preserve">notfornoobs.com</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 147 gün</t>
         </is>
       </c>
       <c r="E10">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="F10">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="G10" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">notfornoobs.com</t>
+          <t xml:space="preserve">ordinaryparent.com </t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 147 gün</t>
+          <t xml:space="preserve">1 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E11">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F11">
         <v>31</v>
       </c>
       <c r="G11" s="2">
         <v>750.00</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">ordinaryparent.com </t>
+          <t xml:space="preserve">karavanhaber.com</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 95 gün</t>
+          <t xml:space="preserve">4 yıl, 53 gün</t>
         </is>
       </c>
       <c r="E12">
         <v>14</v>
       </c>
       <c r="F12">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G12" s="2">
-        <v>750.00</v>
+        <v>800.00</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">karavanhaber.com</t>
+          <t xml:space="preserve">remotepaylife.com</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 53 gün</t>
+          <t xml:space="preserve">0 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E13">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F13">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="G13" s="2">
         <v>800.00</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">remotepaylife.com</t>
+          <t xml:space="preserve">tayhaber.com</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 335 gün</t>
+          <t xml:space="preserve">4 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E14">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F14">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G14" s="2">
-        <v>800.00</v>
+        <v>900.00</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">tayhaber.com</t>
+          <t xml:space="preserve">weddingtrendsetter.com</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 356 gün</t>
+          <t xml:space="preserve">15 yıl, 305 gün</t>
         </is>
       </c>
       <c r="E15">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G15" s="2">
         <v>900.00</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">weddingtrendsetter.com</t>
+          <t xml:space="preserve">breastimplantprice.net</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 305 gün</t>
+          <t xml:space="preserve">4 yıl, 66 gün</t>
         </is>
       </c>
       <c r="E16">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F16">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G16" s="2">
-        <v>900.00</v>
+        <v>945.00</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">breastimplantprice.net</t>
+          <t xml:space="preserve">en.buradabiliyorum.com</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 66 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E17">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="F17">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G17" s="2">
         <v>945.00</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">en.buradabiliyorum.com</t>
+          <t xml:space="preserve">autonoumnews.com</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 260 gün</t>
         </is>
       </c>
       <c r="E18">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F18">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G18" s="2">
-        <v>945.00</v>
+        <v>950.00</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">autonoumnews.com</t>
+          <t xml:space="preserve">adanamersin.com</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 260 gün</t>
+          <t xml:space="preserve">4 yıl, 341 gün</t>
         </is>
       </c>
       <c r="E19">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F19">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G19" s="2">
-        <v>950.00</v>
+        <v>990.00</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">adanamersin.com</t>
+          <t xml:space="preserve">ferrovie24.com</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 341 gün</t>
+          <t xml:space="preserve">2 yıl, 123 gün</t>
         </is>
       </c>
       <c r="E20">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F20">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="G20" s="2">
         <v>990.00</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">ferrovie24.com</t>
+          <t xml:space="preserve">actu-maison.com</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 123 gün</t>
-[...6 lines deleted...]
-        <v>28</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G21" s="2">
-        <v>990.00</v>
+        <v>1000.00</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">actu-maison.com</t>
+          <t xml:space="preserve">alwayshobby.com</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">7 yıl, 295 gün</t>
+        </is>
+      </c>
+      <c r="E22">
+        <v>12</v>
+      </c>
+      <c r="F22">
+        <v>22</v>
       </c>
       <c r="G22" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">alwayshobby.com</t>
+          <t xml:space="preserve">automotivegreen.com</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 295 gün</t>
-[...6 lines deleted...]
-        <v>22</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G23" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">automotivegreen.com</t>
+          <t xml:space="preserve">Ayadamha.com</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 131 gün</t>
+        </is>
+      </c>
+      <c r="E24">
+        <v>10</v>
+      </c>
+      <c r="F24">
+        <v>37</v>
       </c>
       <c r="G24" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ayadamha.com</t>
+          <t xml:space="preserve">blackstar-studios.de</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 131 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E25">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F25">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="G25" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">blackstar-studios.de</t>
+          <t xml:space="preserve">Ccguido.com</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E26">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F26">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G26" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ccguido.com</t>
+          <t xml:space="preserve">competitiveinsurancequote.net</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 95 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G27" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">competitiveinsurancequote.net</t>
+          <t xml:space="preserve">doyouknowthese.com</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G28" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">doyouknowthese.com</t>
+          <t xml:space="preserve">Dtbtela.com</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 175 gün</t>
+        </is>
+      </c>
+      <c r="E29">
+        <v>1</v>
+      </c>
+      <c r="F29">
+        <v>36</v>
       </c>
       <c r="G29" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dtbtela.com</t>
+          <t xml:space="preserve">fashionsarab.com</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 175 gün</t>
+          <t xml:space="preserve">7 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E30">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F30">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G30" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">fashionsarab.com</t>
+          <t xml:space="preserve">gamebox.com.tr</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 97 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E31">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F31">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G31" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamebox.com.tr</t>
+          <t xml:space="preserve">gasudeansas.com</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G32" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">gasudeansas.com</t>
+          <t xml:space="preserve">geetaslist.com</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E33">
+        <v>1</v>
+      </c>
+      <c r="F33">
+        <v>36</v>
       </c>
       <c r="G33" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">geetaslist.com</t>
+          <t xml:space="preserve">litsuit.com</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 202 gün</t>
         </is>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F34">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G34" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">litsuit.com</t>
+          <t xml:space="preserve">makesellnft.com</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 202 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G35" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">makesellnft.com</t>
+          <t xml:space="preserve">mediterradmc.com</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G36" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">mediterradmc.com</t>
+          <t xml:space="preserve">metaverseller.net</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G37" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">metaverseller.net</t>
+          <t xml:space="preserve">Mhkjjga.com</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 198 gün</t>
+        </is>
+      </c>
+      <c r="E38">
+        <v>1</v>
+      </c>
+      <c r="F38">
+        <v>35</v>
       </c>
       <c r="G38" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mhkjjga.com</t>
+          <t xml:space="preserve">Mrhass.com</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 91 gün</t>
+          <t xml:space="preserve">3 yıl, 175 gün</t>
         </is>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G39" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mrhass.com</t>
+          <t xml:space="preserve">nownews.com.tr</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 175 gün</t>
+          <t xml:space="preserve">2 yıl, 117 gün</t>
         </is>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G40" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">nownews.com.tr</t>
+          <t xml:space="preserve">persrail.com</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 117 gün</t>
+          <t xml:space="preserve">3 yıl, 64 gün</t>
         </is>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F41">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G41" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">persrail.com</t>
+          <t xml:space="preserve">professionalautomechanic.com</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 64 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G42" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">professionalautomechanic.com</t>
+          <t xml:space="preserve">richluxurylifestyle.com</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 355 gün</t>
+        </is>
+      </c>
+      <c r="E43">
+        <v>60</v>
+      </c>
+      <c r="F43">
+        <v>38</v>
       </c>
       <c r="G43" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">richluxurylifestyle.com</t>
+          <t xml:space="preserve">thingsthings.net</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 355 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G44" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">sockitforward.com</t>
+          <t xml:space="preserve">Tiebak.com</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 52 gün</t>
+          <t xml:space="preserve">0 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E45">
-        <v>61</v>
+        <v>1</v>
       </c>
       <c r="F45">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G45" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">thingsthings.net</t>
+          <t xml:space="preserve">tipsblog.net</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G46" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tiebak.com</t>
+          <t xml:space="preserve">weeky.fr</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 96 gün</t>
-[...6 lines deleted...]
-        <v>29</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G47" s="2">
         <v>1000.00</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">tipsblog.net</t>
+          <t xml:space="preserve">arabrailnews.com</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 360 gün</t>
+        </is>
+      </c>
+      <c r="E48">
+        <v>14</v>
+      </c>
+      <c r="F48">
+        <v>31</v>
       </c>
       <c r="G48" s="2">
-        <v>1000.00</v>
+        <v>1100.00</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">weeky.fr</t>
+          <t xml:space="preserve">spdrivers.net</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E49">
+        <v>56</v>
+      </c>
+      <c r="F49">
+        <v>36</v>
       </c>
       <c r="G49" s="2">
-        <v>1000.00</v>
+        <v>1134.00</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">arabrailnews.com</t>
+          <t xml:space="preserve">jestemdawid.com</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 360 gün</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E50">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="F50">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G50" s="2">
-        <v>1100.00</v>
+        <v>1150.00</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">spdrivers.net</t>
+          <t xml:space="preserve">9timesblue.com</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E51">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F51">
         <v>36</v>
       </c>
       <c r="G51" s="2">
-        <v>1134.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">jestemdawid.com</t>
+          <t xml:space="preserve">ascendingdawnband.com</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E52">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F52">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G52" s="2">
-        <v>1150.00</v>
+        <v>1200.00</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">9timesblue.com</t>
+          <t xml:space="preserve">bestquotestoliveby.com</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">3 yıl, 232 gün</t>
         </is>
       </c>
       <c r="E53">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F53">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G53" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">antirealworld.com</t>
+          <t xml:space="preserve">brraevents.com</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">5 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E54">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F54">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G54" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">ascendingdawnband.com</t>
+          <t xml:space="preserve">choirsofdelusion.net</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E55">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F55">
         <v>36</v>
       </c>
       <c r="G55" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">bestquotestoliveby.com</t>
+          <t xml:space="preserve">classyche.com</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 232 gün</t>
+          <t xml:space="preserve">2 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E56">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="F56">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G56" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">brraevents.com</t>
+          <t xml:space="preserve">democratica.com</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">4 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E57">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="F57">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G57" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">choirsofdelusion.net</t>
+          <t xml:space="preserve">discriminationexists.org</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E58">
         <v>55</v>
       </c>
       <c r="F58">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G58" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">classyche.com</t>
+          <t xml:space="preserve">forumk.biz</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 233 gün</t>
-[...6 lines deleted...]
-        <v>25</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G59" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">coolspaces.tv</t>
+          <t xml:space="preserve">highlandergames.net</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 37 gün</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E60">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F60">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G60" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">democratica.com</t>
+          <t xml:space="preserve">hometownherofilms.com</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 134 gün</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E61">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="F61">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="G61" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">discriminationexists.org</t>
+          <t xml:space="preserve">meliflua.com</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G62" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">dreamhomesexteriors.com</t>
+          <t xml:space="preserve">mrsaturdaynight.net</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E63">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F63">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G63" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">forumk.biz</t>
+          <t xml:space="preserve">nowayband.com</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
+        </is>
+      </c>
+      <c r="E64">
+        <v>54</v>
+      </c>
+      <c r="F64">
+        <v>36</v>
       </c>
       <c r="G64" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">highlandergames.net</t>
+          <t xml:space="preserve">officeoneplus.com</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G65" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">hometownherofilms.com</t>
+          <t xml:space="preserve">realgeeksride.com</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">4 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E66">
         <v>54</v>
       </c>
       <c r="F66">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G66" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">magneticshr.com</t>
+          <t xml:space="preserve">secretsandscandals.net</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 31 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E67">
         <v>55</v>
       </c>
       <c r="F67">
         <v>37</v>
       </c>
       <c r="G67" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">meliflua.com</t>
+          <t xml:space="preserve">spaarx.org</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E68">
+        <v>55</v>
+      </c>
+      <c r="F68">
+        <v>35</v>
       </c>
       <c r="G68" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">mrsaturdaynight.net</t>
+          <t xml:space="preserve">taipeiscooter.com</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">5 yıl, 31 gün</t>
         </is>
       </c>
       <c r="E69">
         <v>54</v>
       </c>
       <c r="F69">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G69" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">nowayband.com</t>
+          <t xml:space="preserve">theobscuredignitaries.com</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E70">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F70">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G70" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">officeoneplus.com</t>
+          <t xml:space="preserve">threeoaksfestival.com</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 5 gün</t>
+        </is>
+      </c>
+      <c r="E71">
+        <v>55</v>
+      </c>
+      <c r="F71">
+        <v>36</v>
       </c>
       <c r="G71" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">operadiperoni.com</t>
+          <t xml:space="preserve">travellertripplanner.com</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">1 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E72">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F72">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G72" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">realgeeksride.com</t>
+          <t xml:space="preserve">triangleofdeath.net</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 356 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E73">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F73">
         <v>36</v>
       </c>
       <c r="G73" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">reportsherald.com</t>
+          <t xml:space="preserve">tribescast.com</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 215 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E74">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="F74">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G74" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">robbase.net</t>
+          <t xml:space="preserve">troyandalana.org</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E75">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F75">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G75" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">secretsandscandals.net</t>
+          <t xml:space="preserve">unifiedprimary.org</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E76">
         <v>55</v>
       </c>
       <c r="F76">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G76" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">spaarx.org</t>
+          <t xml:space="preserve">vwkeyfobbattery.com</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 106 gün</t>
         </is>
       </c>
       <c r="E77">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="F77">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G77" s="2">
         <v>1200.00</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">taipeiscooter.com</t>
+          <t xml:space="preserve">chandigarhbuzz.com</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 31 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G78" s="2">
-        <v>1200.00</v>
+        <v>1365.00</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">techpreneurafrica.com</t>
+          <t xml:space="preserve">relicbusiness.com</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G79" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">theobscuredignitaries.com</t>
+          <t xml:space="preserve">thetrendandstyle.com</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G80" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">thepopculturepalace.com</t>
+          <t xml:space="preserve">truthin24.com</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G81" s="2">
-        <v>1200.00</v>
+        <v>1400.00</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">threeoaksfestival.com</t>
+          <t xml:space="preserve"> psbios.com</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 5 gün</t>
+          <t xml:space="preserve">1 yıl, 343 gün</t>
         </is>
       </c>
       <c r="E82">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="F82">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G82" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">travellertripplanner.com</t>
+          <t xml:space="preserve">easygrader.net</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 356 gün</t>
+          <t xml:space="preserve">4 yıl, 150 gün</t>
         </is>
       </c>
       <c r="E83">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="F83">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G83" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">triangleofdeath.net</t>
+          <t xml:space="preserve">holiwook.com</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">1 yıl, 298 gün</t>
         </is>
       </c>
       <c r="E84">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="F84">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="G84" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">tribescast.com</t>
+          <t xml:space="preserve">jewelleryistanbul.com</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">19 yıl, 199 gün</t>
+        </is>
       </c>
       <c r="G85" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">troyandalana.org</t>
+          <t xml:space="preserve">nullsbrawlapp.tr</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E86">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F86">
         <v>37</v>
       </c>
       <c r="G86" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">unifiedprimary.org</t>
+          <t xml:space="preserve">sglocalnews.com</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 320 gün</t>
         </is>
       </c>
       <c r="E87">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F87">
         <v>36</v>
       </c>
       <c r="G87" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">vwkeyfobbattery.com</t>
+          <t xml:space="preserve">sonicmenuusa.com</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 106 gün</t>
+          <t xml:space="preserve">0 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E88">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="F88">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G88" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">warpspeedgame.com</t>
+          <t xml:space="preserve">subways-menu.co.uk</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">0 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E89">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="F89">
         <v>37</v>
       </c>
       <c r="G89" s="2">
-        <v>1200.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">chandigarhbuzz.com</t>
+          <t xml:space="preserve">worldweddingguide.com</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G90" s="2">
-        <v>1365.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">relicbusiness.com</t>
+          <t xml:space="preserve">wortendo.net</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 289 gün</t>
+        </is>
+      </c>
+      <c r="E91">
+        <v>31</v>
+      </c>
+      <c r="F91">
+        <v>36</v>
       </c>
       <c r="G91" s="2">
-        <v>1400.00</v>
+        <v>1500.00</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">thetrendandstyle.com</t>
+          <t xml:space="preserve">dotimes.co.uk</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 256 gün</t>
+        </is>
+      </c>
+      <c r="E92">
+        <v>42</v>
+      </c>
+      <c r="F92">
+        <v>34</v>
       </c>
       <c r="G92" s="2">
-        <v>1400.00</v>
+        <v>1700.00</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">truthin24.com</t>
+          <t xml:space="preserve">instapv.co.uk</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 247 gün</t>
+        </is>
+      </c>
+      <c r="E93">
+        <v>39</v>
+      </c>
+      <c r="F93">
+        <v>33</v>
       </c>
       <c r="G93" s="2">
-        <v>1400.00</v>
+        <v>1700.00</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve"> psbios.com</t>
+          <t xml:space="preserve">alongtheboards.com</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 343 gün</t>
+          <t xml:space="preserve">6 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E94">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="F94">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G94" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">easygrader.net</t>
+          <t xml:space="preserve">authoritysafes.com</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 150 gün</t>
+          <t xml:space="preserve">19 yıl, 18 gün</t>
         </is>
       </c>
       <c r="E95">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F95">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="G95" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">holiwook.com</t>
+          <t xml:space="preserve">authoritysafes.com</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 298 gün</t>
+          <t xml:space="preserve">19 yıl, 18 gün</t>
         </is>
       </c>
       <c r="E96">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F96">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="G96" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">jewelleryistanbul.com</t>
+          <t xml:space="preserve">avantmediatech.com</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 199 gün</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 272 gün</t>
+        </is>
+      </c>
+      <c r="E97">
+        <v>6</v>
+      </c>
+      <c r="F97">
+        <v>22</v>
       </c>
       <c r="G97" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">nullsbrawlapp.tr</t>
+          <t xml:space="preserve">bajadivide.com</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 161 gün</t>
+          <t xml:space="preserve">4 yıl, 97 gün</t>
         </is>
       </c>
       <c r="E98">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F98">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G98" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">sglocalnews.com</t>
+          <t xml:space="preserve">beachnear.me</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 320 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E99">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F99">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G99" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">sonicmenuusa.com</t>
+          <t xml:space="preserve">beststeamironsof2020.com</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 317 gün</t>
+          <t xml:space="preserve">6 yıl, 255 gün</t>
         </is>
       </c>
       <c r="E100">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F100">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G100" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">subways-menu.co.uk</t>
+          <t xml:space="preserve">bonaffair.com</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 292 gün</t>
+          <t xml:space="preserve">17 yıl, 272 gün</t>
         </is>
       </c>
       <c r="E101">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F101">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G101" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">worldweddingguide.com</t>
+          <t xml:space="preserve">bronythemovie.com</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 170 gün</t>
+        </is>
+      </c>
+      <c r="E102">
+        <v>25</v>
+      </c>
+      <c r="F102">
+        <v>30</v>
       </c>
       <c r="G102" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">wortendo.net</t>
+          <t xml:space="preserve">businessweddings.com</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 289 gün</t>
+          <t xml:space="preserve">7 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E103">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="F103">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G103" s="2">
-        <v>1500.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">dotimes.co.uk</t>
+          <t xml:space="preserve">californiabeat.org</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 256 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E104">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="F104">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G104" s="2">
-        <v>1700.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">instapv.co.uk</t>
+          <t xml:space="preserve">carsmonitor.com</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 247 gün</t>
+          <t xml:space="preserve">9 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E105">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="F105">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G105" s="2">
-        <v>1700.00</v>
+        <v>1701.00</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">alongtheboards.com</t>
+          <t xml:space="preserve">comeaucomputing.com</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 315 gün</t>
+          <t xml:space="preserve">29 yıl, 197 gün</t>
         </is>
       </c>
       <c r="E106">
         <v>56</v>
       </c>
       <c r="F106">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G106" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">authoritysafes.com</t>
+          <t xml:space="preserve">dewassoc.com</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 18 gün</t>
+          <t xml:space="preserve">29 yıl, 197 gün</t>
         </is>
       </c>
       <c r="E107">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="F107">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="G107" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">authoritysafes.com</t>
+          <t xml:space="preserve">empiremovies.com</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 18 gün</t>
+          <t xml:space="preserve">26 yıl, 77 gün</t>
         </is>
       </c>
       <c r="E108">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F108">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="G108" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">avantmediatech.com</t>
+          <t xml:space="preserve">f95zoneusa.net</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 272 gün</t>
+          <t xml:space="preserve">4 yıl, 84 gün</t>
         </is>
       </c>
       <c r="E109">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="F109">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G109" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">bajadivide.com</t>
+          <t xml:space="preserve">flashsplash.org</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 97 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E110">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F110">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G110" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">beachnear.me</t>
+          <t xml:space="preserve">fordnewmodels.com</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 51 gün</t>
         </is>
       </c>
       <c r="E111">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="F111">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G111" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">beststeamironsof2020.com</t>
+          <t xml:space="preserve">forfordlovers.com</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 255 gün</t>
+          <t xml:space="preserve">10 yıl, 8 gün</t>
         </is>
       </c>
       <c r="E112">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="F112">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G112" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">bonaffair.com</t>
+          <t xml:space="preserve">formulasantander.com</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 272 gün</t>
+          <t xml:space="preserve">17 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E113">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F113">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G113" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">bronythemovie.com</t>
+          <t xml:space="preserve">gamingkk.com</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 170 gün</t>
+          <t xml:space="preserve">6 yıl, 171 gün</t>
         </is>
       </c>
       <c r="E114">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="F114">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="G114" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">businessweddings.com</t>
+          <t xml:space="preserve">healthcarereformmagazine.com</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 301 gün</t>
+          <t xml:space="preserve">16 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E115">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="F115">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G115" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">californiabeat.org</t>
+          <t xml:space="preserve">healthlifeandstuff.com</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 185 gün</t>
         </is>
       </c>
       <c r="E116">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F116">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G116" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">carsmonitor.com</t>
+          <t xml:space="preserve">hearttobreathe.com</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 72 gün</t>
+          <t xml:space="preserve">5 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E117">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F117">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G117" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">comeaucomputing.com</t>
+          <t xml:space="preserve">homeheartcraft.com</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 197 gün</t>
+          <t xml:space="preserve">14 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E118">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F118">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="G118" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">dewassoc.com</t>
+          <t xml:space="preserve">ilfc.com</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">29 yıl, 197 gün</t>
+          <t xml:space="preserve">27 yıl, 280 gün</t>
         </is>
       </c>
       <c r="E119">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F119">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G119" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">empiremovies.com</t>
+          <t xml:space="preserve">johnharvards.com</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 77 gün</t>
+          <t xml:space="preserve">28 yıl, 211 gün</t>
         </is>
       </c>
       <c r="E120">
+        <v>46</v>
+      </c>
+      <c r="F120">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G120" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">f95zoneusa.net</t>
+          <t xml:space="preserve">justicesnows.com</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 84 gün</t>
+          <t xml:space="preserve">14 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E121">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="F121">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G121" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">flashsplash.org</t>
+          <t xml:space="preserve">lisscardio.com</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">7 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E122">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="F122">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G122" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">fordnewmodels.com</t>
+          <t xml:space="preserve">manipurjobstation.com</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 51 gün</t>
+          <t xml:space="preserve">0 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E123">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="F123">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G123" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">forfordlovers.com</t>
+          <t xml:space="preserve">mantavya.com</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 8 gün</t>
+          <t xml:space="preserve">8 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E124">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F124">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G124" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">formulasantander.com</t>
+          <t xml:space="preserve">observertree.org</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 22 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E125">
+        <v>63</v>
+      </c>
+      <c r="F125">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G125" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamingkk.com</t>
+          <t xml:space="preserve">omnitos.com</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 171 gün</t>
+          <t xml:space="preserve">10 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E126">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="F126">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G126" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">healthcarereformmagazine.com</t>
+          <t xml:space="preserve">onlinewomeninpolitics.org</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 96 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E127">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F127">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G127" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">healthlifeandstuff.com</t>
+          <t xml:space="preserve">picukinews.com</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 185 gün</t>
+          <t xml:space="preserve">4 yıl, 103 gün</t>
         </is>
       </c>
       <c r="E128">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="F128">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G128" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">hearttobreathe.com</t>
+          <t xml:space="preserve">prodegnews.com</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 258 gün</t>
+          <t xml:space="preserve">4 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E129">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="F129">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G129" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">homeheartcraft.com</t>
+          <t xml:space="preserve">rangolitech.com</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 118 gün</t>
+          <t xml:space="preserve">6 yıl, 216 gün</t>
         </is>
       </c>
       <c r="E130">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="F130">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G130" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilfc.com</t>
+          <t xml:space="preserve">romanceuniversity.org</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 280 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E131">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F131">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G131" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">johnharvards.com</t>
+          <t xml:space="preserve">rpsea.org</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">28 yıl, 211 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E132">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F132">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="G132" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">justicesnows.com</t>
+          <t xml:space="preserve">seattlepostglobe.org</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 173 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E133">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F133">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G133" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">lisscardio.com</t>
+          <t xml:space="preserve">semimd.com</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 19 gün</t>
+          <t xml:space="preserve">15 yıl, 300 gün</t>
         </is>
       </c>
       <c r="E134">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F134">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G134" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">manipurjobstation.com</t>
+          <t xml:space="preserve">siliconerings.best</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 63 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E135">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="F135">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G135" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">mantavya.com</t>
+          <t xml:space="preserve">sqmclubs.com</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 258 gün</t>
+          <t xml:space="preserve">4 yıl, 222 gün</t>
         </is>
       </c>
       <c r="E136">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F136">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G136" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">observertree.org</t>
+          <t xml:space="preserve">terrariumtvofficial.com</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">8 yıl, 130 gün</t>
         </is>
       </c>
       <c r="E137">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F137">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="G137" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">omnitos.com</t>
+          <t xml:space="preserve">the50shousewife.com</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 44 gün</t>
+          <t xml:space="preserve">12 yıl, 25 gün</t>
         </is>
       </c>
       <c r="E138">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="F138">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="G138" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">onlinewomeninpolitics.org</t>
+          <t xml:space="preserve">thebestspanishrecipes.com</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">12 yıl, 60 gün</t>
         </is>
       </c>
       <c r="E139">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="F139">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="G139" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">picukinews.com</t>
+          <t xml:space="preserve">thecoupleconnection.net</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 103 gün</t>
+          <t xml:space="preserve">18 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E140">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="F140">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G140" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">prodegnews.com</t>
+          <t xml:space="preserve">thelandingatlongbeach.com</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 205 gün</t>
+          <t xml:space="preserve">13 yıl, 208 gün</t>
         </is>
       </c>
       <c r="E141">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F141">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="G141" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">rangolitech.com</t>
+          <t xml:space="preserve">theomegacode.com</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 216 gün</t>
+          <t xml:space="preserve">5 yıl, 201 gün</t>
         </is>
       </c>
       <c r="E142">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F142">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G142" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">romanceuniversity.org</t>
+          <t xml:space="preserve">thetoprated.in</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E143">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="F143">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="G143" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">rpsea.org</t>
+          <t xml:space="preserve">top10buddy.com</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E144">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F144">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G144" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">seattlepostglobe.org</t>
+          <t xml:space="preserve">topkitchensinks.com</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">7 yıl, 149 gün</t>
         </is>
       </c>
       <c r="E145">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F145">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="G145" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">semimd.com</t>
+          <t xml:space="preserve">tripsinnederland.com</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 300 gün</t>
+          <t xml:space="preserve">4 yıl, 208 gün</t>
         </is>
       </c>
       <c r="E146">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="F146">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G146" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">siliconerings.best</t>
+          <t xml:space="preserve">truckslane.com</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 354 gün</t>
         </is>
       </c>
       <c r="E147">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F147">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G147" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">sqmclubs.com</t>
+          <t xml:space="preserve">truckszilla.com</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 222 gün</t>
+          <t xml:space="preserve">10 yıl, 121 gün</t>
         </is>
       </c>
       <c r="E148">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="F148">
         <v>44</v>
       </c>
       <c r="G148" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">terrariumtvofficial.com</t>
+          <t xml:space="preserve">upnews360.in</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 130 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E149">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F149">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G149" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">the50shousewife.com</t>
+          <t xml:space="preserve">urbanfarmonline.com</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 25 gün</t>
+          <t xml:space="preserve">17 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E150">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="F150">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G150" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">thebestspanishrecipes.com</t>
+          <t xml:space="preserve">velillum.com</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 60 gün</t>
+          <t xml:space="preserve">9 yıl, 330 gün</t>
         </is>
       </c>
       <c r="E151">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="F151">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="G151" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">thecoupleconnection.net</t>
+          <t xml:space="preserve">vermontrepublic.org</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 95 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E152">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="F152">
         <v>47</v>
       </c>
       <c r="G152" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">thelandingatlongbeach.com</t>
+          <t xml:space="preserve">vzcollective.com</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 208 gün</t>
+          <t xml:space="preserve">8 yıl, 355 gün</t>
         </is>
       </c>
       <c r="E153">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="F153">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G153" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">theomegacode.com</t>
+          <t xml:space="preserve">whiteoutpress.com</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 201 gün</t>
+          <t xml:space="preserve">15 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E154">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F154">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G154" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">thetoprated.in</t>
+          <t xml:space="preserve">yacht-haven-phuket.com</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">28 yıl, 317 gün</t>
         </is>
       </c>
       <c r="E155">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="F155">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="G155" s="2">
         <v>1701.00</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">top10buddy.com</t>
+          <t xml:space="preserve">firedout.com</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 317 gün</t>
+          <t xml:space="preserve">9 yıl, 25 gün</t>
         </is>
       </c>
       <c r="E156">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F156">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="G156" s="2">
-        <v>1701.00</v>
+        <v>1711.50</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">topkitchensinks.com</t>
+          <t xml:space="preserve">bolsademulher.com</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 149 gün</t>
+          <t xml:space="preserve">24 yıl, 281 gün</t>
         </is>
       </c>
       <c r="E157">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="F157">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="G157" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">tripsinnederland.com</t>
+          <t xml:space="preserve">curee.org</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 208 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E158">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="F158">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="G158" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">truckslane.com</t>
+          <t xml:space="preserve">thezenuniverse.org</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 354 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E159">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="F159">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="G159" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">truckszilla.com</t>
+          <t xml:space="preserve">we7.com</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 121 gün</t>
+          <t xml:space="preserve">20 yıl, 233 gün</t>
         </is>
       </c>
       <c r="E160">
         <v>72</v>
       </c>
       <c r="F160">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G160" s="2">
-        <v>1701.00</v>
+        <v>1732.50</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">upnews360.in</t>
+          <t xml:space="preserve">drk-mittelstadt.de</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E161">
-[...4 lines deleted...]
-      </c>
       <c r="G161" s="2">
-        <v>1701.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">urbanfarmonline.com</t>
+          <t xml:space="preserve">willi-brase.de</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 95 gün</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G162" s="2">
-        <v>1701.00</v>
+        <v>1750.00</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">velillum.com</t>
+          <t xml:space="preserve">emlii.com</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 330 gün</t>
+          <t xml:space="preserve">12 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E163">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="F163">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G163" s="2">
-        <v>1701.00</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">vermontrepublic.org</t>
+          <t xml:space="preserve">rumorfix.com</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 315 gün</t>
         </is>
       </c>
       <c r="E164">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="F164">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G164" s="2">
-        <v>1701.00</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">vzcollective.com</t>
+          <t xml:space="preserve">skyviewsign.com</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 355 gün</t>
+          <t xml:space="preserve">4 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E165">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F165">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G165" s="2">
-        <v>1701.00</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">whiteoutpress.com</t>
+          <t xml:space="preserve">turkishweekly.net</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 72 gün</t>
+          <t xml:space="preserve">4 yıl, 204 gün</t>
         </is>
       </c>
       <c r="E166">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="F166">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="G166" s="2">
-        <v>1701.00</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">yacht-haven-phuket.com</t>
+          <t xml:space="preserve">weirdworm.com</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">28 yıl, 317 gün</t>
+          <t xml:space="preserve">16 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E167">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="F167">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="G167" s="2">
-        <v>1701.00</v>
+        <v>1785.00</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">firedout.com</t>
+          <t xml:space="preserve">7sternedeluxe.de</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 25 gün</t>
-[...6 lines deleted...]
-        <v>47</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G168" s="2">
-        <v>1711.50</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">bolsademulher.com</t>
+          <t xml:space="preserve">derconnyihrpony.de</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 281 gün</t>
-[...6 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G169" s="2">
-        <v>1732.50</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">curee.org</t>
+          <t xml:space="preserve">elisabeth-diakonie.de</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E170">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="F170">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G170" s="2">
-        <v>1732.50</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">thezenuniverse.org</t>
+          <t xml:space="preserve">guv-braunschweig.de</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E171">
-[...4 lines deleted...]
-      </c>
       <c r="G171" s="2">
-        <v>1732.50</v>
+        <v>1800.00</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">we7.com</t>
+          <t xml:space="preserve">minimumwagesalary.com</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 233 gün</t>
-[...6 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G172" s="2">
-        <v>1732.50</v>
+        <v>1837.50</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">drk-mittelstadt.de</t>
+          <t xml:space="preserve">rettungshundestaffel-trier.de</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G173" s="2">
-        <v>1750.00</v>
+        <v>1890.00</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">willi-brase.de</t>
+          <t xml:space="preserve">awids.de</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E174">
+        <v>42</v>
+      </c>
+      <c r="F174">
+        <v>37</v>
+      </c>
       <c r="G174" s="2">
-        <v>1750.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">emlii.com</t>
+          <t xml:space="preserve">barapkorg.com</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 173 gün</t>
-[...6 lines deleted...]
-        <v>49</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G175" s="2">
-        <v>1785.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">rumorfix.com</t>
+          <t xml:space="preserve">blaubahn.com</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 315 gün</t>
+          <t xml:space="preserve">4 yıl, 288 gün</t>
         </is>
       </c>
       <c r="E176">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="F176">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="G176" s="2">
-        <v>1785.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">skyviewsign.com</t>
+          <t xml:space="preserve">extratimeout.com/de</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 23 gün</t>
+          <t xml:space="preserve">11 yıl, 20 gün</t>
         </is>
       </c>
       <c r="E177">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="F177">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G177" s="2">
-        <v>1785.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkishweekly.net</t>
+          <t xml:space="preserve">financearray.org</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 204 gün</t>
-[...6 lines deleted...]
-        <v>50</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G178" s="2">
-        <v>1785.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">weirdworm.com</t>
+          <t xml:space="preserve">weiseblog.com</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 292 gün</t>
-[...6 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G179" s="2">
-        <v>1785.00</v>
+        <v>1900.00</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">7sternedeluxe.de</t>
+          <t xml:space="preserve">milekcorp.com/de/</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 211 gün</t>
+        </is>
+      </c>
+      <c r="E180">
+        <v>56</v>
+      </c>
+      <c r="F180">
+        <v>40</v>
       </c>
       <c r="G180" s="2">
-        <v>1800.00</v>
+        <v>1950.00</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">derconnyihrpony.de</t>
+          <t xml:space="preserve">rolling-berlin.de</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E181">
+        <v>19</v>
+      </c>
+      <c r="F181">
+        <v>33</v>
+      </c>
       <c r="G181" s="2">
-        <v>1800.00</v>
+        <v>1990.00</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">elisabeth-diakonie.de</t>
+          <t xml:space="preserve">aiotechnical.com.in</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E182">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F182">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G182" s="2">
-        <v>1800.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">guv-braunschweig.de</t>
+          <t xml:space="preserve">alphaseotools.com</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 75 gün</t>
+        </is>
+      </c>
+      <c r="E183">
+        <v>34</v>
+      </c>
+      <c r="F183">
+        <v>33</v>
       </c>
       <c r="G183" s="2">
-        <v>1800.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">minimumwagesalary.com</t>
+          <t xml:space="preserve">amazingnewsusa.com</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">3 yıl, 300 gün</t>
+        </is>
+      </c>
+      <c r="E184">
+        <v>56</v>
+      </c>
+      <c r="F184">
+        <v>42</v>
       </c>
       <c r="G184" s="2">
-        <v>1837.50</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">rettungshundestaffel-trier.de</t>
+          <t xml:space="preserve">awsrails.com</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 13 gün</t>
+        </is>
+      </c>
+      <c r="E185">
+        <v>54</v>
+      </c>
+      <c r="F185">
+        <v>37</v>
       </c>
       <c r="G185" s="2">
-        <v>1890.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">awids.de</t>
+          <t xml:space="preserve">banyannetwork.org</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E186">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="F186">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G186" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">blaubahn.com</t>
+          <t xml:space="preserve">budcedostu.az</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 288 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G187" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">extratimeout.com/de</t>
+          <t xml:space="preserve">businessinside.co.uk</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 20 gün</t>
+          <t xml:space="preserve">0 yıl, 246 gün</t>
         </is>
       </c>
       <c r="E188">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="F188">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G188" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">weiseblog.com</t>
+          <t xml:space="preserve">cleantechverdict.com</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
+        </is>
+      </c>
+      <c r="E189">
+        <v>54</v>
+      </c>
+      <c r="F189">
+        <v>36</v>
       </c>
       <c r="G189" s="2">
-        <v>1900.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">milekcorp.com/de/</t>
+          <t xml:space="preserve">codeandbehappy.com</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 211 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E190">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F190">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G190" s="2">
-        <v>1950.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">rolling-berlin.de</t>
+          <t xml:space="preserve">deadlyreads.com</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E191">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="F191">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G191" s="2">
-        <v>1990.00</v>
+        <v>2000.00</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">aiotechnical.com.in</t>
+          <t xml:space="preserve">desk-surfing.org</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E192">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F192">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G192" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">alphaseotools.com</t>
+          <t xml:space="preserve">devdoping.az</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 75 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G193" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">amazingnewsusa.com</t>
+          <t xml:space="preserve">digitaalmediabureaunederland.nl</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 300 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E194">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="F194">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G194" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">awsrails.com</t>
+          <t xml:space="preserve">digitalcomicnews.com</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t xml:space="preserve">5 yıl, 13 gün</t>
         </is>
       </c>
       <c r="E195">
         <v>54</v>
       </c>
       <c r="F195">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G195" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">banyannetwork.org</t>
+          <t xml:space="preserve">earnthecryptocurrency.com</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E196">
         <v>54</v>
       </c>
       <c r="F196">
         <v>35</v>
       </c>
       <c r="G196" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">budcedostu.az</t>
+          <t xml:space="preserve">earthrisespace.org</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E197">
+        <v>53</v>
+      </c>
+      <c r="F197">
+        <v>38</v>
       </c>
       <c r="G197" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">businessinside.co.uk</t>
+          <t xml:space="preserve">entrepreneursbreak.com</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 246 gün</t>
+          <t xml:space="preserve">6 yıl, 89 gün</t>
         </is>
       </c>
       <c r="E198">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="F198">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="G198" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">cleantechverdict.com</t>
+          <t xml:space="preserve">exclusivemagazine.co.uk</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">0 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E199">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="F199">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G199" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">codeandbehappy.com</t>
+          <t xml:space="preserve">fascinatinggame.com</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E200">
         <v>54</v>
       </c>
       <c r="F200">
         <v>35</v>
       </c>
       <c r="G200" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">deadlyreads.com</t>
+          <t xml:space="preserve">fokusnachrichten.de </t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E201">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="F201">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="G201" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">desk-surfing.org</t>
+          <t xml:space="preserve">fvo-web.de</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E202">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="F202">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G202" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">devdoping.az</t>
+          <t xml:space="preserve">gamerswift.com</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
+        </is>
+      </c>
+      <c r="E203">
+        <v>53</v>
+      </c>
+      <c r="F203">
+        <v>37</v>
       </c>
       <c r="G203" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitaalmediabureaunederland.nl</t>
+          <t xml:space="preserve">grammartrinds.com</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 306 gün</t>
         </is>
       </c>
       <c r="E204">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="F204">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G204" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitalcomicnews.com</t>
+          <t xml:space="preserve">icee-con.org</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 13 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E205">
         <v>54</v>
       </c>
       <c r="F205">
         <v>36</v>
       </c>
       <c r="G205" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">earnthecryptocurrency.com</t>
+          <t xml:space="preserve">ist-more.org</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E206">
         <v>54</v>
       </c>
       <c r="F206">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G206" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">earthrisespace.org</t>
+          <t xml:space="preserve">jobcenter-immobilien.de</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G207" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">entrepreneursbreak.com</t>
+          <t xml:space="preserve">listentomind.com</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 89 gün</t>
+          <t xml:space="preserve">0 yıl, 67 gün</t>
         </is>
       </c>
       <c r="E208">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="F208">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="G208" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">exclusivemagazine.co.uk</t>
+          <t xml:space="preserve">manyproductsreviews.com</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 158 gün</t>
+          <t xml:space="preserve">5 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E209">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F209">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G209" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">fascinatinggame.com</t>
+          <t xml:space="preserve">mixmoz.com</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 29 gün</t>
         </is>
       </c>
       <c r="E210">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="F210">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="G210" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">fokusnachrichten.de </t>
+          <t xml:space="preserve">nederlandsnieuws24.nl</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F211">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="G211" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">fvo-web.de</t>
+          <t xml:space="preserve">newstwice.net</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="G212" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamerswift.com</t>
+          <t xml:space="preserve">nosnews.nl</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E213">
-        <v>53</v>
+        <v>4</v>
       </c>
       <c r="F213">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G213" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">grammartrinds.com</t>
+          <t xml:space="preserve">nowandpast.com</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 306 gün</t>
+          <t xml:space="preserve">0 yıl, 64 gün</t>
         </is>
       </c>
       <c r="E214">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="F214">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="G214" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">icee-con.org</t>
+          <t xml:space="preserve">nunieuws24.nl</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E215">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="F215">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="G215" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">ist-more.org</t>
+          <t xml:space="preserve">pathtogrow.com</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">4 yıl, 281 gün</t>
         </is>
       </c>
       <c r="E216">
         <v>54</v>
       </c>
       <c r="F216">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G216" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">jobcenter-immobilien.de</t>
+          <t xml:space="preserve">persona-world.net</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E217">
+        <v>55</v>
+      </c>
+      <c r="F217">
+        <v>37</v>
       </c>
       <c r="G217" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">listentomind.com</t>
+          <t xml:space="preserve">planetbead.net</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 67 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E218">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F218">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G218" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">manyproductsreviews.com</t>
+          <t xml:space="preserve">primestargroup.net</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 143 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E219">
         <v>54</v>
       </c>
       <c r="F219">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G219" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">mixmoz.com</t>
+          <t xml:space="preserve">professoridea.com</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 29 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E220">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="F220">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G220" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">nederlandsnieuws24.nl</t>
+          <t xml:space="preserve">rpggamerdad.com</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E221">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="F221">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="G221" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">nosnews.nl</t>
+          <t xml:space="preserve">siit.co</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E222">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="F222">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="G222" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">nowandpast.com</t>
+          <t xml:space="preserve">sozluk.az</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 64 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G223" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">nunieuws24.nl</t>
+          <t xml:space="preserve">thedollarbillmurrays.com</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E224">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="F224">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="G224" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">pathtogrow.com</t>
+          <t xml:space="preserve">theinscribermag.com</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 281 gün</t>
+          <t xml:space="preserve">13 yıl, 165 gün</t>
         </is>
       </c>
       <c r="E225">
+        <v>55</v>
+      </c>
+      <c r="F225">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G225" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">persona-world.net</t>
+          <t xml:space="preserve">themoneyballtrader.com</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E226">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F226">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G226" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">planetbead.net</t>
+          <t xml:space="preserve">thepurpletide.com</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">4 yıl, 356 gün</t>
         </is>
       </c>
       <c r="E227">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F227">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G227" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">primestargroup.net</t>
+          <t xml:space="preserve">townyrealms.net</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E228">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F228">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G228" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">professoridea.com</t>
+          <t xml:space="preserve">upcampus.net</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E229">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F229">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G229" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">rpggamerdad.com</t>
+          <t xml:space="preserve">usartists.org</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E230">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F230">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G230" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">siit.co</t>
+          <t xml:space="preserve">usawire.com</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">24 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E231">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="F231">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G231" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">sozluk.az</t>
+          <t xml:space="preserve">wickland.net</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E232">
+        <v>55</v>
+      </c>
+      <c r="F232">
+        <v>35</v>
       </c>
       <c r="G232" s="2">
         <v>2000.00</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">thedollarbillmurrays.com</t>
+          <t xml:space="preserve">digitalquil.com</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">0 yıl, 226 gün</t>
         </is>
       </c>
       <c r="E233">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F233">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G233" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">theinscribermag.com</t>
+          <t xml:space="preserve">goistanbul.net </t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 165 gün</t>
-[...6 lines deleted...]
-        <v>54</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G234" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">themoneyballtrader.com</t>
+          <t xml:space="preserve">knowworldnow.com</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G235" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">thepurpletide.com</t>
+          <t xml:space="preserve">moralstory.org</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 356 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E236">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F236">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G236" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">townyrealms.net</t>
+          <t xml:space="preserve">sn2.eu/de</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E237">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="F237">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G237" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">upcampus.net</t>
+          <t xml:space="preserve">technotricks.com.in</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E238">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="F238">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G238" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">usartists.org</t>
+          <t xml:space="preserve">techsslash.com</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">6 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E239">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="F239">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G239" s="2">
-        <v>2000.00</v>
+        <v>2100.00</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">usawire.com</t>
+          <t xml:space="preserve">arcenturf.org</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 287 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E240">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="F240">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="G240" s="2">
-        <v>2000.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">wickland.net</t>
+          <t xml:space="preserve">assimilasjon.com</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G241" s="2">
-        <v>2000.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitalquil.com</t>
+          <t xml:space="preserve">balzaromagazine.co.uk</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 226 gün</t>
+          <t xml:space="preserve">0 yıl, 212 gün</t>
         </is>
       </c>
       <c r="E242">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F242">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G242" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">goistanbul.net </t>
+          <t xml:space="preserve">baureihe650.de</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E243">
+        <v>41</v>
+      </c>
+      <c r="F243">
+        <v>36</v>
+      </c>
       <c r="G243" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">knowworldnow.com</t>
+          <t xml:space="preserve">biliumnews.co.uk</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 152 gün</t>
+        </is>
+      </c>
+      <c r="E244">
+        <v>41</v>
+      </c>
+      <c r="F244">
+        <v>34</v>
       </c>
       <c r="G244" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">moralstory.org</t>
+          <t xml:space="preserve">blauautonom.com</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">2 yıl, 109 gün</t>
+        </is>
       </c>
       <c r="G245" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">sn2.eu/de</t>
+          <t xml:space="preserve">digitaljournalusa.co.uk</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 199 gün</t>
         </is>
       </c>
       <c r="E246">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F246">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G246" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">technotricks.com.in</t>
+          <t xml:space="preserve">flypapermagazine.com</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 148 gün</t>
         </is>
       </c>
       <c r="E247">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F247">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G247" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">techsslash.com</t>
+          <t xml:space="preserve">forumbase.org</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 98 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E248">
         <v>68</v>
       </c>
       <c r="F248">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="G248" s="2">
-        <v>2100.00</v>
+        <v>2200.00</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">arcenturf.org</t>
+          <t xml:space="preserve">glolights.co</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E249">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F249">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G249" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">balzaromagazine.co.uk</t>
+          <t xml:space="preserve">imagefaps.co.uk</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 212 gün</t>
+          <t xml:space="preserve">0 yıl, 220 gün</t>
         </is>
       </c>
       <c r="E250">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F250">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="G250" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">baureihe650.de</t>
+          <t xml:space="preserve">juntosseguros.blog</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E251">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="F251">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G251" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">biliumnews.co.uk</t>
+          <t xml:space="preserve">lasermagazine.co.uk</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 152 gün</t>
+          <t xml:space="preserve">0 yıl, 227 gün</t>
         </is>
       </c>
       <c r="E252">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F252">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G252" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">blauautonom.com</t>
+          <t xml:space="preserve">readmymanga.com</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 109 gün</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 363 gün</t>
+        </is>
+      </c>
+      <c r="E253">
+        <v>39</v>
+      </c>
+      <c r="F253">
+        <v>34</v>
       </c>
       <c r="G253" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitaljournalusa.co.uk</t>
+          <t xml:space="preserve">shopnbny.com</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 199 gün</t>
+          <t xml:space="preserve">4 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E254">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F254">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G254" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">flypapermagazine.com</t>
+          <t xml:space="preserve">techsslaash.com</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 148 gün</t>
+          <t xml:space="preserve">2 yıl, 98 gün</t>
         </is>
       </c>
       <c r="E255">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F255">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G255" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">forumbase.org</t>
+          <t xml:space="preserve">trucofax.com</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 307 gün</t>
         </is>
       </c>
       <c r="E256">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="F256">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="G256" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">glolights.co</t>
+          <t xml:space="preserve">ustimemagazine.co.uk</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 144 gün</t>
         </is>
       </c>
       <c r="E257">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F257">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G257" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">imagefaps.co.uk</t>
+          <t xml:space="preserve">wittymagazine.co.uk</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 220 gün</t>
+          <t xml:space="preserve">1 yıl, 226 gün</t>
         </is>
       </c>
       <c r="E258">
         <v>41</v>
       </c>
       <c r="F258">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G258" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">juntosseguros.blog</t>
+          <t xml:space="preserve">wordlehintjournal.com</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 138 gün</t>
         </is>
       </c>
       <c r="E259">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="F259">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G259" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">lasermagazine.co.uk</t>
+          <t xml:space="preserve">writerblog.co.uk</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 227 gün</t>
+          <t xml:space="preserve">0 yıl, 294 gün</t>
         </is>
       </c>
       <c r="E260">
         <v>40</v>
       </c>
       <c r="F260">
         <v>35</v>
       </c>
       <c r="G260" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">readmymanga.com</t>
+          <t xml:space="preserve">zapcrest.co.uk</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 363 gün</t>
+          <t xml:space="preserve">0 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E261">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F261">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G261" s="2">
         <v>2200.00</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">shopnbny.com</t>
+          <t xml:space="preserve">vaporizero.com</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 210 gün</t>
+          <t xml:space="preserve">7 yıl, 273 gün</t>
         </is>
       </c>
       <c r="E262">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F262">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G262" s="2">
-        <v>2200.00</v>
+        <v>2268.00</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">techsslaash.com</t>
+          <t xml:space="preserve">analar.az</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 98 gün</t>
-[...6 lines deleted...]
-        <v>43</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G263" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">trucofax.com</t>
+          <t xml:space="preserve">bignewsnetwork.com</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 307 gün</t>
+          <t xml:space="preserve">25 yıl, 343 gün</t>
         </is>
       </c>
       <c r="E264">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="F264">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="G264" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">ustimemagazine.co.uk</t>
+          <t xml:space="preserve">bizwell.co.uk</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 144 gün</t>
+          <t xml:space="preserve">0 yıl, 247 gün</t>
         </is>
       </c>
       <c r="E265">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F265">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G265" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">wittymagazine.co.uk</t>
+          <t xml:space="preserve">factnews.co.uk</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 226 gün</t>
+          <t xml:space="preserve">0 yıl, 177 gün</t>
         </is>
       </c>
       <c r="E266">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="F266">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G266" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">wordlehintjournal.com</t>
+          <t xml:space="preserve">futuresbytes.co.uk</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 138 gün</t>
+          <t xml:space="preserve">0 yıl, 292 gün</t>
         </is>
       </c>
       <c r="E267">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F267">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G267" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">writerblog.co.uk</t>
+          <t xml:space="preserve">i̇lk.az</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 294 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G268" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">zapcrest.co.uk</t>
+          <t xml:space="preserve">influencersgonewildcom.com</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 258 gün</t>
+          <t xml:space="preserve">1 yıl, 153 gün</t>
         </is>
       </c>
       <c r="E269">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F269">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G269" s="2">
-        <v>2200.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">vaporizero.com</t>
+          <t xml:space="preserve">patizonet.com/de/</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 273 gün</t>
+          <t xml:space="preserve">9 yıl, 280 gün</t>
         </is>
       </c>
       <c r="E270">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="F270">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G270" s="2">
-        <v>2268.00</v>
+        <v>2300.00</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">analar.az</t>
+          <t xml:space="preserve">programminginsider.com</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 311 gün</t>
+        </is>
+      </c>
+      <c r="E271">
+        <v>59</v>
+      </c>
+      <c r="F271">
+        <v>56</v>
       </c>
       <c r="G271" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">bignewsnetwork.com</t>
+          <t xml:space="preserve">theactionelite.com</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 343 gün</t>
+          <t xml:space="preserve">14 yıl, 45 gün</t>
         </is>
       </c>
       <c r="E272">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="F272">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G272" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">bizwell.co.uk</t>
+          <t xml:space="preserve">thesalfordmagazine.com</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 247 gün</t>
+          <t xml:space="preserve">0 yıl, 180 gün</t>
         </is>
       </c>
       <c r="E273">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F273">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G273" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">factnews.co.uk</t>
+          <t xml:space="preserve">tuffermagazine.co.uk</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 177 gün</t>
+          <t xml:space="preserve">0 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E274">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="F274">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G274" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">futuresbytes.co.uk</t>
+          <t xml:space="preserve">wordlehintjournal.com</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 292 gün</t>
+          <t xml:space="preserve">0 yıl, 138 gün</t>
         </is>
       </c>
       <c r="E275">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F275">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G275" s="2">
         <v>2300.00</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t xml:space="preserve">i̇lk.az</t>
+          <t xml:space="preserve">turkiyedetehsil.biz</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G276" s="2">
-        <v>2300.00</v>
+        <v>2400.00</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">influencersgonewildcom.com</t>
+          <t xml:space="preserve">burcler.az</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 153 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G277" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">patizonet.com/de/</t>
+          <t xml:space="preserve">businessinspire.co.uk</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 280 gün</t>
+          <t xml:space="preserve">1 yıl, 161 gün</t>
         </is>
       </c>
       <c r="E278">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="F278">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G278" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">programminginsider.com</t>
+          <t xml:space="preserve">edumaster.az</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 311 gün</t>
-[...6 lines deleted...]
-        <v>56</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G279" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">theactionelite.com</t>
+          <t xml:space="preserve">fasalbachao.com</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 45 gün</t>
+          <t xml:space="preserve">5 yıl, 221 gün</t>
         </is>
       </c>
       <c r="E280">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="F280">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G280" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">thesalfordmagazine.com</t>
+          <t xml:space="preserve">fox360.net/de</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 180 gün</t>
+          <t xml:space="preserve">11 yıl, 270 gün</t>
         </is>
       </c>
       <c r="E281">
+        <v>44</v>
+      </c>
+      <c r="F281">
         <v>41</v>
       </c>
-      <c r="F281">
-[...1 lines deleted...]
-      </c>
       <c r="G281" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">tuffermagazine.co.uk</t>
+          <t xml:space="preserve">freebestfonts.com</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 210 gün</t>
+          <t xml:space="preserve">7 yıl, 40 gün</t>
         </is>
       </c>
       <c r="E282">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="F282">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G282" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">wordlehintjournal.com</t>
+          <t xml:space="preserve">futuremagazine.co.uk</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 138 gün</t>
+          <t xml:space="preserve">1 yıl, 286 gün</t>
         </is>
       </c>
       <c r="E283">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F283">
         <v>38</v>
       </c>
       <c r="G283" s="2">
-        <v>2300.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">turkiyedetehsil.biz</t>
+          <t xml:space="preserve">globalinsider.co.uk</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 43 gün</t>
+        </is>
+      </c>
+      <c r="E284">
+        <v>34</v>
+      </c>
+      <c r="F284">
+        <v>34</v>
       </c>
       <c r="G284" s="2">
-        <v>2400.00</v>
+        <v>2500.00</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">burcler.az</t>
+          <t xml:space="preserve">groundmagazine.co.uk</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 194 gün</t>
+        </is>
+      </c>
+      <c r="E285">
+        <v>35</v>
+      </c>
+      <c r="F285">
+        <v>34</v>
       </c>
       <c r="G285" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">businessinspire.co.uk</t>
+          <t xml:space="preserve">hdhub4uu.co.uk</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 161 gün</t>
+          <t xml:space="preserve">0 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E286">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F286">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G286" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">edumaster.az</t>
+          <t xml:space="preserve">i̇zahlar.com</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G287" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t xml:space="preserve">fasalbachao.com</t>
+          <t xml:space="preserve">letmagazine.co.uk</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 221 gün</t>
+          <t xml:space="preserve">0 yıl, 160 gün</t>
         </is>
       </c>
       <c r="E288">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="F288">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="G288" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t xml:space="preserve">fox360.net/de</t>
+          <t xml:space="preserve">moviesming.org</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 270 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E289">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="F289">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G289" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t xml:space="preserve">freebestfonts.com</t>
+          <t xml:space="preserve">mualice.com</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 40 gün</t>
-[...6 lines deleted...]
-        <v>46</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G290" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t xml:space="preserve">futuremagazine.co.uk</t>
+          <t xml:space="preserve">nvbreaking.com</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 286 gün</t>
+          <t xml:space="preserve">0 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E291">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F291">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G291" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t xml:space="preserve">globalinsider.co.uk</t>
+          <t xml:space="preserve">oyuncaq.net</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 43 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G292" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t xml:space="preserve">groundmagazine.co.uk</t>
+          <t xml:space="preserve">physicalfitness.health.blog</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 194 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G293" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t xml:space="preserve">hdhub4uu.co.uk</t>
+          <t xml:space="preserve">pixwox.co.uk</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 158 gün</t>
+          <t xml:space="preserve">2 yıl, 142 gün</t>
         </is>
       </c>
       <c r="E294">
+        <v>38</v>
+      </c>
+      <c r="F294">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G294" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t xml:space="preserve">i̇zahlar.com</t>
+          <t xml:space="preserve">saglamqal.az</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G295" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t xml:space="preserve">letmagazine.co.uk</t>
+          <t xml:space="preserve">somutmedya.com/blog-2</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 160 gün</t>
-[...6 lines deleted...]
-        <v>33</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G296" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t xml:space="preserve">moviesming.org</t>
+          <t xml:space="preserve">statuslar.az</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G297" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t xml:space="preserve">mualice.com</t>
+          <t xml:space="preserve">tehsil.com.az</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G298" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t xml:space="preserve">nvbreaking.com</t>
+          <t xml:space="preserve">topexceltips.com</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 5 gün</t>
-[...6 lines deleted...]
-        <v>30</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G299" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t xml:space="preserve">oyuncaq.net</t>
+          <t xml:space="preserve">tubegalore.uk</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 80 gün</t>
+        </is>
+      </c>
+      <c r="E300">
+        <v>39</v>
+      </c>
+      <c r="F300">
+        <v>37</v>
       </c>
       <c r="G300" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t xml:space="preserve">physicalfitness.health.blog</t>
+          <t xml:space="preserve">urbanmagazines.co.uk</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 161 gün</t>
+        </is>
+      </c>
+      <c r="E301">
+        <v>41</v>
+      </c>
+      <c r="F301">
+        <v>37</v>
       </c>
       <c r="G301" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t xml:space="preserve">pixwox.co.uk</t>
+          <t xml:space="preserve">yuxular.com</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 142 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G302" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t xml:space="preserve">saglamqal.az</t>
+          <t xml:space="preserve">yuxuyozmalari.az</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G303" s="2">
         <v>2500.00</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t xml:space="preserve">somutmedya.com/blog-2</t>
+          <t xml:space="preserve">wisekitten.com</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 211 gün</t>
+        </is>
+      </c>
+      <c r="E304">
+        <v>14</v>
+      </c>
+      <c r="F304">
+        <v>32</v>
       </c>
       <c r="G304" s="2">
-        <v>2500.00</v>
+        <v>2625.00</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t xml:space="preserve">statuslar.az</t>
+          <t xml:space="preserve">orbitalmagazine.co.uk</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 258 gün</t>
+        </is>
+      </c>
+      <c r="E305">
+        <v>41</v>
+      </c>
+      <c r="F305">
+        <v>37</v>
       </c>
       <c r="G305" s="2">
-        <v>2500.00</v>
+        <v>2700.00</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t xml:space="preserve">tehsil.com.az</t>
+          <t xml:space="preserve">pokerplayersalliance.org</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E306">
+        <v>57</v>
+      </c>
+      <c r="F306">
+        <v>44</v>
+      </c>
       <c r="G306" s="2">
-        <v>2500.00</v>
+        <v>2835.00</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t xml:space="preserve">tubegalore.uk</t>
+          <t xml:space="preserve">weisstdudas.com</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 80 gün</t>
-[...6 lines deleted...]
-        <v>37</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G307" s="2">
-        <v>2500.00</v>
+        <v>2900.00</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t xml:space="preserve">urbanmagazines.co.uk</t>
+          <t xml:space="preserve">newserelease.com</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 161 gün</t>
+          <t xml:space="preserve">1 yıl, 200 gün</t>
         </is>
       </c>
       <c r="E308">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F308">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G308" s="2">
-        <v>2500.00</v>
+        <v>2940.00</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuxular.com</t>
+          <t xml:space="preserve">Guestmagazines.co.uk</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 114 gün</t>
+        </is>
+      </c>
+      <c r="E309">
+        <v>39</v>
+      </c>
+      <c r="F309">
+        <v>40</v>
       </c>
       <c r="G309" s="2">
-        <v>2500.00</v>
+        <v>2950.00</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t xml:space="preserve">yuxuyozmalari.az</t>
+          <t xml:space="preserve">Lotology.co.uk</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 159 gün</t>
+        </is>
+      </c>
+      <c r="E310">
+        <v>34</v>
+      </c>
+      <c r="F310">
+        <v>34</v>
       </c>
       <c r="G310" s="2">
-        <v>2500.00</v>
+        <v>2950.00</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t xml:space="preserve">wisekitten.com</t>
+          <t xml:space="preserve">adoptthearts.com</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 211 gün</t>
+          <t xml:space="preserve">5 yıl, 28 gün</t>
         </is>
       </c>
       <c r="E311">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F311">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G311" s="2">
-        <v>2625.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t xml:space="preserve">orbitalmagazine.co.uk</t>
+          <t xml:space="preserve">advancedbc.org</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 258 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E312">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="F312">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G312" s="2">
-        <v>2700.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t xml:space="preserve">pokerplayersalliance.org</t>
+          <t xml:space="preserve">amadaun.net</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">23 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E313">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F313">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G313" s="2">
-        <v>2835.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t xml:space="preserve">weisstdudas.com</t>
+          <t xml:space="preserve">americanceliac.org</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E314">
+        <v>67</v>
+      </c>
+      <c r="F314">
+        <v>49</v>
+      </c>
       <c r="G314" s="2">
-        <v>2900.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t xml:space="preserve">newserelease.com</t>
+          <t xml:space="preserve">atlnightspots.com</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 200 gün</t>
+          <t xml:space="preserve">18 yıl, 354 gün</t>
         </is>
       </c>
       <c r="E315">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="F315">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G315" s="2">
-        <v>2940.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t xml:space="preserve">Guestmagazines.co.uk</t>
+          <t xml:space="preserve">baddiehub.blog</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 114 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E316">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F316">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G316" s="2">
-        <v>2950.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lotology.co.uk</t>
+          <t xml:space="preserve">barefootsworld.net</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 159 gün</t>
+          <t xml:space="preserve">25 yıl, 100 gün</t>
         </is>
       </c>
       <c r="E317">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="F317">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="G317" s="2">
-        <v>2950.00</v>
+        <v>3000.00</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t xml:space="preserve">adoptthearts.com</t>
+          <t xml:space="preserve">bflixmedia.com</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">3 yıl, 349 gün</t>
         </is>
       </c>
       <c r="E318">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="F318">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G318" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t xml:space="preserve">advancedbc.org</t>
+          <t xml:space="preserve">birdsofneptune.com</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E319">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="F319">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G319" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t xml:space="preserve">amadaun.net</t>
+          <t xml:space="preserve">blogbuz.co.uk</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 243 gün</t>
+          <t xml:space="preserve">1 yıl, 320 gün</t>
         </is>
       </c>
       <c r="E320">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="F320">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G320" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t xml:space="preserve">americanceliac.org</t>
+          <t xml:space="preserve">blooket.it.com</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E321">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="F321">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="G321" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t xml:space="preserve">atlnightspots.com</t>
+          <t xml:space="preserve">brandedpoetry.com</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 354 gün</t>
+          <t xml:space="preserve">3 yıl, 186 gün</t>
         </is>
       </c>
       <c r="E322">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="F322">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G322" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t xml:space="preserve">baddiehub.blog</t>
+          <t xml:space="preserve">brooktaube.org</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E323">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F323">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G323" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t xml:space="preserve">barefootsworld.net</t>
+          <t xml:space="preserve">butterflylabs.com</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 100 gün</t>
+          <t xml:space="preserve">16 yıl, 318 gün</t>
         </is>
       </c>
       <c r="E324">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F324">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G324" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t xml:space="preserve">bflixmedia.com</t>
+          <t xml:space="preserve">butterflyxml.org</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 349 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E325">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="F325">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G325" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t xml:space="preserve">birdsofneptune.com</t>
+          <t xml:space="preserve">cardissection.com</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">10 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E326">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F326">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G326" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t xml:space="preserve">blogbuz.co.uk</t>
+          <t xml:space="preserve">carswizz.com</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 320 gün</t>
+          <t xml:space="preserve">8 yıl, 326 gün</t>
         </is>
       </c>
       <c r="E327">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="F327">
         <v>43</v>
       </c>
       <c r="G327" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t xml:space="preserve">blooket.it.com</t>
+          <t xml:space="preserve">carttraction.com</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">10 yıl, 52 gün</t>
         </is>
       </c>
       <c r="E328">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="F328">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="G328" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t xml:space="preserve">brandedpoetry.com</t>
+          <t xml:space="preserve">celebrityfashionstyle.com</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 186 gün</t>
+          <t xml:space="preserve">6 yıl, 239 gün</t>
         </is>
       </c>
       <c r="E329">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="F329">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G329" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t xml:space="preserve">brooktaube.org</t>
+          <t xml:space="preserve">celebzwave.com</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">1 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E330">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F330">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G330" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t xml:space="preserve">butterflylabs.com</t>
+          <t xml:space="preserve">coincryptonews.com</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 318 gün</t>
+          <t xml:space="preserve">8 yıl, 235 gün</t>
         </is>
       </c>
       <c r="E331">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F331">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G331" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t xml:space="preserve">butterflyxml.org</t>
+          <t xml:space="preserve">diarioveloz.com</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">16 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E332">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="F332">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G332" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t xml:space="preserve">cardissection.com</t>
+          <t xml:space="preserve">digestcars.com</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 52 gün</t>
+          <t xml:space="preserve">10 yıl, 69 gün</t>
         </is>
       </c>
       <c r="E333">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="F333">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G333" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t xml:space="preserve">carswizz.com</t>
+          <t xml:space="preserve">diginte.com</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 326 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E334">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="F334">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G334" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t xml:space="preserve">carttraction.com</t>
+          <t xml:space="preserve">digitby.com</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 52 gün</t>
+          <t xml:space="preserve">5 yıl, 77 gün</t>
         </is>
       </c>
       <c r="E335">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="F335">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G335" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t xml:space="preserve">celebrityfashionstyle.com</t>
+          <t xml:space="preserve">dolledupbyj.com</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 239 gün</t>
+          <t xml:space="preserve">9 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E336">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="F336">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G336" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t xml:space="preserve">celebzwave.com</t>
+          <t xml:space="preserve">domaxa.de</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 5 gün</t>
-[...6 lines deleted...]
-        <v>35</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G337" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t xml:space="preserve">coincryptonews.com</t>
+          <t xml:space="preserve">eamv.de</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 235 gün</t>
-[...6 lines deleted...]
-        <v>44</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G338" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t xml:space="preserve">diarioveloz.com</t>
+          <t xml:space="preserve">edgeclickpark.com</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 118 gün</t>
+          <t xml:space="preserve">4 yıl, 321 gün</t>
         </is>
       </c>
       <c r="E339">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="F339">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="G339" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t xml:space="preserve">digestcars.com</t>
+          <t xml:space="preserve">edumanias.com</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 69 gün</t>
-[...6 lines deleted...]
-        <v>45</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G340" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t xml:space="preserve">diginte.com</t>
+          <t xml:space="preserve">edutechclass.com</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 283 gün</t>
         </is>
       </c>
       <c r="E341">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F341">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G341" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitby.com</t>
+          <t xml:space="preserve">ehmtic2014.com</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 77 gün</t>
-[...6 lines deleted...]
-        <v>38</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G342" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t xml:space="preserve">dolledupbyj.com</t>
+          <t xml:space="preserve">elevatedmagazines.com</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 287 gün</t>
+          <t xml:space="preserve">6 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E343">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F343">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="G343" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t xml:space="preserve">domaxa.de</t>
+          <t xml:space="preserve">etimos.org</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E344">
+        <v>33</v>
+      </c>
+      <c r="F344">
+        <v>30</v>
       </c>
       <c r="G344" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t xml:space="preserve">eamv.de</t>
+          <t xml:space="preserve">filmik.blog</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E345">
+        <v>57</v>
+      </c>
+      <c r="F345">
+        <v>36</v>
       </c>
       <c r="G345" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t xml:space="preserve">edgeclickpark.com</t>
+          <t xml:space="preserve">firegeezer.com</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 321 gün</t>
+          <t xml:space="preserve">19 yıl, 127 gün</t>
         </is>
       </c>
       <c r="E346">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="F346">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G346" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t xml:space="preserve">edumanias.com</t>
+          <t xml:space="preserve">followthefold.com</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 319 gün</t>
+        </is>
+      </c>
+      <c r="E347">
+        <v>51</v>
+      </c>
+      <c r="F347">
+        <v>35</v>
       </c>
       <c r="G347" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t xml:space="preserve">edutechclass.com</t>
+          <t xml:space="preserve">foreignpolicyi.org</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 283 gün</t>
-[...6 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G348" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t xml:space="preserve">ehmtic2014.com</t>
+          <t xml:space="preserve">frogcars.com</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 116 gün</t>
+        </is>
+      </c>
+      <c r="E349">
+        <v>73</v>
+      </c>
+      <c r="F349">
+        <v>45</v>
       </c>
       <c r="G349" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t xml:space="preserve">elevatedmagazines.com</t>
+          <t xml:space="preserve">gamehuntnews.com</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 127 gün</t>
+          <t xml:space="preserve">4 yıl, 268 gün</t>
         </is>
       </c>
       <c r="E350">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="F350">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="G350" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t xml:space="preserve">etimos.org</t>
+          <t xml:space="preserve">globalsoundauthority.com</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E351">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="F351">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G351" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t xml:space="preserve">filmik.blog</t>
+          <t xml:space="preserve">gopunch.me</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E352">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F352">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G352" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t xml:space="preserve">firegeezer.com</t>
+          <t xml:space="preserve">greenbusinessonly.com</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 127 gün</t>
+          <t xml:space="preserve">15 yıl, 215 gün</t>
         </is>
       </c>
       <c r="E353">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="F353">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G353" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t xml:space="preserve">followthefold.com</t>
+          <t xml:space="preserve">healthonlinedegree.com</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 319 gün</t>
+          <t xml:space="preserve">17 yıl, 243 gün</t>
         </is>
       </c>
       <c r="E354">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F354">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G354" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t xml:space="preserve">foreignpolicyi.org</t>
+          <t xml:space="preserve">hgkberlin.de</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G355" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t xml:space="preserve">frogcars.com</t>
+          <t xml:space="preserve">ifvodmedia.com</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 116 gün</t>
+          <t xml:space="preserve">4 yıl, 14 gün</t>
         </is>
       </c>
       <c r="E356">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="F356">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="G356" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t xml:space="preserve">gamehuntnews.com</t>
+          <t xml:space="preserve">ilnowa.de</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 268 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E357">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="F357">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G357" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t xml:space="preserve">globalsoundauthority.com</t>
+          <t xml:space="preserve">inkdsoul.com</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">7 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E358">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="F358">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G358" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t xml:space="preserve">gopunch.me</t>
+          <t xml:space="preserve">insalar.com</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G359" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t xml:space="preserve">greenbusinessonly.com</t>
+          <t xml:space="preserve">inspiredhomes.uk.com</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 215 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E360">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="F360">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="G360" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t xml:space="preserve">healthonlinedegree.com</t>
+          <t xml:space="preserve">ipsnews.net</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 243 gün</t>
+          <t xml:space="preserve">26 yıl, 12 gün</t>
         </is>
       </c>
       <c r="E361">
-        <v>55</v>
+        <v>83</v>
       </c>
       <c r="F361">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="G361" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t xml:space="preserve">hgkberlin.de</t>
+          <t xml:space="preserve">istockanalyst.com</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">20 yıl, 234 gün</t>
+        </is>
+      </c>
+      <c r="E362">
+        <v>72</v>
+      </c>
+      <c r="F362">
+        <v>53</v>
       </c>
       <c r="G362" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t xml:space="preserve">ifvodmedia.com</t>
+          <t xml:space="preserve">jaxtr.com</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 14 gün</t>
+          <t xml:space="preserve">20 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E363">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="F363">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G363" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t xml:space="preserve">ilnowa.de</t>
+          <t xml:space="preserve">jewelrytrendsetter.com</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G364" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t xml:space="preserve">inkdsoul.com</t>
+          <t xml:space="preserve">kamagrabax.com</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 259 gün</t>
-[...6 lines deleted...]
-        <v>26</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G365" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t xml:space="preserve">insalar.com</t>
+          <t xml:space="preserve">latemagazine.com</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 106 gün</t>
+        </is>
+      </c>
+      <c r="E366">
+        <v>42</v>
+      </c>
+      <c r="F366">
+        <v>35</v>
       </c>
       <c r="G366" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t xml:space="preserve">inspiredhomes.uk.com</t>
+          <t xml:space="preserve">liarsliarsliars.com</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">24 yıl, 142 gün</t>
         </is>
       </c>
       <c r="E367">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="F367">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="G367" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t xml:space="preserve">ipsnews.net</t>
+          <t xml:space="preserve">makeitmech.com</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 12 gün</t>
+          <t xml:space="preserve">9 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E368">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="F368">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G368" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t xml:space="preserve">istockanalyst.com</t>
+          <t xml:space="preserve">marketsharegroup.com</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 234 gün</t>
+          <t xml:space="preserve">23 yıl, 278 gün</t>
         </is>
       </c>
       <c r="E369">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="F369">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="G369" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t xml:space="preserve">jaxtr.com</t>
+          <t xml:space="preserve">maschinen-insider.de</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t xml:space="preserve">20 yıl, 72 gün</t>
-[...6 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G370" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t xml:space="preserve">jewelrytrendsetter.com</t>
+          <t xml:space="preserve">mommybknowsbest.com</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">16 yıl, 231 gün</t>
+        </is>
+      </c>
+      <c r="E371">
+        <v>69</v>
+      </c>
+      <c r="F371">
+        <v>46</v>
       </c>
       <c r="G371" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t xml:space="preserve">kamagrabax.com</t>
+          <t xml:space="preserve">movieexcite.com</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
+      </c>
+      <c r="E372">
+        <v>48</v>
+      </c>
+      <c r="F372">
+        <v>35</v>
       </c>
       <c r="G372" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t xml:space="preserve">latemagazine.com</t>
+          <t xml:space="preserve">mygroundbiz.co.uk</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 106 gün</t>
+          <t xml:space="preserve">2 yıl, 183 gün</t>
         </is>
       </c>
       <c r="E373">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F373">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="G373" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t xml:space="preserve">liarsliarsliars.com</t>
+          <t xml:space="preserve">mytechgarbage.net</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 142 gün</t>
+          <t xml:space="preserve">5 yıl, 23 gün</t>
         </is>
       </c>
       <c r="E374">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="F374">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G374" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t xml:space="preserve">makeitmech.com</t>
+          <t xml:space="preserve">Newsprovider.co.uk</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 132 gün</t>
+          <t xml:space="preserve">1 yıl, 205 gün</t>
         </is>
       </c>
       <c r="E375">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F375">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="G375" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t xml:space="preserve">marketsharegroup.com</t>
+          <t xml:space="preserve">nsnbc.me</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t xml:space="preserve">23 yıl, 278 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E376">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F376">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G376" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t xml:space="preserve">maschinen-insider.de</t>
+          <t xml:space="preserve">osdigitalworld.com</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G377" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t xml:space="preserve">mommybknowsbest.com</t>
+          <t xml:space="preserve">papertapefilms.com</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 231 gün</t>
+          <t xml:space="preserve">5 yıl, 10 gün</t>
         </is>
       </c>
       <c r="E378">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="F378">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="G378" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t xml:space="preserve">movieexcite.com</t>
+          <t xml:space="preserve">pinnacle-marketing.com</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G379" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t xml:space="preserve">mygroundbiz.co.uk</t>
+          <t xml:space="preserve">piratebrowser.com</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 183 gün</t>
+          <t xml:space="preserve">5 yıl, 248 gün</t>
         </is>
       </c>
       <c r="E380">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="F380">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G380" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t xml:space="preserve">mytechgarbage.net</t>
+          <t xml:space="preserve">prowiki.info</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 23 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E381">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="F381">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G381" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t xml:space="preserve">Newsprovider.co.uk</t>
+          <t xml:space="preserve">punjabeducare.in</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 205 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E382">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F382">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G382" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t xml:space="preserve">nsnbc.me</t>
+          <t xml:space="preserve">redditworldnews.com</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G383" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t xml:space="preserve">osdigitalworld.com</t>
+          <t xml:space="preserve">rockbandnews.com</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">1 yıl, 145 gün</t>
+        </is>
+      </c>
+      <c r="E384">
+        <v>42</v>
+      </c>
+      <c r="F384">
+        <v>39</v>
       </c>
       <c r="G384" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t xml:space="preserve">papertapefilms.com</t>
+          <t xml:space="preserve">rubblemagazine.co.uk</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 10 gün</t>
+          <t xml:space="preserve">2 yıl, 73 gün</t>
         </is>
       </c>
       <c r="E385">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F385">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G385" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t xml:space="preserve">pinnacle-marketing.com</t>
+          <t xml:space="preserve">rul3z.de</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="G386" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t xml:space="preserve">piratebrowser.com</t>
+          <t xml:space="preserve">schlosskeller-weissenfels.de</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 248 gün</t>
-[...6 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G387" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t xml:space="preserve">prowiki.info</t>
+          <t xml:space="preserve">seirler.com</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G388" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t xml:space="preserve">punjabeducare.in</t>
+          <t xml:space="preserve">seriable.com</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">16 yıl, 148 gün</t>
         </is>
       </c>
       <c r="E389">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="F389">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="G389" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t xml:space="preserve">redditworldnews.com</t>
+          <t xml:space="preserve">sethtaube.net</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 45 gün</t>
+        </is>
+      </c>
+      <c r="E390">
+        <v>33</v>
+      </c>
+      <c r="F390">
+        <v>36</v>
       </c>
       <c r="G390" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t xml:space="preserve">rockbandnews.com</t>
+          <t xml:space="preserve">slightwave.com</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 145 gün</t>
+          <t xml:space="preserve">2 yıl, 154 gün</t>
         </is>
       </c>
       <c r="E391">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F391">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G391" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t xml:space="preserve">rubblemagazine.co.uk</t>
+          <t xml:space="preserve">sumosearch.us</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 73 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E392">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="F392">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G392" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t xml:space="preserve">rul3z.de</t>
+          <t xml:space="preserve">supergoodcontent.com</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">0 yıl, 73 gün</t>
+        </is>
+      </c>
+      <c r="E393">
+        <v>49</v>
+      </c>
+      <c r="F393">
+        <v>34</v>
       </c>
       <c r="G393" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t xml:space="preserve">schlosskeller-weissenfels.de</t>
+          <t xml:space="preserve">suzyfavorhamilton.com</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">26 yıl, 116 gün</t>
+        </is>
+      </c>
+      <c r="E394">
+        <v>58</v>
+      </c>
+      <c r="F394">
+        <v>41</v>
       </c>
       <c r="G394" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t xml:space="preserve">seirler.com</t>
+          <t xml:space="preserve">takecaffeine.com </t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 47 gün</t>
+        </is>
+      </c>
+      <c r="E395">
+        <v>16</v>
+      </c>
+      <c r="F395">
+        <v>29</v>
       </c>
       <c r="G395" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t xml:space="preserve">seriable.com</t>
+          <t xml:space="preserve">tamilbookshelf.com</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 148 gün</t>
+          <t xml:space="preserve">8 yıl, 206 gün</t>
         </is>
       </c>
       <c r="E396">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="F396">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="G396" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t xml:space="preserve">sethtaube.net</t>
+          <t xml:space="preserve">techwinks.com.in</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 45 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E397">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F397">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G397" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t xml:space="preserve">slightwave.com</t>
+          <t xml:space="preserve">thassossummer.com</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 154 gün</t>
+          <t xml:space="preserve">11 yıl, 307 gün</t>
         </is>
       </c>
       <c r="E398">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F398">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G398" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t xml:space="preserve">sumosearch.us</t>
+          <t xml:space="preserve">thebestplacetotravel.com</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">5 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E399">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F399">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G399" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t xml:space="preserve">supergoodcontent.com</t>
+          <t xml:space="preserve">theeventchronicle.com</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 73 gün</t>
+          <t xml:space="preserve">12 yıl, 74 gün</t>
         </is>
       </c>
       <c r="E400">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="F400">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G400" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t xml:space="preserve">suzyfavorhamilton.com</t>
+          <t xml:space="preserve">thescholartimes.com</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 116 gün</t>
-[...6 lines deleted...]
-        <v>41</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G401" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t xml:space="preserve">takecaffeine.com </t>
+          <t xml:space="preserve">timenewsact.com</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 47 gün</t>
+          <t xml:space="preserve">4 yıl, 27 gün</t>
         </is>
       </c>
       <c r="E402">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="F402">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G402" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t xml:space="preserve">tamilbookshelf.com</t>
+          <t xml:space="preserve">topcarconnection.com</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 206 gün</t>
+          <t xml:space="preserve">10 yıl, 212 gün</t>
         </is>
       </c>
       <c r="E403">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F403">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G403" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t xml:space="preserve">techwinks.com.in</t>
+          <t xml:space="preserve">topcarsmodels.com</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">9 yıl, 241 gün</t>
         </is>
       </c>
       <c r="E404">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F404">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G404" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t xml:space="preserve">thassossummer.com</t>
+          <t xml:space="preserve">tophondacars.com</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 307 gün</t>
+          <t xml:space="preserve">10 yıl, 121 gün</t>
         </is>
       </c>
       <c r="E405">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="F405">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="G405" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t xml:space="preserve">thebestplacetotravel.com</t>
+          <t xml:space="preserve">topplacetovisit.com</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 143 gün</t>
+          <t xml:space="preserve">10 yıl, 259 gün</t>
         </is>
       </c>
       <c r="E406">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="F406">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G406" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t xml:space="preserve">theeventchronicle.com</t>
+          <t xml:space="preserve">toy2018.com</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 74 gün</t>
+          <t xml:space="preserve">9 yıl, 72 gün</t>
         </is>
       </c>
       <c r="E407">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="F407">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="G407" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t xml:space="preserve">thescholartimes.com</t>
+          <t xml:space="preserve">trekmag.co.uk</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 11 gün</t>
+        </is>
+      </c>
+      <c r="E408">
+        <v>28</v>
+      </c>
+      <c r="F408">
+        <v>27</v>
       </c>
       <c r="G408" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t xml:space="preserve">timenewsact.com</t>
+          <t xml:space="preserve">u2t.com</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 27 gün</t>
+          <t xml:space="preserve">3 yıl, 313 gün</t>
         </is>
       </c>
       <c r="E409">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="F409">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="G409" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t xml:space="preserve">topcarconnection.com</t>
+          <t xml:space="preserve">unknown-original.com</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 212 gün</t>
+          <t xml:space="preserve">6 yıl, 226 gün</t>
         </is>
       </c>
       <c r="E410">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F410">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="G410" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t xml:space="preserve">topcarsmodels.com</t>
+          <t xml:space="preserve">upcoming2017.com</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 241 gün</t>
+          <t xml:space="preserve">10 yıl, 359 gün</t>
         </is>
       </c>
       <c r="E411">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F411">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G411" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t xml:space="preserve">tophondacars.com</t>
+          <t xml:space="preserve">upcomingcars2017.com</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 121 gün</t>
+          <t xml:space="preserve">11 yıl, 42 gün</t>
         </is>
       </c>
       <c r="E412">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="F412">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="G412" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t xml:space="preserve">topplacetovisit.com</t>
+          <t xml:space="preserve">usawire.com</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 259 gün</t>
+          <t xml:space="preserve">24 yıl, 287 gün</t>
         </is>
       </c>
       <c r="E413">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="F413">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G413" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t xml:space="preserve">toy2018.com</t>
+          <t xml:space="preserve">videovormedia.com</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 72 gün</t>
+          <t xml:space="preserve">4 yıl, 102 gün</t>
         </is>
       </c>
       <c r="E414">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="F414">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="G414" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t xml:space="preserve">trekmag.co.uk</t>
+          <t xml:space="preserve">vilanovaonline.pt</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 11 gün</t>
-[...6 lines deleted...]
-        <v>27</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G415" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t xml:space="preserve">u2t.com</t>
+          <t xml:space="preserve">voxtrix.de</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 313 gün</t>
-[...6 lines deleted...]
-        <v>24</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G416" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t xml:space="preserve">unknown-original.com</t>
+          <t xml:space="preserve">webrivaig.com/de</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 226 gün</t>
+          <t xml:space="preserve">6 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E417">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="F417">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="G417" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t xml:space="preserve">upcoming2017.com</t>
+          <t xml:space="preserve">wideacademy.com</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 359 gün</t>
+          <t xml:space="preserve">13 yıl, 250 gün</t>
         </is>
       </c>
       <c r="E418">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F418">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G418" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t xml:space="preserve">upcomingcars2017.com</t>
+          <t xml:space="preserve">wikitechgo.com</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 42 gün</t>
+          <t xml:space="preserve">5 yıl, 274 gün</t>
         </is>
       </c>
       <c r="E419">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F419">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G419" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t xml:space="preserve">usawire.com</t>
+          <t xml:space="preserve">woodlandreport.com</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t xml:space="preserve">24 yıl, 287 gün</t>
+          <t xml:space="preserve">8 yıl, 240 gün</t>
         </is>
       </c>
       <c r="E420">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="F420">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="G420" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t xml:space="preserve">videovormedia.com</t>
+          <t xml:space="preserve">Worthexplainer.com</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 102 gün</t>
+          <t xml:space="preserve">1 yıl, 308 gün</t>
         </is>
       </c>
       <c r="E421">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="F421">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G421" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t xml:space="preserve">vilanovaonline.pt</t>
+          <t xml:space="preserve">zanabrush.com</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">5 yıl, 28 gün</t>
+        </is>
+      </c>
+      <c r="E422">
+        <v>53</v>
+      </c>
+      <c r="F422">
+        <v>38</v>
       </c>
       <c r="G422" s="2">
         <v>3000.00</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t xml:space="preserve">voxtrix.de</t>
+          <t xml:space="preserve">baddiehub.org.uk</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 153 gün</t>
+        </is>
+      </c>
+      <c r="E423">
+        <v>54</v>
+      </c>
+      <c r="F423">
+        <v>43</v>
       </c>
       <c r="G423" s="2">
-        <v>3000.00</v>
+        <v>3100.00</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t xml:space="preserve">webrivaig.com/de</t>
+          <t xml:space="preserve">startechbd.org</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 132 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E424">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="F424">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G424" s="2">
-        <v>3000.00</v>
+        <v>3150.00</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t xml:space="preserve">wideacademy.com</t>
+          <t xml:space="preserve">alightmotionmodpro.com</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 250 gün</t>
+          <t xml:space="preserve">2 yıl, 16 gün</t>
         </is>
       </c>
       <c r="E425">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="F425">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G425" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t xml:space="preserve">wikitechgo.com</t>
+          <t xml:space="preserve">bioviki.com</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 274 gün</t>
+          <t xml:space="preserve">2 yıl, 124 gün</t>
         </is>
       </c>
       <c r="E426">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="F426">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G426" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t xml:space="preserve">woodlandreport.com</t>
+          <t xml:space="preserve">blunturi.org</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 240 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E427">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F427">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G427" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t xml:space="preserve">Worthexplainer.com</t>
+          <t xml:space="preserve">classprayer.com</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 308 gün</t>
+          <t xml:space="preserve">3 yıl, 68 gün</t>
         </is>
       </c>
       <c r="E428">
         <v>20</v>
       </c>
       <c r="F428">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G428" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t xml:space="preserve">zanabrush.com</t>
+          <t xml:space="preserve">costumeplayhub.com</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 28 gün</t>
+          <t xml:space="preserve">2 yıl, 133 gün</t>
         </is>
       </c>
       <c r="E429">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="F429">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G429" s="2">
-        <v>3000.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t xml:space="preserve">baddiehub.org.uk</t>
+          <t xml:space="preserve">crispme.co.uk</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 153 gün</t>
+          <t xml:space="preserve">2 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E430">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F430">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="G430" s="2">
-        <v>3100.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t xml:space="preserve">startechbd.org</t>
+          <t xml:space="preserve">digitaljournal.com</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">27 yıl, 265 gün</t>
         </is>
       </c>
       <c r="E431">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="F431">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="G431" s="2">
-        <v>3150.00</v>
+        <v>3200.00</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t xml:space="preserve">alightmotionmodpro.com</t>
+          <t xml:space="preserve">emeraldtourism.com </t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 16 gün</t>
+          <t xml:space="preserve">8 yıl, 173 gün</t>
         </is>
       </c>
       <c r="E432">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="F432">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G432" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t xml:space="preserve">bioviki.com</t>
+          <t xml:space="preserve">englishlush.com</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 124 gün</t>
+          <t xml:space="preserve">2 yıl, 200 gün</t>
         </is>
       </c>
       <c r="E433">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F433">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="G433" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t xml:space="preserve">blunturi.org</t>
+          <t xml:space="preserve">espressocoder.co.uk</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 63 gün</t>
         </is>
       </c>
       <c r="E434">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F434">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G434" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t xml:space="preserve">classprayer.com</t>
+          <t xml:space="preserve">howinsights.com</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 68 gün</t>
+          <t xml:space="preserve">2 yıl, 120 gün</t>
         </is>
       </c>
       <c r="E435">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F435">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G435" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t xml:space="preserve">costumeplayhub.com</t>
+          <t xml:space="preserve">icryptonewzhub.com</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 133 gün</t>
+          <t xml:space="preserve">2 yıl, 34 gün</t>
         </is>
       </c>
       <c r="E436">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F436">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G436" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t xml:space="preserve">crispme.co.uk</t>
+          <t xml:space="preserve">muchata.com.in</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 63 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E437">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F437">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="G437" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t xml:space="preserve">digitaljournal.com</t>
+          <t xml:space="preserve">networkustad.co.uk</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 265 gün</t>
+          <t xml:space="preserve">2 yıl, 322 gün</t>
         </is>
       </c>
       <c r="E438">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="F438">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="G438" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t xml:space="preserve">emeraldtourism.com </t>
+          <t xml:space="preserve">nouw.com</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 173 gün</t>
+          <t xml:space="preserve">21 yıl, 39 gün</t>
         </is>
       </c>
       <c r="E439">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="F439">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="G439" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t xml:space="preserve">englishlush.com</t>
+          <t xml:space="preserve">techgup.org</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 200 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E440">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="F440">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G440" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t xml:space="preserve">espressocoder.co.uk</t>
+          <t xml:space="preserve">technomarking.com</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 63 gün</t>
+          <t xml:space="preserve">5 yıl, 134 gün</t>
         </is>
       </c>
       <c r="E441">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F441">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="G441" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t xml:space="preserve">howinsights.com</t>
+          <t xml:space="preserve">techprimex.com</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 120 gün</t>
+          <t xml:space="preserve">3 yıl, 54 gün</t>
         </is>
       </c>
       <c r="E442">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="F442">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G442" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t xml:space="preserve">icryptonewzhub.com</t>
+          <t xml:space="preserve">thevyvymanga.com</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 34 gün</t>
+          <t xml:space="preserve">2 yıl, 14 gün</t>
         </is>
       </c>
       <c r="E443">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F443">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G443" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t xml:space="preserve">muchata.com.in</t>
+          <t xml:space="preserve">tu.tv</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">19 yıl, 228 gün</t>
         </is>
       </c>
       <c r="E444">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="F444">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="G444" s="2">
         <v>3200.00</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t xml:space="preserve">networkustad.co.uk</t>
+          <t xml:space="preserve">aiotechnical.com.in</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 322 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E445">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F445">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="G445" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t xml:space="preserve">nouw.com</t>
+          <t xml:space="preserve">myflexbot.co.uk</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t xml:space="preserve">21 yıl, 39 gün</t>
+          <t xml:space="preserve">2 yıl, 158 gün</t>
         </is>
       </c>
       <c r="E446">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="F446">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="G446" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t xml:space="preserve">techgup.org</t>
+          <t xml:space="preserve">urbansplatter.com</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">13 yıl, 337 gün</t>
         </is>
       </c>
       <c r="E447">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F447">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="G447" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t xml:space="preserve">technomarking.com</t>
+          <t xml:space="preserve">usatimemagazine.co.uk</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 134 gün</t>
+          <t xml:space="preserve">2 yıl, 70 gün</t>
         </is>
       </c>
       <c r="E448">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="F448">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G448" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t xml:space="preserve">techprimex.com</t>
+          <t xml:space="preserve">wicz.com</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 54 gün</t>
+          <t xml:space="preserve">30 yıl, 312 gün</t>
         </is>
       </c>
       <c r="E449">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F449">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G449" s="2">
-        <v>3200.00</v>
+        <v>3300.00</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t xml:space="preserve">thevyvymanga.com</t>
+          <t xml:space="preserve">gforgames.com</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 14 gün</t>
+          <t xml:space="preserve">15 yıl, 262 gün</t>
         </is>
       </c>
       <c r="E450">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="F450">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G450" s="2">
-        <v>3200.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t xml:space="preserve">tu.tv</t>
+          <t xml:space="preserve">intelnook.com</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t xml:space="preserve">19 yıl, 228 gün</t>
+          <t xml:space="preserve">0 yıl, 86 gün</t>
         </is>
       </c>
       <c r="E451">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="F451">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="G451" s="2">
-        <v>3200.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t xml:space="preserve">aiotechnical.com.in</t>
+          <t xml:space="preserve">TechkoW.com</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">14 yıl, 96 gün</t>
         </is>
       </c>
       <c r="E452">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="F452">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="G452" s="2">
-        <v>3300.00</v>
+        <v>3500.00</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t xml:space="preserve">myflexbot.co.uk</t>
+          <t xml:space="preserve">musicraiser.com</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 158 gün</t>
-[...6 lines deleted...]
-        <v>42</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G453" s="2">
-        <v>3300.00</v>
+        <v>3570.00</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t xml:space="preserve">urbansplatter.com</t>
+          <t xml:space="preserve">upticktechnology.com</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t xml:space="preserve">13 yıl, 337 gün</t>
-[...6 lines deleted...]
-        <v>51</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G454" s="2">
-        <v>3300.00</v>
+        <v>3885.00</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t xml:space="preserve">usatimemagazine.co.uk</t>
+          <t xml:space="preserve">wownwell.com</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 70 gün</t>
+          <t xml:space="preserve">1 yıl, 258 gün</t>
         </is>
       </c>
       <c r="E455">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F455">
         <v>43</v>
       </c>
       <c r="G455" s="2">
-        <v>3300.00</v>
+        <v>3885.00</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t xml:space="preserve">wicz.com</t>
+          <t xml:space="preserve">dailypress.in</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Nofollow</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t xml:space="preserve">30 yıl, 312 gün</t>
-[...6 lines deleted...]
-        <v>53</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G456" s="2">
-        <v>3300.00</v>
+        <v>3990.00</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t xml:space="preserve">gforgames.com</t>
+          <t xml:space="preserve">allcookingclasses.com</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 262 gün</t>
+          <t xml:space="preserve">7 yıl, 118 gün</t>
         </is>
       </c>
       <c r="E457">
-        <v>75</v>
+        <v>9</v>
       </c>
       <c r="F457">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G457" s="2">
-        <v>3500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t xml:space="preserve">intelnook.com</t>
+          <t xml:space="preserve">alternativenews.net</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 86 gün</t>
+          <t xml:space="preserve">27 yıl, 57 gün</t>
         </is>
       </c>
       <c r="E458">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="F458">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G458" s="2">
-        <v>3500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t xml:space="preserve">TechkoW.com</t>
+          <t xml:space="preserve">askgamer.com</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 96 gün</t>
+          <t xml:space="preserve">18 yıl, 19 gün</t>
         </is>
       </c>
       <c r="E459">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="F459">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="G459" s="2">
-        <v>3500.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t xml:space="preserve">musicraiser.com</t>
+          <t xml:space="preserve">babybeddingzone.com</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">18 yıl, 116 gün</t>
+        </is>
+      </c>
+      <c r="E460">
+        <v>19</v>
+      </c>
+      <c r="F460">
+        <v>36</v>
       </c>
       <c r="G460" s="2">
-        <v>3570.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t xml:space="preserve">upticktechnology.com</t>
+          <t xml:space="preserve">bluebeartoys.com</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">11 yıl, 289 gün</t>
+        </is>
+      </c>
+      <c r="E461">
+        <v>9</v>
+      </c>
+      <c r="F461">
+        <v>23</v>
       </c>
       <c r="G461" s="2">
-        <v>3885.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t xml:space="preserve">wownwell.com</t>
+          <t xml:space="preserve">brandfuge.com</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t xml:space="preserve">1 yıl, 258 gün</t>
+          <t xml:space="preserve">9 yıl, 318 gün</t>
         </is>
       </c>
       <c r="E462">
-        <v>56</v>
+        <v>7</v>
       </c>
       <c r="F462">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G462" s="2">
-        <v>3885.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t xml:space="preserve">dailypress.in</t>
+          <t xml:space="preserve">businesinc.com</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">2 yıl, 141 gün</t>
         </is>
       </c>
       <c r="G463" s="2">
-        <v>3990.00</v>
+        <v>4000.00</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t xml:space="preserve">allcookingclasses.com</t>
+          <t xml:space="preserve">cdhpl.com</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 118 gün</t>
+          <t xml:space="preserve">12 yıl, 214 gün</t>
         </is>
       </c>
       <c r="E464">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="F464">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G464" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t xml:space="preserve">alternativenews.net</t>
+          <t xml:space="preserve">cheapesttravelinsurance.com</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t xml:space="preserve">27 yıl, 57 gün</t>
+          <t xml:space="preserve">15 yıl, 5 gün</t>
         </is>
       </c>
       <c r="E465">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F465">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="G465" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t xml:space="preserve">askgamer.com</t>
+          <t xml:space="preserve">ciicentral.com</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 19 gün</t>
+          <t xml:space="preserve">22 yıl, 225 gün</t>
         </is>
       </c>
       <c r="E466">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="F466">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="G466" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t xml:space="preserve">babybeddingzone.com</t>
+          <t xml:space="preserve">crossstone.de</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 116 gün</t>
-[...6 lines deleted...]
-        <v>36</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G467" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t xml:space="preserve">bluebeartoys.com</t>
+          <t xml:space="preserve">dailyblogscoop.com</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 289 gün</t>
+          <t xml:space="preserve">15 yıl, 187 gün</t>
         </is>
       </c>
       <c r="E468">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F468">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G468" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t xml:space="preserve">brandfuge.com</t>
+          <t xml:space="preserve">dpdlaw.com</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 318 gün</t>
+          <t xml:space="preserve">25 yıl, 230 gün</t>
         </is>
       </c>
       <c r="E469">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="F469">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="G469" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t xml:space="preserve">businesinc.com</t>
+          <t xml:space="preserve">freshhealthyvending.com</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 141 gün</t>
-        </is>
+          <t xml:space="preserve">16 yıl, 135 gün</t>
+        </is>
+      </c>
+      <c r="E470">
+        <v>32</v>
+      </c>
+      <c r="F470">
+        <v>32</v>
       </c>
       <c r="G470" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t xml:space="preserve">cdhpl.com</t>
+          <t xml:space="preserve">goodgamesnews.com</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 214 gün</t>
+          <t xml:space="preserve">4 yıl, 298 gün</t>
         </is>
       </c>
       <c r="E471">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="F471">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="G471" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t xml:space="preserve">cheapesttravelinsurance.com</t>
+          <t xml:space="preserve">gotoptens.com</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 5 gün</t>
+          <t xml:space="preserve">9 yıl, 198 gün</t>
         </is>
       </c>
       <c r="E472">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F472">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G472" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t xml:space="preserve">ciicentral.com</t>
+          <t xml:space="preserve">greenpois0n.com</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t xml:space="preserve">22 yıl, 225 gün</t>
+          <t xml:space="preserve">10 yıl, 212 gün</t>
         </is>
       </c>
       <c r="E473">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="F473">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="G473" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t xml:space="preserve">crossstone.de</t>
+          <t xml:space="preserve">haharvest.com</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">4 yıl, 214 gün</t>
+        </is>
+      </c>
+      <c r="E474">
+        <v>3</v>
+      </c>
+      <c r="F474">
+        <v>21</v>
       </c>
       <c r="G474" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t xml:space="preserve">dailyblogscoop.com</t>
+          <t xml:space="preserve">iniwoo.net</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t xml:space="preserve">15 yıl, 187 gün</t>
+          <t xml:space="preserve">17 yıl, 301 gün</t>
         </is>
       </c>
       <c r="E475">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="F475">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="G475" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t xml:space="preserve">dpdlaw.com</t>
+          <t xml:space="preserve">Inserbia.info</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t xml:space="preserve">25 yıl, 230 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E476">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F476">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="G476" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t xml:space="preserve">freshhealthyvending.com</t>
+          <t xml:space="preserve">kaijugaming.com</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t xml:space="preserve">16 yıl, 135 gün</t>
+          <t xml:space="preserve">5 yıl, 44 gün</t>
         </is>
       </c>
       <c r="E477">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="F477">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="G477" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t xml:space="preserve">goodgamesnews.com</t>
+          <t xml:space="preserve">kimberleyandkev.com</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 298 gün</t>
+          <t xml:space="preserve">11 yıl, 221 gün</t>
         </is>
       </c>
       <c r="E478">
         <v>17</v>
       </c>
       <c r="F478">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G478" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t xml:space="preserve">gotoptens.com</t>
+          <t xml:space="preserve">lottelehmannakademie.de</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 198 gün</t>
-[...6 lines deleted...]
-        <v>39</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G479" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t xml:space="preserve">greenpois0n.com</t>
+          <t xml:space="preserve">manadoexpress.co</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 212 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E480">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="F480">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="G480" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t xml:space="preserve">haharvest.com</t>
+          <t xml:space="preserve">matthewscottbaker.com</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 214 gün</t>
+          <t xml:space="preserve">18 yıl, 319 gün</t>
         </is>
       </c>
       <c r="E481">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="F481">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G481" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t xml:space="preserve">iniwoo.net</t>
+          <t xml:space="preserve">mp3newswire.net</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t xml:space="preserve">17 yıl, 301 gün</t>
+          <t xml:space="preserve">26 yıl, 309 gün</t>
         </is>
       </c>
       <c r="E482">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F482">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G482" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t xml:space="preserve">Inserbia.info</t>
+          <t xml:space="preserve">mymagazine.blog</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E483">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="F483">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G483" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t xml:space="preserve">kaijugaming.com</t>
+          <t xml:space="preserve">newzandar.com</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t xml:space="preserve">5 yıl, 44 gün</t>
+          <t xml:space="preserve">2 yıl, 95 gün</t>
         </is>
       </c>
       <c r="E484">
         <v>67</v>
       </c>
       <c r="F484">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G484" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t xml:space="preserve">kimberleyandkev.com</t>
+          <t xml:space="preserve">quepasomiami.com</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 221 gün</t>
+          <t xml:space="preserve">7 yıl, 360 gün</t>
         </is>
       </c>
       <c r="E485">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="F485">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G485" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t xml:space="preserve">lottelehmannakademie.de</t>
+          <t xml:space="preserve">soundhealthdoctor.com</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">10 yıl, 109 gün</t>
+        </is>
+      </c>
+      <c r="E486">
+        <v>35</v>
+      </c>
+      <c r="F486">
+        <v>41</v>
       </c>
       <c r="G486" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t xml:space="preserve">manadoexpress.co</t>
+          <t xml:space="preserve">stayhomestaygardening.com</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E487">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F487">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="G487" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t xml:space="preserve">matthewscottbaker.com</t>
+          <t xml:space="preserve">switsmell.com</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t xml:space="preserve">18 yıl, 319 gün</t>
+          <t xml:space="preserve">7 yıl, 171 gün</t>
         </is>
       </c>
       <c r="E488">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F488">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G488" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t xml:space="preserve">mp3newswire.net</t>
+          <t xml:space="preserve">techbehest.com</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t xml:space="preserve">26 yıl, 309 gün</t>
+          <t xml:space="preserve">4 yıl, 335 gün</t>
         </is>
       </c>
       <c r="E489">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="F489">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="G489" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t xml:space="preserve">mymagazine.blog</t>
+          <t xml:space="preserve">tekarticle.com</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">0 yıl, 31 gün</t>
         </is>
       </c>
       <c r="E490">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="F490">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G490" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t xml:space="preserve">newzandar.com</t>
+          <t xml:space="preserve">tensemagazine.com</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 95 gün</t>
+          <t xml:space="preserve">6 yıl, 136 gün</t>
         </is>
       </c>
       <c r="E491">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="F491">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="G491" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t xml:space="preserve">quepasomiami.com</t>
+          <t xml:space="preserve">timeslifestyle.net</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 360 gün</t>
+          <t xml:space="preserve">9 yıl, 132 gün</t>
         </is>
       </c>
       <c r="E492">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F492">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G492" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t xml:space="preserve">soundhealthdoctor.com</t>
+          <t xml:space="preserve">toolhip.com</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 yıl, 109 gün</t>
+          <t xml:space="preserve">8 yıl, 362 gün</t>
         </is>
       </c>
       <c r="E493">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="F493">
         <v>41</v>
       </c>
       <c r="G493" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t xml:space="preserve">stayhomestaygardening.com</t>
+          <t xml:space="preserve">touristsbook.com</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">11 yıl, 351 gün</t>
         </is>
       </c>
       <c r="E494">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="F494">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="G494" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t xml:space="preserve">switsmell.com</t>
+          <t xml:space="preserve">tricksfortech.com</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 171 gün</t>
+          <t xml:space="preserve">7 yıl, 22 gün</t>
         </is>
       </c>
       <c r="E495">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F495">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G495" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t xml:space="preserve">techbehest.com</t>
+          <t xml:space="preserve">ventsmagazine.com</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 335 gün</t>
-[...6 lines deleted...]
-        <v>31</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G496" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t xml:space="preserve">tekarticle.com</t>
+          <t xml:space="preserve">vergecampus.com</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 31 gün</t>
+          <t xml:space="preserve">14 yıl, 143 gün</t>
         </is>
       </c>
       <c r="E497">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="F497">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G497" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t xml:space="preserve">tensemagazine.com</t>
+          <t xml:space="preserve">wellplayednews.com</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t xml:space="preserve">6 yıl, 136 gün</t>
+          <t xml:space="preserve">4 yıl, 214 gün</t>
         </is>
       </c>
       <c r="E498">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="F498">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="G498" s="2">
         <v>4000.00</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t xml:space="preserve">timeslifestyle.net</t>
+          <t xml:space="preserve">Knnit.com</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 132 gün</t>
-[...6 lines deleted...]
-        <v>46</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G499" s="2">
-        <v>4000.00</v>
+        <v>4200.00</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t xml:space="preserve">toolhip.com</t>
+          <t xml:space="preserve">raremagazine.co.uk</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 yıl, 362 gün</t>
+          <t xml:space="preserve">0 yıl, 349 gün</t>
         </is>
       </c>
       <c r="E500">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="F500">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G500" s="2">
-        <v>4000.00</v>
+        <v>4200.00</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t xml:space="preserve">touristsbook.com</t>
+          <t xml:space="preserve">raillynews.com</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 yıl, 351 gün</t>
-[...6 lines deleted...]
-        <v>34</v>
+          <t xml:space="preserve">12 yıl, 45 gün</t>
+        </is>
       </c>
       <c r="G501" s="2">
-        <v>4000.00</v>
+        <v>4400.00</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t xml:space="preserve">tricksfortech.com</t>
+          <t xml:space="preserve">techbullion.com</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Dofollow</t>
+          <t>Nofollow</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t xml:space="preserve">7 yıl, 22 gün</t>
+          <t xml:space="preserve">9 yıl, 256 gün</t>
         </is>
       </c>
       <c r="E502">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="F502">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="G502" s="2">
-        <v>4000.00</v>
+        <v>4500.00</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t xml:space="preserve">ventsmagazine.com</t>
+          <t xml:space="preserve">aaryaeditz.com.in</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
+      <c r="E503">
+        <v>40</v>
+      </c>
+      <c r="F503">
+        <v>34</v>
+      </c>
       <c r="G503" s="2">
-        <v>4000.00</v>
+        <v>4700.00</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t xml:space="preserve">vergecampus.com</t>
+          <t xml:space="preserve">shopnaclos.org</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t xml:space="preserve">14 yıl, 143 gün</t>
-[...6 lines deleted...]
-        <v>50</v>
+          <t xml:space="preserve">-</t>
+        </is>
       </c>
       <c r="G504" s="2">
-        <v>4000.00</v>
+        <v>4750.00</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t xml:space="preserve">wellplayednews.com</t>
+          <t xml:space="preserve">moviemad.com.in</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 yıl, 214 gün</t>
+          <t xml:space="preserve">-</t>
         </is>
       </c>
       <c r="E505">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="F505">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G505" s="2">
-        <v>4000.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t xml:space="preserve">Knnit.com</t>
+          <t xml:space="preserve">outdoorproject.co.uk</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
-        </is>
+          <t xml:space="preserve">2 yıl, 8 gün</t>
+        </is>
+      </c>
+      <c r="E506">
+        <v>5</v>
+      </c>
+      <c r="F506">
+        <v>18</v>
       </c>
       <c r="G506" s="2">
-        <v>4200.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t xml:space="preserve">raremagazine.co.uk</t>
+          <t xml:space="preserve">ventsmagazine.co.uk</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t xml:space="preserve">0 yıl, 349 gün</t>
+          <t xml:space="preserve">3 yıl, 172 gün</t>
         </is>
       </c>
       <c r="E507">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="F507">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="G507" s="2">
-        <v>4200.00</v>
+        <v>5000.00</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t xml:space="preserve">raillynews.com</t>
+          <t xml:space="preserve">computertechreviews.com</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 yıl, 45 gün</t>
-        </is>
+          <t xml:space="preserve">6 yıl, 4 gün</t>
+        </is>
+      </c>
+      <c r="E508">
+        <v>60</v>
+      </c>
+      <c r="F508">
+        <v>52</v>
       </c>
       <c r="G508" s="2">
-        <v>4400.00</v>
+        <v>5040.00</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t xml:space="preserve">techbullion.com</t>
+          <t xml:space="preserve">expatguideturkey.com</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Nofollow</t>
+          <t>Dofollow</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 yıl, 256 gün</t>
+          <t xml:space="preserve">13 yıl, 26 gün</t>
         </is>
       </c>
       <c r="E509">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="F509">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="G509" s="2">
-        <v>4500.00</v>
+        <v>5250.00</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t xml:space="preserve">aaryaeditz.com.in</t>
+          <t xml:space="preserve">theodysseyonline.com</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Yok</t>
+          <t>Var</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
           <t xml:space="preserve">-</t>
         </is>
       </c>
-      <c r="E510">
-[...4 lines deleted...]
-      </c>
       <c r="G510" s="2">
-        <v>4700.00</v>
+        <v>7350.00</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t xml:space="preserve">moviemad.com.in</t>
+          <t xml:space="preserve">thisvid.co.uk</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t xml:space="preserve">-</t>
+          <t xml:space="preserve">3 yıl, 210 gün</t>
         </is>
       </c>
       <c r="E511">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="F511">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G511" s="2">
-        <v>5000.00</v>
+        <v>7500.00</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t xml:space="preserve">outdoorproject.co.uk</t>
+          <t xml:space="preserve">newstimely.co.uk</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>Yok</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t xml:space="preserve">2 yıl, 8 gün</t>
+          <t xml:space="preserve">1 yıl, 115 gün</t>
         </is>
       </c>
       <c r="E512">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="F512">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="G512" s="2">
-        <v>5000.00</v>
+        <v>11000.00</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t xml:space="preserve">ventsmagazine.co.uk</t>
+          <t xml:space="preserve">prowess.org.uk</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Dofollow</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Var</t>
+          <t>Yok</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t xml:space="preserve">3 yıl, 172 gün</t>
+          <t xml:space="preserve">24 yıl, 280 gün</t>
         </is>
       </c>
       <c r="E513">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="F513">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="G513" s="2">
-        <v>5000.00</v>
-[...178 lines deleted...]
-      <c r="G519" s="2">
         <v>16000.00</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>